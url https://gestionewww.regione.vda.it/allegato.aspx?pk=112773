--- v1 (2026-02-06)
+++ v2 (2026-08-11)
@@ -1,3776 +1,21697 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="06E28FD6" w14:textId="3DC9598C" w:rsidR="00184165" w:rsidRPr="00D2497B" w:rsidRDefault="00D2497B" w:rsidP="00D2497B">
-[...113 lines deleted...]
-        <w:t>6</w:t>
+    <w:p w14:paraId="06D4CD75" w14:textId="77777777" w:rsidR="000D36C0" w:rsidRPr="00DC7328" w:rsidRDefault="003E3381" w:rsidP="003E3381">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC7328">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONTRIBUTO </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CB4C93A" w14:textId="77777777" w:rsidR="00D2497B" w:rsidRPr="00D2497B" w:rsidRDefault="00D2497B" w:rsidP="00D2497B">
-[...11 lines deleted...]
-          <w:color w:val="333333"/>
+    <w:p w14:paraId="5E01AB7B" w14:textId="348215E5" w:rsidR="000D36C0" w:rsidRPr="00DC7328" w:rsidRDefault="009F3B6C" w:rsidP="003E3381">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC7328">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>AI SENSI DELL</w:t>
+      </w:r>
+      <w:r w:rsidR="00920A3A" w:rsidRPr="00DC7328">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>’ARTICOLO 6, COMMA 2, DELLA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC7328">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> LEGG</w:t>
+      </w:r>
+      <w:r w:rsidR="008E0FA1" w:rsidRPr="00DC7328">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC7328">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> REGIONAL</w:t>
+      </w:r>
+      <w:r w:rsidR="008E0FA1" w:rsidRPr="00DC7328">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC7328">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E3381" w:rsidRPr="00DC7328">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>20 AGOSTO 1993</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC7328">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, N. </w:t>
+      </w:r>
+      <w:r w:rsidR="003E3381" w:rsidRPr="00DC7328">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="008E0FA1" w:rsidRPr="00DC7328">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00D13581" w:rsidRPr="00DC7328">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CCDE0E3" w14:textId="77777777" w:rsidR="00DC7328" w:rsidRDefault="00D13581" w:rsidP="003E3381">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC7328">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PER </w:t>
+      </w:r>
+      <w:r w:rsidR="000D36C0" w:rsidRPr="00DC7328">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>L’</w:t>
+      </w:r>
+      <w:r w:rsidR="00B47AC0" w:rsidRPr="00DC7328">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ORGANIZZAZIONE</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC7328" w:rsidRPr="00DC7328">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DEL</w:t>
+      </w:r>
+      <w:r w:rsidR="00B47AC0" w:rsidRPr="00DC7328">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> RADUNO </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC7328" w:rsidRPr="00DC7328">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ANNUALE </w:t>
+      </w:r>
+      <w:r w:rsidR="00B47AC0" w:rsidRPr="00DC7328">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>DELLE BANDE MUSICALI DELLA VALLE D’AOSTA</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3381" w:rsidRPr="000D36C0">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FACB43D" w14:textId="266136FF" w:rsidR="009F3B6C" w:rsidRPr="00DC7328" w:rsidRDefault="003E3381" w:rsidP="003E3381">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC7328">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ANNO 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00B93C13">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3230B8B0" w14:textId="77777777" w:rsidR="00A725DC" w:rsidRPr="007301ED" w:rsidRDefault="00A725DC">
+      <w:pPr>
+        <w:pStyle w:val="Titolo"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblW w:w="6166" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6166"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00742BE5" w:rsidRPr="007301ED" w14:paraId="274792EB" w14:textId="77777777" w:rsidTr="003F73A7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6166" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7B8E906D" w14:textId="6EB4ADB3" w:rsidR="00742BE5" w:rsidRPr="007301ED" w:rsidRDefault="00FF49BF" w:rsidP="003F73A7">
+            <w:pPr>
+              <w:pStyle w:val="Titolo"/>
+              <w:rPr>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>MODULO</w:t>
+            </w:r>
+            <w:r w:rsidR="006F1877">
+              <w:rPr>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> di </w:t>
+            </w:r>
+            <w:r w:rsidR="003F73A7">
+              <w:rPr>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidR="006F1877">
+              <w:rPr>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ENDICONTAZIONE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="552A83C9" w14:textId="3D4F68C4" w:rsidR="00C15430" w:rsidRPr="0017460B" w:rsidRDefault="00313B1D" w:rsidP="00426D8C">
+      <w:pPr>
+        <w:pStyle w:val="Titolo"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:br w:type="textWrapping" w:clear="all"/>
+      </w:r>
+      <w:r w:rsidR="008F7E56">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oggetto: </w:t>
+      </w:r>
+      <w:r w:rsidR="008F7E56">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008F7E56" w:rsidRPr="008559DC">
+        <w:t>Trasmissione a consuntivo della documentaz</w:t>
+      </w:r>
+      <w:r w:rsidR="008E0FA1" w:rsidRPr="008559DC">
+        <w:t xml:space="preserve">ione relativa al contributo per </w:t>
+      </w:r>
+      <w:r w:rsidR="000D36C0" w:rsidRPr="008559DC">
+        <w:t>l’</w:t>
+      </w:r>
+      <w:r w:rsidR="00B47AC0" w:rsidRPr="008559DC">
+        <w:t xml:space="preserve">organizzazione </w:t>
+      </w:r>
+      <w:r w:rsidR="000D36C0" w:rsidRPr="008559DC">
+        <w:t xml:space="preserve">del </w:t>
+      </w:r>
+      <w:r w:rsidR="00B47AC0" w:rsidRPr="008559DC">
+        <w:t xml:space="preserve">raduno annuale </w:t>
+      </w:r>
+      <w:r w:rsidR="000D36C0" w:rsidRPr="008559DC">
+        <w:t xml:space="preserve">delle </w:t>
+      </w:r>
+      <w:r w:rsidR="00B47AC0" w:rsidRPr="008559DC">
+        <w:t>bande musicali</w:t>
+      </w:r>
+      <w:r w:rsidR="000D36C0" w:rsidRPr="008559DC">
+        <w:t xml:space="preserve"> della Valle d’Aosta</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3381" w:rsidRPr="008559DC">
+        <w:t xml:space="preserve"> - anno</w:t>
+      </w:r>
+      <w:r w:rsidR="008E0FA1" w:rsidRPr="008559DC">
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00B93C13">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="008E0FA1" w:rsidRPr="008559DC">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C132EBE" w14:textId="0082AF1F" w:rsidR="009F3B6C" w:rsidRPr="003F73A7" w:rsidRDefault="006F1877" w:rsidP="00275261">
+      <w:pPr>
+        <w:pStyle w:val="Oggetto"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:caps w:val="0"/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DAE0008" w14:textId="01136E1E" w:rsidR="006F1877" w:rsidRPr="00B04865" w:rsidRDefault="006F1877" w:rsidP="006F1877">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="underscore" w:pos="3960"/>
+          <w:tab w:val="right" w:leader="underscore" w:pos="9639"/>
+        </w:tabs>
+        <w:spacing w:line="520" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B04865">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Il/La sottoscrit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to/a ________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B04865">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_______________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47442014" w14:textId="77777777" w:rsidR="006F1877" w:rsidRPr="00B04865" w:rsidRDefault="006F1877" w:rsidP="006F1877">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="underscore" w:pos="3960"/>
+          <w:tab w:val="right" w:leader="underscore" w:pos="9639"/>
+        </w:tabs>
+        <w:spacing w:line="520" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nato/a_________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B04865">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>____ il ______/_______/_______</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, codice fiscale ___________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B04865">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_______________, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B8F6BC5" w14:textId="77777777" w:rsidR="006F1877" w:rsidRPr="00B04865" w:rsidRDefault="006F1877" w:rsidP="006F1877">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="underscore" w:pos="3960"/>
+          <w:tab w:val="right" w:leader="underscore" w:pos="9639"/>
+        </w:tabs>
+        <w:spacing w:line="520" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B04865">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in qualità di Rappresentante </w:t>
+      </w:r>
+      <w:r w:rsidR="001055C7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Legale di _____</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B04865">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_____________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68262980" w14:textId="77777777" w:rsidR="006F1877" w:rsidRPr="00B04865" w:rsidRDefault="006F1877" w:rsidP="006F1877">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="underscore" w:pos="3960"/>
+          <w:tab w:val="right" w:leader="underscore" w:pos="9639"/>
+        </w:tabs>
+        <w:spacing w:line="520" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>codice fiscale ______</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B04865">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>______________________</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B04865">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_,  P.IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. _______________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B04865">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B12F18A" w14:textId="77777777" w:rsidR="006F1877" w:rsidRPr="00B04865" w:rsidRDefault="006F1877" w:rsidP="006F1877">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="underscore" w:pos="3960"/>
+          <w:tab w:val="right" w:leader="underscore" w:pos="9639"/>
+        </w:tabs>
+        <w:spacing w:line="520" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>con sede legale in __________________ Prov. _________ Via/Piazza _______________n°__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B04865">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>____,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12AE3550" w14:textId="77777777" w:rsidR="00A54327" w:rsidRPr="00D9233C" w:rsidRDefault="00A54327" w:rsidP="006F1877">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3189"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55B55183" w14:textId="77777777" w:rsidR="003E3381" w:rsidRDefault="008F7E56" w:rsidP="003E3381">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7E56">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CHIEDE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7275EAF5" w14:textId="0AFDD4C7" w:rsidR="00275261" w:rsidRPr="00275261" w:rsidRDefault="00275261" w:rsidP="00275261">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275261">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>LA LIQUIDAZIONE DEL SALDO DEL CONTRIBUTO CONCESSO CON DELIBERAZIONE DELLA GIUNTA REGIONALE N</w:t>
+      </w:r>
+      <w:r w:rsidR="0017460B">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B93C13">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidR="00B47AC0" w:rsidRPr="00FC0C48">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC0C48">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IN DATA </w:t>
+      </w:r>
+      <w:r w:rsidR="00B93C13">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>_________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275261">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08294D77" w14:textId="4A142259" w:rsidR="00275261" w:rsidRPr="003F73A7" w:rsidRDefault="00275261" w:rsidP="00275261">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F73A7">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AI SENSI </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F73A7">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>DELL</w:t>
+      </w:r>
+      <w:r w:rsidR="008E0FA1">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F73A7">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> LEGG</w:t>
+      </w:r>
+      <w:r w:rsidR="008E0FA1">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F73A7">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> REGIONAL</w:t>
+      </w:r>
+      <w:r w:rsidR="008E0FA1">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="0017460B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20 agosto 1993, n</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3381">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>. 6</w:t>
+      </w:r>
+      <w:r w:rsidR="008E0FA1">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="0017460B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="113B5996" w14:textId="77777777" w:rsidR="008F7E56" w:rsidRPr="00D9233C" w:rsidRDefault="008F7E56" w:rsidP="008F7E56">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C1F25B1" w14:textId="77777777" w:rsidR="00A725DC" w:rsidRPr="00D9233C" w:rsidRDefault="00A725DC" w:rsidP="008F7E56">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CE88870" w14:textId="5C7D2DBD" w:rsidR="006F1877" w:rsidRDefault="008F7E56" w:rsidP="006F1877">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A tal fine, </w:t>
+      </w:r>
+      <w:r w:rsidR="00211345">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ai sensi del D.P.R. 28 dicembre 2000, n. 445 ed in particolare ai sensi degli articoli 46 e 47 del medesimo, e degli articoli 30 e 31 della </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00211345">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l.r</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00211345">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. 19/2007, sotto la propria esclusiva responsabilità e consapevole delle sanzioni previste dalla legislazione penale e dalle leggi speciali in</w:t>
+      </w:r>
+      <w:r w:rsidR="0003774F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> materia di falsità degli atti</w:t>
+      </w:r>
+      <w:r w:rsidR="00211345" w:rsidRPr="0003774F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14727CE3" w14:textId="77777777" w:rsidR="00275261" w:rsidRPr="00D9233C" w:rsidRDefault="00275261" w:rsidP="004863FF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="393050FE" w14:textId="77777777" w:rsidR="0017460B" w:rsidRPr="00E82E42" w:rsidRDefault="0017460B" w:rsidP="0017460B">
+      <w:pPr>
+        <w:pStyle w:val="Corpodeltesto3"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004863FF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DICHIARA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1897441E" w14:textId="2C9147A7" w:rsidR="000F51B1" w:rsidRDefault="000F51B1" w:rsidP="000F51B1">
+      <w:pPr>
+        <w:pStyle w:val="Corpodeltesto2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9072"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9498"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>La manifestazione oggetto del contributo si è tenuta in data ______________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AAF2A53" w14:textId="77777777" w:rsidR="0017460B" w:rsidRDefault="0017460B" w:rsidP="0017460B">
+      <w:pPr>
+        <w:pStyle w:val="Corpodeltesto2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9072"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9498"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DA00162" w14:textId="64572153" w:rsidR="0017460B" w:rsidRDefault="0017460B" w:rsidP="0017460B">
+      <w:pPr>
+        <w:pStyle w:val="Corpodeltesto2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9072"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9498"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF0465">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>lla presente è allegata la seguente documentazione</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26D9427D" w14:textId="77777777" w:rsidR="000F51B1" w:rsidRDefault="000F51B1" w:rsidP="000F51B1">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52345BD7" w14:textId="287826BB" w:rsidR="00B47AC0" w:rsidRDefault="00B47AC0" w:rsidP="000F51B1">
+      <w:pPr>
+        <w:pStyle w:val="Corpodeltesto2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9072"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9498"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B47AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>una relazione finale relativa al radun</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00224F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77D872B3" w14:textId="77777777" w:rsidR="000F51B1" w:rsidRDefault="000F51B1" w:rsidP="000F51B1">
+      <w:pPr>
+        <w:pStyle w:val="Corpodeltesto2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9072"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9498"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="786"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14AC1C08" w14:textId="5A218558" w:rsidR="00B47AC0" w:rsidRDefault="000F51B1" w:rsidP="000F51B1">
+      <w:pPr>
+        <w:pStyle w:val="Corpodeltesto2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9072"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9498"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>il r</w:t>
+      </w:r>
+      <w:r w:rsidR="00B47AC0" w:rsidRPr="00B47AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>endiconto di progetto, in forma di dichiarazione sostitutiva di atto di notorietà, elencante le spese e le entrate imputabili al raduno, unitamente ad una dichiarazione attestante l’assenza di ulteriori entrate di qualunque genere, diretto o indirette, oltre a quelle</w:t>
+      </w:r>
+      <w:r w:rsidR="00224F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dichiarate in sede consuntiva;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50B28D31" w14:textId="77777777" w:rsidR="000F51B1" w:rsidRDefault="000F51B1" w:rsidP="000F51B1">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32B4C1C3" w14:textId="7F853806" w:rsidR="00B47AC0" w:rsidRDefault="00B47AC0" w:rsidP="000F51B1">
+      <w:pPr>
+        <w:pStyle w:val="Corpodeltesto2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9072"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9498"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B47AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un elenco dettagliato dei giustificativi delle spese sostenute ed esposti nel bilancio consuntivo dell’iniziativa, suddiviso per categorie di spesa, in forma di dichiarazione sostitutiva di atto di notorietà (gli importi delle categorie di spesa esposti nel rendiconto devono trovare riscontro nella documentazione contabile agli </w:t>
+      </w:r>
+      <w:r w:rsidR="00224F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>atti del soggetto beneficiario);</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B47AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CDF6B89" w14:textId="77777777" w:rsidR="000F51B1" w:rsidRDefault="000F51B1" w:rsidP="000F51B1">
+      <w:pPr>
+        <w:pStyle w:val="Corpodeltesto2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9072"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9498"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="786"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76ACB899" w14:textId="34C341C1" w:rsidR="00B47AC0" w:rsidRDefault="00B47AC0" w:rsidP="000F51B1">
+      <w:pPr>
+        <w:pStyle w:val="Corpodeltesto2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9072"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9498"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B47AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>copia della documentazione contabile, costituita da regolari fatture, ricevute fiscali, scontrini fiscali parlanti (riportanti la Ragione sociale dell’acquirente o la Partita Iva), note per prestazioni occasionali o altri documenti comunque idonei e conformi alla vigente normativa fiscale, relativa all’elenco di cui al punto precedente (</w:t>
+      </w:r>
+      <w:r w:rsidR="000F51B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B47AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00224F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B47AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32A3527A" w14:textId="77777777" w:rsidR="000F51B1" w:rsidRDefault="000F51B1" w:rsidP="000F51B1">
+      <w:pPr>
+        <w:pStyle w:val="Corpodeltesto2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9072"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9498"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DA66050" w14:textId="7D8ED28C" w:rsidR="0017460B" w:rsidRDefault="000F51B1" w:rsidP="000F51B1">
+      <w:pPr>
+        <w:pStyle w:val="Corpodeltesto2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9072"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9498"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>q</w:t>
+      </w:r>
+      <w:r w:rsidR="00B47AC0" w:rsidRPr="00B47AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>uietanza della documentazione di spesa di cui al punto p</w:t>
+      </w:r>
+      <w:r w:rsidR="00B47AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>recedente</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (d), fino alla concorrenza del</w:t>
+      </w:r>
+      <w:r w:rsidR="00920A3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’importo del </w:t>
+      </w:r>
+      <w:r w:rsidR="00B47AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>contributo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> regionale assegnato</w:t>
+      </w:r>
+      <w:r w:rsidR="00224F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="455DE21E" w14:textId="77777777" w:rsidR="000F51B1" w:rsidRDefault="000F51B1" w:rsidP="000F51B1">
+      <w:pPr>
+        <w:pStyle w:val="Corpodeltesto2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9072"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9498"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56589B33" w14:textId="79A3F804" w:rsidR="006A0CB2" w:rsidRPr="000F51B1" w:rsidRDefault="000F51B1" w:rsidP="000F51B1">
+      <w:pPr>
+        <w:pStyle w:val="Corpodeltesto2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9072"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9498"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">f.   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="006A0CB2" w:rsidRPr="000F51B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>otocopia  di</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006A0CB2" w:rsidRPr="000F51B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un valido documento di identità del sottoscrittore.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5365D7D7" w14:textId="77777777" w:rsidR="00332232" w:rsidRPr="00D9233C" w:rsidRDefault="00332232" w:rsidP="00332232">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E82115F" w14:textId="290D8231" w:rsidR="0017460B" w:rsidRPr="0033098B" w:rsidRDefault="00F77986" w:rsidP="0033098B">
+      <w:pPr>
+        <w:pStyle w:val="Corpodeltesto2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3686"/>
+          <w:tab w:val="left" w:pos="9072"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9498"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DICHIARA, altresì</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F609D30" w14:textId="5E8E9F89" w:rsidR="0033098B" w:rsidRPr="00426D8C" w:rsidRDefault="0033098B" w:rsidP="0033098B">
+      <w:pPr>
+        <w:pStyle w:val="Corpodeltesto2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9072"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9498"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00426D8C">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman" w:cs="TimesNewRoman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Al progetto iniziale dichiarato in fase di domanda di contributo (barrare):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="425B3D1F" w14:textId="76ABB6F1" w:rsidR="0033098B" w:rsidRDefault="0033098B" w:rsidP="0033098B">
+      <w:pPr>
+        <w:pStyle w:val="Corpodeltesto2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9072"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9498"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman" w:cs="TimesNewRoman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman" w:cs="TimesNewRoman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F07F"/>
+      </w:r>
+      <w:r w:rsidRPr="0033098B">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman" w:cs="TimesNewRoman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman" w:cs="TimesNewRoman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> NON sono state apportate modifiche in sede di realizzazione;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="764AB97F" w14:textId="3496250D" w:rsidR="0033098B" w:rsidRDefault="0033098B" w:rsidP="0033098B">
+      <w:pPr>
+        <w:pStyle w:val="Corpodeltesto2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9072"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9498"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman" w:cs="TimesNewRoman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman" w:cs="TimesNewRoman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F07F"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman" w:cs="TimesNewRoman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  SONO state apportate le seguenti </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0033098B">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman" w:cs="TimesNewRoman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>modificazioni</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman" w:cs="TimesNewRoman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (illustrare):</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grigliatabella"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="817" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9037"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0033098B" w14:paraId="4A6F3752" w14:textId="77777777" w:rsidTr="0033098B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9037" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27AA309D" w14:textId="77777777" w:rsidR="0033098B" w:rsidRDefault="0033098B" w:rsidP="0033098B">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto2"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="9072"/>
+                <w:tab w:val="right" w:leader="dot" w:pos="9498"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman" w:cs="TimesNewRoman"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77CB39A4" w14:textId="77777777" w:rsidR="0033098B" w:rsidRDefault="0033098B" w:rsidP="0033098B">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto2"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="9072"/>
+                <w:tab w:val="right" w:leader="dot" w:pos="9498"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman" w:cs="TimesNewRoman"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="081EA23F" w14:textId="77777777" w:rsidR="0033098B" w:rsidRPr="001165B0" w:rsidRDefault="0033098B" w:rsidP="0033098B">
+      <w:pPr>
+        <w:pStyle w:val="Corpodeltesto2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9072"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9498"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78DEC8EB" w14:textId="77777777" w:rsidR="0033098B" w:rsidRPr="00426D8C" w:rsidRDefault="006A0CB2" w:rsidP="0033098B">
+      <w:pPr>
+        <w:pStyle w:val="Corpodeltesto2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9072"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9498"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00426D8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>l’assenza di ulteriori entrate di qualunque genere, diretto o indirette, oltre a quelle dichiarate in sede consuntiva;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49173252" w14:textId="0BBD8984" w:rsidR="0033098B" w:rsidRPr="00426D8C" w:rsidRDefault="0033098B" w:rsidP="0033098B">
+      <w:pPr>
+        <w:pStyle w:val="Corpodeltesto2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9072"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9498"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00426D8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la documentazione contabile quietanzata fino alla concorrenza del contributo regionale di cui al precedente punto (e) non è/sarà prodotta a giustificazione di altri contributi ricevuti da enti pubblici e/o privati a copertura delle medesime spese; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23F58266" w14:textId="65F29C96" w:rsidR="00426D8C" w:rsidRPr="00426D8C" w:rsidRDefault="00426D8C" w:rsidP="00426D8C">
+      <w:pPr>
+        <w:pStyle w:val="Corpodeltesto2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9072"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9498"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5AA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">che </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>il beneficiario del sostegno</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5AA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ha adempiuto agli obblighi di trasparenza e pubblicità, di cui alla legge 4 agosto 2017, n. 124;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="684B4C32" w14:textId="177BA6FE" w:rsidR="006A0CB2" w:rsidRPr="00426D8C" w:rsidRDefault="0003774F" w:rsidP="006A0CB2">
+      <w:pPr>
+        <w:pStyle w:val="Corpodeltesto2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9072"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9498"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00426D8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>di essere a conoscenza che l'Amministrazione si riserva il diritto di procedere d'ufficio a verifiche, anche a campione, in ordine alla veridicità delle dichiarazioni rilasciate e/o, comunque rese nel corso della procedura, ai sensi e per gli effetti della normativa vigente;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CF47422" w14:textId="77777777" w:rsidR="0003774F" w:rsidRPr="00426D8C" w:rsidRDefault="0003774F" w:rsidP="0003774F">
+      <w:pPr>
+        <w:pStyle w:val="Corpodeltesto2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9072"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9498"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00426D8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>di essere consapevole delle responsabilità anche penali derivanti dal rilascio di dichiarazioni mendaci e della conseguente decadenza dai benefici concessi sulla base di una dichiarazione non veritiera ai sensi degli articoli 46 e 47 del D.P.R. 445/2000 e del contestuale obbligo di restituzione di un importo pari all’aiuto indebitamente ottenuto, oltre agli interessi calcolati nella misura legale decorrenti dalla data di erogazione;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3597D264" w14:textId="77777777" w:rsidR="0003774F" w:rsidRPr="00426D8C" w:rsidRDefault="0003774F" w:rsidP="0003774F">
+      <w:pPr>
+        <w:pStyle w:val="Corpodeltesto2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9072"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9498"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00426D8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">di essere a conoscenza che la dichiarazione mendace comporta, ai sensi dell’articolo 264, comma 2, lettera a), numero 2), del </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00426D8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>d.l.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00426D8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 34/2020, convertito con legge del 17 luglio 2020, n. 77, il divieto di accesso a contributi, finanziamenti e agevolazioni per un periodo di due anni decorrenti dalla data di adozione del provvedimento di revoca;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1369BDA6" w14:textId="634910C9" w:rsidR="00426D8C" w:rsidRPr="000F51B1" w:rsidRDefault="0003774F" w:rsidP="000F51B1">
+      <w:pPr>
+        <w:pStyle w:val="Corpodeltesto2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9072"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9498"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00426D8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>di aver preso visione dell’informativa ai sensi dell’articolo 13 del Regolamento generale UE 2016/679 sulla protezione dei dati (in calce al presente Modulo) e di autorizzare l’Amministrazione concedente al trattamento e all’elaborazione dei dati forniti con la domanda di contributo, per finalità gestionali e statistiche, anche mediante l’ausilio di mezzi elettronici o automatizzati, nel rispetto della</w:t>
+      </w:r>
+      <w:r w:rsidR="006770BF" w:rsidRPr="00426D8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sicurezza e della riservatezza;</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grigliatabella"/>
+        <w:tblW w:w="9247" w:type="dxa"/>
+        <w:tblInd w:w="534" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="499"/>
+        <w:gridCol w:w="8748"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006770BF" w14:paraId="0E7D0E6E" w14:textId="77777777" w:rsidTr="00426D8C">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9247" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="441E0831" w14:textId="77777777" w:rsidR="006770BF" w:rsidRPr="00426D8C" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00426D8C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>che in base al regime di contabilità a cui è sottoposto l’Ente e in relazione alle spese rendicontate</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F2D0DF3" w14:textId="77777777" w:rsidR="006770BF" w:rsidRPr="00426D8C" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00426D8C">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(barrare con X una delle 2 opzioni indicate di seguito)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006770BF" w14:paraId="45F3FC06" w14:textId="77777777" w:rsidTr="00426D8C">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="499" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E9F3BB2" w14:textId="77777777" w:rsidR="006770BF" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00426D8C">
+              <w:rPr>
+                <w:i/>
+                <w:w w:val="90"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8748" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DC1FC2B" w14:textId="77777777" w:rsidR="006770BF" w:rsidRPr="00426D8C" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00426D8C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>l’IVA costituisce un costo d’esercizio per l’ente e va conteggiata ai fini della determinazione del contributo.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006770BF" w14:paraId="0A45EDC0" w14:textId="77777777" w:rsidTr="00426D8C">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="499" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C185C81" w14:textId="77777777" w:rsidR="006770BF" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00426D8C">
+              <w:rPr>
+                <w:i/>
+                <w:w w:val="90"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8748" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DA1910A" w14:textId="77777777" w:rsidR="006770BF" w:rsidRPr="00426D8C" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00426D8C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>l’IVA non costituisce un costo d’esercizio per l’ente e viene recuperata.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9851" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3283"/>
+        <w:gridCol w:w="3284"/>
+        <w:gridCol w:w="3284"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D45B20" w:rsidRPr="00383CE5" w14:paraId="19EFB300" w14:textId="77777777" w:rsidTr="0004311B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3283" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65061DA1" w14:textId="77777777" w:rsidR="000F51B1" w:rsidRPr="000F51B1" w:rsidRDefault="000F51B1" w:rsidP="008559DC">
+            <w:pPr>
+              <w:pStyle w:val="Titolo"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0071AE53" w14:textId="77777777" w:rsidR="00D45B20" w:rsidRPr="00383CE5" w:rsidRDefault="00D45B20" w:rsidP="0004311B">
+            <w:pPr>
+              <w:pStyle w:val="Titolo"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383CE5">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>______________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3284" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24396731" w14:textId="77777777" w:rsidR="00D45B20" w:rsidRPr="00383CE5" w:rsidRDefault="00D45B20" w:rsidP="0004311B">
+            <w:pPr>
+              <w:pStyle w:val="Titolo"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3284" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49388FC1" w14:textId="77777777" w:rsidR="00D45B20" w:rsidRPr="00383CE5" w:rsidRDefault="00D45B20" w:rsidP="0004311B">
+            <w:pPr>
+              <w:pStyle w:val="Titolo"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383CE5">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>______________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D45B20" w:rsidRPr="00383CE5" w14:paraId="685B6FF6" w14:textId="77777777" w:rsidTr="0004311B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3283" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BB2B48F" w14:textId="77777777" w:rsidR="00D45B20" w:rsidRPr="00383CE5" w:rsidRDefault="00D45B20" w:rsidP="0004311B">
+            <w:pPr>
+              <w:pStyle w:val="Titolo"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383CE5">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(Luogo e data)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3284" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31C59636" w14:textId="77777777" w:rsidR="00D45B20" w:rsidRPr="00383CE5" w:rsidRDefault="00D45B20" w:rsidP="0004311B">
+            <w:pPr>
+              <w:pStyle w:val="Titolo"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3284" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04205B4E" w14:textId="77777777" w:rsidR="00D45B20" w:rsidRPr="00383CE5" w:rsidRDefault="00D45B20" w:rsidP="0004311B">
+            <w:pPr>
+              <w:pStyle w:val="Titolo"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383CE5">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Il Legale Rappresentante</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D45B20" w:rsidRPr="00383CE5" w14:paraId="644EC27D" w14:textId="77777777" w:rsidTr="0004311B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3283" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16E32C27" w14:textId="77777777" w:rsidR="00D45B20" w:rsidRPr="00383CE5" w:rsidRDefault="00D45B20" w:rsidP="0004311B">
+            <w:pPr>
+              <w:pStyle w:val="Titolo"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3284" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24218A58" w14:textId="77777777" w:rsidR="00D45B20" w:rsidRPr="00383CE5" w:rsidRDefault="00D45B20" w:rsidP="0004311B">
+            <w:pPr>
+              <w:pStyle w:val="Titolo"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3284" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35C511F5" w14:textId="77777777" w:rsidR="00D45B20" w:rsidRPr="00383CE5" w:rsidRDefault="00D45B20" w:rsidP="0004311B">
+            <w:pPr>
+              <w:pStyle w:val="Titolo"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383CE5">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(firma)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2116323E" w14:textId="77777777" w:rsidR="00426D8C" w:rsidRPr="00807342" w:rsidRDefault="00426D8C" w:rsidP="00426D8C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="864"/>
+          <w:tab w:val="left" w:pos="1584"/>
+          <w:tab w:val="left" w:pos="2304"/>
+          <w:tab w:val="left" w:pos="3024"/>
+          <w:tab w:val="left" w:pos="3744"/>
+          <w:tab w:val="left" w:pos="4464"/>
+          <w:tab w:val="left" w:pos="5184"/>
+          <w:tab w:val="left" w:pos="5904"/>
+          <w:tab w:val="left" w:pos="6624"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="400" w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">INFORMATIVA AI SENSI DELL’ART. 13 DEL REGOLAMENTO UE 2016/679 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B92370F" w14:textId="77777777" w:rsidR="00426D8C" w:rsidRPr="00807342" w:rsidRDefault="00426D8C" w:rsidP="00426D8C">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>TITOLARE DEL TRATTAMENTO DEI DATI E DATI DI CONTATTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63571FAD" w14:textId="77777777" w:rsidR="00426D8C" w:rsidRDefault="00426D8C" w:rsidP="00426D8C">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Il titolare del trattamento dei dati è la Regione Autonoma Valle d'Aosta/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vallée</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d’</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aoste</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, in persona del legale rappresentante pro tempore, con sede in Piazza </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Deffeyes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 1 – Aosta, contattabile all’indirizzo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00807342">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>segretario_generale@pec.regione.vda.it</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="206718F9" w14:textId="77777777" w:rsidR="00426D8C" w:rsidRPr="00807342" w:rsidRDefault="00426D8C" w:rsidP="00426D8C">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E35DC3A" w14:textId="77777777" w:rsidR="00426D8C" w:rsidRPr="00807342" w:rsidRDefault="00426D8C" w:rsidP="00426D8C">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DELEGATO AL TRATTAMENTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="634E79C1" w14:textId="77777777" w:rsidR="00426D8C" w:rsidRDefault="00426D8C" w:rsidP="00426D8C">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Il delegato al trattamento è dirigente responsabile della </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>struttura organizzativa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: “</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ATTIVITÀ CULTURALI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54A1D567" w14:textId="77777777" w:rsidR="00426D8C" w:rsidRPr="00807342" w:rsidRDefault="00426D8C" w:rsidP="00426D8C">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F84A6A9" w14:textId="77777777" w:rsidR="00426D8C" w:rsidRPr="00807342" w:rsidRDefault="00426D8C" w:rsidP="00426D8C">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DATI DI CONTATTO DEL RESPONSABILE DELLA PROTEZIONE DEI DATI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EFA7DDA" w14:textId="77777777" w:rsidR="00426D8C" w:rsidRPr="00807342" w:rsidRDefault="00426D8C" w:rsidP="00426D8C">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Il responsabile della protezione dei dati (DPO) della Regione Autonoma Valle d'Aosta/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vallée</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d’</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aoste</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, incaricato di garantire il rispetto delle norme per la tutela della privacy, è raggiungibile ai seguenti indirizzi PEC: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00807342">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>privacy@pec.regione.vda.it</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (per i titolari di una casella di posta elettronica certificata) o PEI: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="005243E3">
+          <w:rPr>
+            <w:rStyle w:val="Collegamentoipertestuale"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>privacy@regione.vda.it</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>con una comunicazione avente la seguente intestazione “all’attenzione del DPO della Regione Autonoma Valle d'Aosta/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vallée</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d’</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aoste</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ABB19F1" w14:textId="77777777" w:rsidR="00426D8C" w:rsidRPr="00807342" w:rsidRDefault="00426D8C" w:rsidP="00426D8C">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>FINALITÀ DEL TRATTAMENTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26DF153C" w14:textId="337AA3B8" w:rsidR="00426D8C" w:rsidRPr="00C966C9" w:rsidRDefault="00920A3A" w:rsidP="00426D8C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="864"/>
+          <w:tab w:val="left" w:pos="1584"/>
+          <w:tab w:val="left" w:pos="2304"/>
+          <w:tab w:val="left" w:pos="3024"/>
+          <w:tab w:val="left" w:pos="3744"/>
+          <w:tab w:val="left" w:pos="4464"/>
+          <w:tab w:val="left" w:pos="5184"/>
+          <w:tab w:val="left" w:pos="5904"/>
+          <w:tab w:val="left" w:pos="6624"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I dati forniti </w:t>
+      </w:r>
+      <w:r w:rsidR="00426D8C" w:rsidRPr="00C966C9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sono trattati per consentire l’accesso al finanziamento regionale previsto dalla legge regionale  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="573E5ABD" w14:textId="77777777" w:rsidR="00426D8C" w:rsidRPr="00C966C9" w:rsidRDefault="00426D8C" w:rsidP="00426D8C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="864"/>
+          <w:tab w:val="left" w:pos="1584"/>
+          <w:tab w:val="left" w:pos="2304"/>
+          <w:tab w:val="left" w:pos="3024"/>
+          <w:tab w:val="left" w:pos="3744"/>
+          <w:tab w:val="left" w:pos="4464"/>
+          <w:tab w:val="left" w:pos="5184"/>
+          <w:tab w:val="left" w:pos="5904"/>
+          <w:tab w:val="left" w:pos="6624"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C966C9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>20 agosto 1993, n. 69 recante “Contributi per attività e iniziative a carattere culturale e scientifico”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E2BEA7E" w14:textId="77777777" w:rsidR="00426D8C" w:rsidRPr="00C966C9" w:rsidRDefault="00426D8C" w:rsidP="00426D8C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="864"/>
+          <w:tab w:val="left" w:pos="1584"/>
+          <w:tab w:val="left" w:pos="2304"/>
+          <w:tab w:val="left" w:pos="3024"/>
+          <w:tab w:val="left" w:pos="3744"/>
+          <w:tab w:val="left" w:pos="4464"/>
+          <w:tab w:val="left" w:pos="5184"/>
+          <w:tab w:val="left" w:pos="5904"/>
+          <w:tab w:val="left" w:pos="6624"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45CF917B" w14:textId="77777777" w:rsidR="00426D8C" w:rsidRPr="00807342" w:rsidRDefault="00426D8C" w:rsidP="00426D8C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="864"/>
+          <w:tab w:val="left" w:pos="1584"/>
+          <w:tab w:val="left" w:pos="2304"/>
+          <w:tab w:val="left" w:pos="3024"/>
+          <w:tab w:val="left" w:pos="3744"/>
+          <w:tab w:val="left" w:pos="4464"/>
+          <w:tab w:val="left" w:pos="5184"/>
+          <w:tab w:val="left" w:pos="5904"/>
+          <w:tab w:val="left" w:pos="6624"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COMUNICAZIONE E DIFFUSIONE DEI DATI </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="470CEDE1" w14:textId="77777777" w:rsidR="00426D8C" w:rsidRPr="00807342" w:rsidRDefault="00426D8C" w:rsidP="00426D8C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="864"/>
+          <w:tab w:val="left" w:pos="1584"/>
+          <w:tab w:val="left" w:pos="2304"/>
+          <w:tab w:val="left" w:pos="3024"/>
+          <w:tab w:val="left" w:pos="3744"/>
+          <w:tab w:val="left" w:pos="4464"/>
+          <w:tab w:val="left" w:pos="5184"/>
+          <w:tab w:val="left" w:pos="5904"/>
+          <w:tab w:val="left" w:pos="6624"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I dati sono trattati dal personale della Struttura organizzativa “</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ATTIVITÀ CULTURALI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="560EB48B" w14:textId="77777777" w:rsidR="00426D8C" w:rsidRPr="00807342" w:rsidRDefault="00426D8C" w:rsidP="00426D8C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="864"/>
+          <w:tab w:val="left" w:pos="1584"/>
+          <w:tab w:val="left" w:pos="2304"/>
+          <w:tab w:val="left" w:pos="3024"/>
+          <w:tab w:val="left" w:pos="3744"/>
+          <w:tab w:val="left" w:pos="4464"/>
+          <w:tab w:val="left" w:pos="5184"/>
+          <w:tab w:val="left" w:pos="5904"/>
+          <w:tab w:val="left" w:pos="6624"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I dati potranno essere altresì trattati dal personale di altri uffici dell’Amministrazione regionale, per il perseguimento delle sole finalità del trattamento. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D31103E" w14:textId="77777777" w:rsidR="00426D8C" w:rsidRPr="00807342" w:rsidRDefault="00426D8C" w:rsidP="00426D8C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="864"/>
+          <w:tab w:val="left" w:pos="1584"/>
+          <w:tab w:val="left" w:pos="2304"/>
+          <w:tab w:val="left" w:pos="3024"/>
+          <w:tab w:val="left" w:pos="3744"/>
+          <w:tab w:val="left" w:pos="4464"/>
+          <w:tab w:val="left" w:pos="5184"/>
+          <w:tab w:val="left" w:pos="5904"/>
+          <w:tab w:val="left" w:pos="6624"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I dati potranno inoltre essere comunicati a soggetti terzi ai quali la comunicazione sia prevista per legge, anche ai fini della verifica sulle veridicità dei dati dichiarati. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E48C289" w14:textId="77777777" w:rsidR="00426D8C" w:rsidRPr="00807342" w:rsidRDefault="00426D8C" w:rsidP="00426D8C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="864"/>
+          <w:tab w:val="left" w:pos="1584"/>
+          <w:tab w:val="left" w:pos="2304"/>
+          <w:tab w:val="left" w:pos="3024"/>
+          <w:tab w:val="left" w:pos="3744"/>
+          <w:tab w:val="left" w:pos="4464"/>
+          <w:tab w:val="left" w:pos="5184"/>
+          <w:tab w:val="left" w:pos="5904"/>
+          <w:tab w:val="left" w:pos="6624"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="385BDB76" w14:textId="77777777" w:rsidR="00426D8C" w:rsidRPr="00807342" w:rsidRDefault="00426D8C" w:rsidP="00426D8C">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>PERIODO DI CONSERVAZIONE DEI DATI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36FF019A" w14:textId="77777777" w:rsidR="00426D8C" w:rsidRPr="00807342" w:rsidRDefault="00426D8C" w:rsidP="00426D8C">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I dati saranno conservati per il tempo strettamente necessario al perseguimento della/e finalità del trattamento, e, oltre, secondo i criteri suggeriti dalla normativa vigente in materia di conservazione, anche ai fini di archiviazione dei documenti amministrativi, e comunque di rispetto dei principi di liceità, necessità, proporzionalità, nonché per le finalità per le quali i dati sono stati raccolti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FED5293" w14:textId="77777777" w:rsidR="00426D8C" w:rsidRPr="00807342" w:rsidRDefault="00426D8C" w:rsidP="00426D8C">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DIRITTI DELL’INTERESSATO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E85C53D" w14:textId="77777777" w:rsidR="00426D8C" w:rsidRPr="00807342" w:rsidRDefault="00426D8C" w:rsidP="00426D8C">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>L’interessato potrà in ogni tempo esercitare i diritti di cui agli artt. 15 e ss. del Regolamento. In particolare potrà richiedere la rettifica o la cancellazione dei dati personali o la limitazione del trattamento dei dati o opporsi al trattamento nei casi ivi previsti, inviando l’istanza al DPO della Regione autonoma Valle d’Aosta/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vallée</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d’</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aoste</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, raggiungibile agli indirizzi indicati nella presente informativa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CECAE77" w14:textId="77777777" w:rsidR="00426D8C" w:rsidRPr="00807342" w:rsidRDefault="00426D8C" w:rsidP="00426D8C">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>RECLAMO AL GARANTE PER LA PROTEZIONE DEI DATI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EEE0E6E" w14:textId="77777777" w:rsidR="00426D8C" w:rsidRPr="00807342" w:rsidRDefault="00426D8C" w:rsidP="00426D8C">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’interessato, se ritiene che il trattamento dei dati personali sia avvenuto in violazione di quanto previsto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Regolamento UE 2016/679, ha diritto di proporre reclamo al Garante per la protezione dei dati personali, si sensi dell’art. 77 del Regolamento, utilizzando gli estremi di contatto reperibili sul sito </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00807342">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>www.garanteprivacy.it</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DAC6DE6" w14:textId="77777777" w:rsidR="00426D8C" w:rsidRPr="00807342" w:rsidRDefault="00426D8C" w:rsidP="00426D8C">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B00E585" w14:textId="77777777" w:rsidR="00426D8C" w:rsidRPr="00807342" w:rsidRDefault="00426D8C" w:rsidP="00426D8C">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>La comunicazione di dati person</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ali riferiti ai soggetti </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">terzi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> è</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prevista dalla richiamata legge regionale; non si rende pertanto necessario, ai sensi di quanto previsto dall’articolo 14, paragrafo 5, lettera c) del Regolamento UE 2016/679, il rilascio di un’informativa ai predetti soggetti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C721EC4" w14:textId="77777777" w:rsidR="00426D8C" w:rsidRDefault="00426D8C" w:rsidP="00426D8C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9889" w:type="dxa"/>
+        <w:tblInd w:w="-38" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3295"/>
+        <w:gridCol w:w="3297"/>
+        <w:gridCol w:w="3297"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00426D8C" w:rsidRPr="00383CE5" w14:paraId="6E9BBD8D" w14:textId="77777777" w:rsidTr="005E7788">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3283" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7113445B" w14:textId="77777777" w:rsidR="00426D8C" w:rsidRPr="00383CE5" w:rsidRDefault="00426D8C" w:rsidP="005E7788">
+            <w:pPr>
+              <w:pStyle w:val="Titolo"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383CE5">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>______________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3284" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B323A58" w14:textId="77777777" w:rsidR="00426D8C" w:rsidRPr="00383CE5" w:rsidRDefault="00426D8C" w:rsidP="005E7788">
+            <w:pPr>
+              <w:pStyle w:val="Titolo"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3284" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20F4E902" w14:textId="77777777" w:rsidR="00426D8C" w:rsidRPr="00383CE5" w:rsidRDefault="00426D8C" w:rsidP="005E7788">
+            <w:pPr>
+              <w:pStyle w:val="Titolo"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383CE5">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>______________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00426D8C" w:rsidRPr="00383CE5" w14:paraId="05D5EEF8" w14:textId="77777777" w:rsidTr="005E7788">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3283" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67C3C388" w14:textId="77777777" w:rsidR="00426D8C" w:rsidRPr="00383CE5" w:rsidRDefault="00426D8C" w:rsidP="005E7788">
+            <w:pPr>
+              <w:pStyle w:val="Titolo"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383CE5">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(Luogo e data)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3284" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C31153E" w14:textId="77777777" w:rsidR="00426D8C" w:rsidRPr="00383CE5" w:rsidRDefault="00426D8C" w:rsidP="005E7788">
+            <w:pPr>
+              <w:pStyle w:val="Titolo"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3284" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6208C762" w14:textId="77777777" w:rsidR="00426D8C" w:rsidRPr="00383CE5" w:rsidRDefault="00426D8C" w:rsidP="005E7788">
+            <w:pPr>
+              <w:pStyle w:val="Titolo"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383CE5">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Il Legale Rappresentante</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00426D8C" w:rsidRPr="00383CE5" w14:paraId="756CE685" w14:textId="77777777" w:rsidTr="005E7788">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3283" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B3D56F0" w14:textId="77777777" w:rsidR="00426D8C" w:rsidRPr="00A45B1C" w:rsidRDefault="00426D8C" w:rsidP="005E7788">
+            <w:pPr>
+              <w:pStyle w:val="Titolo"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3284" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B3D33E3" w14:textId="77777777" w:rsidR="00426D8C" w:rsidRPr="00383CE5" w:rsidRDefault="00426D8C" w:rsidP="005E7788">
+            <w:pPr>
+              <w:pStyle w:val="Titolo"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3284" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75FC91A9" w14:textId="77777777" w:rsidR="00426D8C" w:rsidRPr="00383CE5" w:rsidRDefault="00426D8C" w:rsidP="005E7788">
+            <w:pPr>
+              <w:pStyle w:val="Titolo"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383CE5">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(firma)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6DD46C55" w14:textId="77777777" w:rsidR="00426D8C" w:rsidRDefault="00426D8C" w:rsidP="00426D8C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="094CE800" w14:textId="77777777" w:rsidR="00426D8C" w:rsidRDefault="00426D8C" w:rsidP="00426D8C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F483DA8" w14:textId="77777777" w:rsidR="006770BF" w:rsidRDefault="006770BF" w:rsidP="00B674AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71722C59" w14:textId="77777777" w:rsidR="006770BF" w:rsidRDefault="006770BF" w:rsidP="00B674AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="441C35C3" w14:textId="77777777" w:rsidR="006770BF" w:rsidRDefault="006770BF" w:rsidP="00B674AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C14B267" w14:textId="77777777" w:rsidR="006770BF" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6237"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9708" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9708"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006770BF" w:rsidRPr="00BF6D22" w14:paraId="2D29EB45" w14:textId="77777777" w:rsidTr="006770BF">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9708" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0910FFC2" w14:textId="77777777" w:rsidR="00437451" w:rsidRDefault="006770BF" w:rsidP="00437451">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D37FE">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2BB178CA" wp14:editId="5273A3E4">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>57785</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>635</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="431800" cy="492760"/>
+                  <wp:effectExtent l="0" t="0" r="6350" b="2540"/>
+                  <wp:wrapSquare wrapText="bothSides"/>
+                  <wp:docPr id="1" name="Immagine 1"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 1"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId12" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="431800" cy="492760"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="005D37FE">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RELAZIONE </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FINALE </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="410D0FF4" w14:textId="7BA5E22F" w:rsidR="006770BF" w:rsidRPr="005D37FE" w:rsidRDefault="000F51B1" w:rsidP="006C3984">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>RADUNO 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00B93C13">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3C33718F" w14:textId="77777777" w:rsidR="006770BF" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F1CC3B7" w14:textId="77777777" w:rsidR="00426D8C" w:rsidRPr="00B04865" w:rsidRDefault="00426D8C" w:rsidP="00426D8C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="underscore" w:pos="3960"/>
+          <w:tab w:val="right" w:leader="underscore" w:pos="9639"/>
+        </w:tabs>
+        <w:spacing w:line="520" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B04865">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Il/La sottoscrit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to/a ________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B04865">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_______________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D8D0005" w14:textId="77777777" w:rsidR="00426D8C" w:rsidRPr="00B04865" w:rsidRDefault="00426D8C" w:rsidP="00426D8C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="underscore" w:pos="3960"/>
+          <w:tab w:val="right" w:leader="underscore" w:pos="9639"/>
+        </w:tabs>
+        <w:spacing w:line="520" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B04865">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in qualità di Rappresentante </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Legale di ___________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B04865">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_____________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0546B708" w14:textId="77777777" w:rsidR="00426D8C" w:rsidRDefault="00426D8C" w:rsidP="00426D8C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04E86103" w14:textId="77777777" w:rsidR="00426D8C" w:rsidRPr="00211345" w:rsidRDefault="00426D8C" w:rsidP="00426D8C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ai sensi del D.P.R. 28 dicembre 2000, n. 445 ed in particolare ai sensi degli articoli 46 e 47 del medesimo, e degli articoli 30 e 31 della </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l.r</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. 19/2007, sotto la propria esclusiva responsabilità e consapevole delle sanzioni previste dalla legislazione penale e dalle leggi speciali in materia di falsità degli atti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0003774F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61DE5EEB" w14:textId="77777777" w:rsidR="00426D8C" w:rsidRDefault="00426D8C" w:rsidP="00426D8C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24AEB5AE" w14:textId="46142180" w:rsidR="006770BF" w:rsidRPr="000842CD" w:rsidRDefault="00426D8C" w:rsidP="00426D8C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000842CD">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DICHIARA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D7C9758" w14:textId="77777777" w:rsidR="006770BF" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grigliatabella"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9778"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006770BF" w14:paraId="0A5B8353" w14:textId="77777777" w:rsidTr="006770BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9778" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FC70195" w14:textId="77777777" w:rsidR="006770BF" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60947935" w14:textId="77777777" w:rsidR="006770BF" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3AFADC6B" w14:textId="77777777" w:rsidR="006770BF" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="44E6B981" w14:textId="77777777" w:rsidR="006770BF" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="62677263" w14:textId="77777777" w:rsidR="006770BF" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="359C28B7" w14:textId="77777777" w:rsidR="006770BF" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42D2CBC6" w14:textId="77777777" w:rsidR="006770BF" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2BE035DC" w14:textId="77777777" w:rsidR="006770BF" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="537F04F9" w14:textId="77777777" w:rsidR="006770BF" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4AEEAC4F" w14:textId="77777777" w:rsidR="006770BF" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41552319" w14:textId="77777777" w:rsidR="006770BF" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A304C19" w14:textId="77777777" w:rsidR="006770BF" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29E44901" w14:textId="77777777" w:rsidR="006770BF" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="35D170D3" w14:textId="77777777" w:rsidR="006770BF" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3EE210BD" w14:textId="77777777" w:rsidR="006770BF" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01A90472" w14:textId="77777777" w:rsidR="006770BF" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C1C3E76" w14:textId="77777777" w:rsidR="006770BF" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="729525C8" w14:textId="77777777" w:rsidR="006770BF" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5ED76B0E" w14:textId="77777777" w:rsidR="006770BF" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0932EC9A" w14:textId="77777777" w:rsidR="006770BF" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01AB94BC" w14:textId="77777777" w:rsidR="006770BF" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E759A09" w14:textId="77777777" w:rsidR="006770BF" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="70A3056A" w14:textId="77777777" w:rsidR="006770BF" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3913A28D" w14:textId="77777777" w:rsidR="006770BF" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="414FDC8E" w14:textId="77777777" w:rsidR="006770BF" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FCD0B8E" w14:textId="77777777" w:rsidR="006770BF" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="68410380" w14:textId="77777777" w:rsidR="006770BF" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21303931" w14:textId="77777777" w:rsidR="006770BF" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="520ED1A9" w14:textId="77777777" w:rsidR="006770BF" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D8E1777" w14:textId="77777777" w:rsidR="006770BF" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F26E640" w14:textId="77777777" w:rsidR="006770BF" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="425C2407" w14:textId="77777777" w:rsidR="006770BF" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63DF0745" w14:textId="77777777" w:rsidR="006770BF" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E26BD07" w14:textId="77777777" w:rsidR="006770BF" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F2EA304" w14:textId="77777777" w:rsidR="006770BF" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7323608D" w14:textId="77777777" w:rsidR="006770BF" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F3BF177" w14:textId="77777777" w:rsidR="006770BF" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29AB3FF8" w14:textId="77777777" w:rsidR="006770BF" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29C1C97D" w14:textId="77777777" w:rsidR="006770BF" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="73C9C27E" w14:textId="77777777" w:rsidR="006770BF" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9851" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3283"/>
+        <w:gridCol w:w="3284"/>
+        <w:gridCol w:w="3141"/>
+        <w:gridCol w:w="143"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006770BF" w:rsidRPr="00383CE5" w14:paraId="34FB32C7" w14:textId="77777777" w:rsidTr="00426D8C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3283" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E375695" w14:textId="77777777" w:rsidR="006770BF" w:rsidRPr="00383CE5" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:pStyle w:val="Titolo"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3284" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C0160E1" w14:textId="77777777" w:rsidR="006770BF" w:rsidRPr="00383CE5" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:pStyle w:val="Titolo"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3284" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BEE6DE7" w14:textId="77777777" w:rsidR="006770BF" w:rsidRPr="00383CE5" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:pStyle w:val="Titolo"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383CE5">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>______________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006770BF" w:rsidRPr="00383CE5" w14:paraId="52D54CCE" w14:textId="77777777" w:rsidTr="00426D8C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3283" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23D7B983" w14:textId="77777777" w:rsidR="006770BF" w:rsidRPr="00383CE5" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:pStyle w:val="Titolo"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3284" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25F4996E" w14:textId="77777777" w:rsidR="006770BF" w:rsidRPr="00383CE5" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:pStyle w:val="Titolo"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3284" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33AEC556" w14:textId="77777777" w:rsidR="006770BF" w:rsidRPr="00383CE5" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:pStyle w:val="Titolo"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383CE5">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Il Legale Rappresentante</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006770BF" w:rsidRPr="00383CE5" w14:paraId="32A0F5AC" w14:textId="77777777" w:rsidTr="00426D8C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3283" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BF06F7F" w14:textId="77777777" w:rsidR="006770BF" w:rsidRPr="00A45B1C" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:pStyle w:val="Titolo"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3284" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31F25439" w14:textId="77777777" w:rsidR="006770BF" w:rsidRPr="00383CE5" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:pStyle w:val="Titolo"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3284" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3895D690" w14:textId="77777777" w:rsidR="006770BF" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:pStyle w:val="Titolo"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383CE5">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(firma)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67553391" w14:textId="77777777" w:rsidR="006770BF" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:pStyle w:val="Titolo"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4AA83909" w14:textId="77777777" w:rsidR="006770BF" w:rsidRPr="00383CE5" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:pStyle w:val="Titolo"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006770BF" w:rsidRPr="00BF6D22" w14:paraId="761CB4FD" w14:textId="77777777" w:rsidTr="00426D8C">
+        <w:tblPrEx>
+          <w:jc w:val="center"/>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          </w:tblBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="143" w:type="dxa"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9708" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7CB058D8" w14:textId="10C945A8" w:rsidR="006770BF" w:rsidRPr="00440FA7" w:rsidRDefault="006770BF" w:rsidP="00AC6189">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="48"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE67CE">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:highlight w:val="yellow"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="396338BF" wp14:editId="2E84C5D7">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>57785</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>635</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="431800" cy="492760"/>
+                  <wp:effectExtent l="0" t="0" r="6350" b="2540"/>
+                  <wp:wrapSquare wrapText="bothSides"/>
+                  <wp:docPr id="2" name="Immagine 2"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 1"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId12" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="431800" cy="492760"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="00440FA7">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="48"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>BILANCIO CONSUNTIVO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="144D5759" w14:textId="77777777" w:rsidR="006770BF" w:rsidRPr="00BF6D22" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00440FA7">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440FA7">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>DELLA MANIFESTAZIONE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="46584EF0" w14:textId="77777777" w:rsidR="006770BF" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:caps/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74A2227F" w14:textId="77777777" w:rsidR="00426D8C" w:rsidRPr="00B04865" w:rsidRDefault="00426D8C" w:rsidP="00426D8C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="underscore" w:pos="3960"/>
+          <w:tab w:val="right" w:leader="underscore" w:pos="9639"/>
+        </w:tabs>
+        <w:spacing w:line="520" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B04865">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Il/La sottoscrit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to/a ________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B04865">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_______________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B1267D0" w14:textId="77777777" w:rsidR="00426D8C" w:rsidRPr="00B04865" w:rsidRDefault="00426D8C" w:rsidP="00426D8C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="underscore" w:pos="3960"/>
+          <w:tab w:val="right" w:leader="underscore" w:pos="9639"/>
+        </w:tabs>
+        <w:spacing w:line="520" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B04865">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in qualità di Rappresentante </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Legale di ___________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B04865">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_____________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C254BD6" w14:textId="77777777" w:rsidR="00426D8C" w:rsidRDefault="00426D8C" w:rsidP="00426D8C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DDB3034" w14:textId="77777777" w:rsidR="00426D8C" w:rsidRPr="00211345" w:rsidRDefault="00426D8C" w:rsidP="00426D8C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ai sensi del D.P.R. 28 dicembre 2000, n. 445 ed in particolare ai sensi degli articoli 46 e 47 del medesimo, e degli articoli 30 e 31 della </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l.r</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. 19/2007, sotto la propria esclusiva responsabilità e consapevole delle sanzioni previste dalla legislazione penale e dalle leggi speciali in materia di falsità degli atti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0003774F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CD4FE19" w14:textId="77777777" w:rsidR="00426D8C" w:rsidRDefault="00426D8C" w:rsidP="00426D8C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74D6208F" w14:textId="30E3F7B8" w:rsidR="006770BF" w:rsidRPr="000842CD" w:rsidRDefault="00426D8C" w:rsidP="00426D8C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000842CD">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DICHIARA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CA7DBB4" w14:textId="77777777" w:rsidR="005E7788" w:rsidRPr="000A3912" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:caps/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10031" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8178"/>
+        <w:gridCol w:w="1853"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005E7788" w:rsidRPr="0073138A" w14:paraId="2E48F6A0" w14:textId="77777777" w:rsidTr="0033448F">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8178" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4203327F" w14:textId="0C24AD47" w:rsidR="007E45F6" w:rsidRPr="0073138A" w:rsidRDefault="005E7788" w:rsidP="00437451">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPESE </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0073138A">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>COMPLESSIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidR="007E45F6">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="007E45F6">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>CONSUNTIVATE</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0073138A">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0033448F">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00437451">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>RELATIVE</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00437451">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ALL’INIZIATIVA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1853" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0FB50336" w14:textId="77777777" w:rsidR="005E7788" w:rsidRPr="0073138A" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0073138A">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>euro</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E45F6" w:rsidRPr="0073138A" w14:paraId="566E9DF3" w14:textId="77777777" w:rsidTr="0033448F">
+        <w:trPr>
+          <w:trHeight w:val="624"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8178" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64A7EC3F" w14:textId="5745E900" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="0033448F">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008048D5">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pese </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">relative al personale </w:t>
+            </w:r>
+            <w:r w:rsidR="0033448F">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">esterno </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1853" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="191F077A" w14:textId="0D200C9B" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="005E7788">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>€</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E45F6" w:rsidRPr="0073138A" w14:paraId="3753059B" w14:textId="77777777" w:rsidTr="0033448F">
+        <w:trPr>
+          <w:trHeight w:val="624"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8178" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04E60C65" w14:textId="234FC2BF" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="0033448F">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008048D5">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pese </w:t>
+            </w:r>
+            <w:r w:rsidR="0033448F">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>per prestazioni di servizi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1853" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08762416" w14:textId="21906031" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="005E7788">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>€</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E45F6" w:rsidRPr="0073138A" w14:paraId="793AC167" w14:textId="77777777" w:rsidTr="0033448F">
+        <w:trPr>
+          <w:trHeight w:val="624"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8178" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BC4676F" w14:textId="53FEECDC" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="0033448F">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00826DC4">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pese </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>per servizi accessori e strumentali</w:t>
+            </w:r>
+            <w:r w:rsidR="0033448F">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0033448F" w:rsidRPr="0033448F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(affitto sale o </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="0033448F" w:rsidRPr="0033448F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>locali  di</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="0033448F" w:rsidRPr="0033448F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> materiale e attrezzature)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1853" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58C0D867" w14:textId="3AC6EF06" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="005E7788">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>€</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E45F6" w:rsidRPr="0073138A" w14:paraId="6C55DCEB" w14:textId="77777777" w:rsidTr="0033448F">
+        <w:trPr>
+          <w:trHeight w:val="624"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8178" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="034D324C" w14:textId="206CE87F" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="005E7788">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001725EB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>pese per acquisto di beni e materiali di consumo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1853" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="438F5252" w14:textId="7CCC8DFF" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="005E7788">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>€</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E7788" w:rsidRPr="0073138A" w14:paraId="7B2B6CC9" w14:textId="77777777" w:rsidTr="0033448F">
+        <w:trPr>
+          <w:trHeight w:val="624"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8178" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E13FC8C" w14:textId="36522463" w:rsidR="005E7788" w:rsidRDefault="0033448F" w:rsidP="00866AE5">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Spese per cachet artistici per complessi ospiti</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1853" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FCC4979" w14:textId="77777777" w:rsidR="005E7788" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>€</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E7788" w:rsidRPr="0073138A" w14:paraId="02355952" w14:textId="77777777" w:rsidTr="0033448F">
+        <w:trPr>
+          <w:trHeight w:val="624"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8178" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BF96650" w14:textId="1173E507" w:rsidR="005E7788" w:rsidRDefault="0033448F" w:rsidP="0033448F">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spese di ospitalità bande nazionali e internazionali </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0033448F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(alloggio – vitto – trasporto)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1853" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39D6D850" w14:textId="77777777" w:rsidR="005E7788" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>€</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E7788" w:rsidRPr="0073138A" w14:paraId="75C012DF" w14:textId="77777777" w:rsidTr="0033448F">
+        <w:trPr>
+          <w:trHeight w:val="624"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8178" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E848A0D" w14:textId="78DA67FB" w:rsidR="005E7788" w:rsidRDefault="0033448F" w:rsidP="0033448F">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spese per acquisto di generi alimentari </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0033448F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(esclusi alcolici)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1853" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DB0E14D" w14:textId="77777777" w:rsidR="005E7788" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>€</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E7788" w:rsidRPr="0073138A" w14:paraId="228E19F3" w14:textId="77777777" w:rsidTr="0033448F">
+        <w:trPr>
+          <w:trHeight w:val="624"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8178" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64A0F549" w14:textId="5989CFF6" w:rsidR="005E7788" w:rsidRDefault="0033448F" w:rsidP="005E7788">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Spese per la promozione dell’iniziativa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1853" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DEEF087" w14:textId="77777777" w:rsidR="005E7788" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>€</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E7788" w:rsidRPr="0073138A" w14:paraId="253B9FD5" w14:textId="77777777" w:rsidTr="0033448F">
+        <w:trPr>
+          <w:trHeight w:val="624"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8178" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40864DE1" w14:textId="1CB03AF1" w:rsidR="005E7788" w:rsidRDefault="005E7788" w:rsidP="0033448F">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Premi consistenti in beni materiali aventi carattere simbolico</w:t>
+            </w:r>
+            <w:r w:rsidR="0033448F">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0033448F" w:rsidRPr="0033448F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(esclusi premi in denaro)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1853" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B6678F7" w14:textId="77777777" w:rsidR="005E7788" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>€</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E7788" w:rsidRPr="0073138A" w14:paraId="75EDB3D9" w14:textId="77777777" w:rsidTr="0033448F">
+        <w:trPr>
+          <w:trHeight w:val="624"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8178" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B6F6AD8" w14:textId="0504B57E" w:rsidR="005E7788" w:rsidRDefault="0033448F" w:rsidP="0033448F">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spese di vitto bandisti giornata finale </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000842CD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(spesa complessiva massima 15,00 euro a persona</w:t>
+            </w:r>
+            <w:r w:rsidR="000842CD" w:rsidRPr="000842CD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1853" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C62D0B5" w14:textId="77777777" w:rsidR="005E7788" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>€</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E7788" w:rsidRPr="0073138A" w14:paraId="7201A7B0" w14:textId="77777777" w:rsidTr="0033448F">
+        <w:trPr>
+          <w:trHeight w:val="624"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8178" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B199507" w14:textId="586A5CEE" w:rsidR="005E7788" w:rsidRDefault="00920A3A" w:rsidP="00920A3A">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tasse</w:t>
+            </w:r>
+            <w:r w:rsidR="005E7788">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> di occupazione del suolo pubblico e affissioni</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1853" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F76F77F" w14:textId="77777777" w:rsidR="005E7788" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>€</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E7788" w:rsidRPr="0073138A" w14:paraId="448A4959" w14:textId="77777777" w:rsidTr="0033448F">
+        <w:trPr>
+          <w:trHeight w:val="624"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8178" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="448B0200" w14:textId="1B51F1A9" w:rsidR="005E7788" w:rsidRDefault="000842CD" w:rsidP="00920A3A">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Altr</w:t>
+            </w:r>
+            <w:r w:rsidR="00920A3A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00920A3A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">da dettagliare e </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>specificare)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1853" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23D8859B" w14:textId="77777777" w:rsidR="005E7788" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>€</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E7788" w:rsidRPr="0073138A" w14:paraId="45314FBA" w14:textId="77777777" w:rsidTr="0033448F">
+        <w:trPr>
+          <w:trHeight w:val="851"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8178" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70AB0ED2" w14:textId="77777777" w:rsidR="005E7788" w:rsidRPr="0073138A" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0073138A">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TOTALE USCITE </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1853" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D648AE4" w14:textId="1A768777" w:rsidR="005E7788" w:rsidRPr="0073138A" w:rsidRDefault="000842CD" w:rsidP="000842CD">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€ </w:t>
+            </w:r>
+            <w:r w:rsidR="005E7788">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>_____________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0FCC7900" w14:textId="77777777" w:rsidR="005E7788" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76EBADF2" w14:textId="77777777" w:rsidR="005E7788" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FAD7EE6" w14:textId="77777777" w:rsidR="00224F52" w:rsidRDefault="00224F52" w:rsidP="005E7788">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73A6D94D" w14:textId="77777777" w:rsidR="000842CD" w:rsidRDefault="000842CD" w:rsidP="005E7788">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E706127" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="005E7788">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F145A0D" w14:textId="77777777" w:rsidR="008559DC" w:rsidRDefault="008559DC" w:rsidP="005E7788">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01768D19" w14:textId="77777777" w:rsidR="00EF6655" w:rsidRDefault="00EF6655" w:rsidP="005E7788">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ACF9B1B" w14:textId="77777777" w:rsidR="008559DC" w:rsidRDefault="008559DC" w:rsidP="005E7788">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10031" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8419"/>
+        <w:gridCol w:w="1612"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005E7788" w:rsidRPr="0073138A" w14:paraId="78B3567E" w14:textId="77777777" w:rsidTr="005E7788">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23D86368" w14:textId="6EC4C0E2" w:rsidR="007E45F6" w:rsidRDefault="005E7788" w:rsidP="007E45F6">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ENTRATE</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0073138A">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> COMPLESSIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0073138A">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007E45F6">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>CONSUNTIVATE</w:t>
+            </w:r>
+            <w:r w:rsidR="007E45F6" w:rsidRPr="0073138A">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007E45F6">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>RELATIVE ALL’INIZIATIVA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A7D03B7" w14:textId="0D287E17" w:rsidR="005E7788" w:rsidRPr="0073138A" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1612" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3904656A" w14:textId="77777777" w:rsidR="005E7788" w:rsidRPr="0073138A" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0073138A">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>euro</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E7788" w:rsidRPr="0073138A" w14:paraId="1714B35A" w14:textId="77777777" w:rsidTr="005E7788">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="28" w:type="dxa"/>
+            <w:right w:w="28" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="130A0874" w14:textId="77777777" w:rsidR="005E7788" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="02F2F42E" w14:textId="77777777" w:rsidR="005E7788" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C17A0C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ntrate da altri contributi pubblici destinati al progetto </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D8E385E" w14:textId="00D0FC19" w:rsidR="005E7788" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C17A0C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(specificare </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Ente –</w:t>
+            </w:r>
+            <w:r w:rsidR="00866AE5">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00866AE5">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="000842CD">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>onsiglio regionale, C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00866AE5">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">omune, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00866AE5">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Unité</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00866AE5">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00866AE5">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>des</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00866AE5">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00866AE5">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Communes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00866AE5">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>, altro</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8259F">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C17A0C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C17A0C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> relativo importo)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="141535B6" w14:textId="77777777" w:rsidR="005E7788" w:rsidRPr="00D911B3" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D911B3">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>____________________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> € </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D911B3">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>_________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CBA3D25" w14:textId="77777777" w:rsidR="005E7788" w:rsidRPr="00D911B3" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D911B3">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>____________________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> € </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D911B3">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>_________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FC8667E" w14:textId="77777777" w:rsidR="005E7788" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D911B3">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>____________________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> € </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D911B3">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>_________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2610D681" w14:textId="77777777" w:rsidR="005E7788" w:rsidRPr="00D911B3" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="720"/>
+              <w:contextualSpacing/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F01C776" w14:textId="77777777" w:rsidR="005E7788" w:rsidRPr="00C17A0C" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1612" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="324DE757" w14:textId="77777777" w:rsidR="005E7788" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="71B0B69D" w14:textId="77777777" w:rsidR="005E7788" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>€</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="235AA637" w14:textId="77777777" w:rsidR="005E7788" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67A74526" w14:textId="77777777" w:rsidR="005E7788" w:rsidRPr="0073138A" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E7788" w:rsidRPr="0073138A" w14:paraId="32087D97" w14:textId="77777777" w:rsidTr="005E7788">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="28" w:type="dxa"/>
+            <w:right w:w="28" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1031306E" w14:textId="77777777" w:rsidR="005E7788" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fondazioni bancarie </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A1BB04C" w14:textId="77777777" w:rsidR="005E7788" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>(specificare le singole Fondazioni bancarie e l’importo del singolo contributo)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23472043" w14:textId="77777777" w:rsidR="005E7788" w:rsidRPr="00D911B3" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D911B3">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>____________________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> € </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D911B3">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>_________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AAD7D35" w14:textId="77777777" w:rsidR="005E7788" w:rsidRPr="00D911B3" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D911B3">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>____________________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> € </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D911B3">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>_________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CA95668" w14:textId="77777777" w:rsidR="005E7788" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+              <w:contextualSpacing/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1612" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3764D33C" w14:textId="77777777" w:rsidR="005E7788" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>€</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E7788" w:rsidRPr="0073138A" w14:paraId="655B68ED" w14:textId="77777777" w:rsidTr="005E7788">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="28" w:type="dxa"/>
+            <w:right w:w="28" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AC6C6B3" w14:textId="77777777" w:rsidR="005E7788" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entrate da altri soggetti privati </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06C18764" w14:textId="77777777" w:rsidR="005E7788" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>(specificare quali e l’importo del singolo contributo)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4973A9F2" w14:textId="77777777" w:rsidR="005E7788" w:rsidRPr="00D911B3" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D911B3">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>____________________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> € </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D911B3">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>_________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="754B7F9A" w14:textId="77777777" w:rsidR="005E7788" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D911B3">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>____________________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> € </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D911B3">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>_________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C6B3D37" w14:textId="77777777" w:rsidR="005E7788" w:rsidRPr="006B7CFF" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="720"/>
+              <w:contextualSpacing/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1612" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69185400" w14:textId="77777777" w:rsidR="005E7788" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>€</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E7788" w:rsidRPr="0073138A" w14:paraId="069966E3" w14:textId="77777777" w:rsidTr="005E7788">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="28" w:type="dxa"/>
+            <w:right w:w="28" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="680"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7ED53FA2" w14:textId="77777777" w:rsidR="005E7788" w:rsidRPr="0073138A" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Biglietti e abbonamenti</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1612" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55F72D80" w14:textId="77777777" w:rsidR="005E7788" w:rsidRPr="0073138A" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0073138A">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>€</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E7788" w:rsidRPr="0073138A" w14:paraId="0DFC494F" w14:textId="77777777" w:rsidTr="005E7788">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="28" w:type="dxa"/>
+            <w:right w:w="28" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="680"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="460CCEB5" w14:textId="77777777" w:rsidR="005E7788" w:rsidRPr="0073138A" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Vendita programmi, cataloghi, merchandising</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1612" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7462D117" w14:textId="77777777" w:rsidR="005E7788" w:rsidRPr="0073138A" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>€</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E7788" w:rsidRPr="0073138A" w14:paraId="46A398F4" w14:textId="77777777" w:rsidTr="005E7788">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="28" w:type="dxa"/>
+            <w:right w:w="28" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="680"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2295092F" w14:textId="77777777" w:rsidR="005E7788" w:rsidRPr="0073138A" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Sponsorizzazioni</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1612" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A8E0D5E" w14:textId="77777777" w:rsidR="005E7788" w:rsidRPr="0073138A" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>€</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E7788" w:rsidRPr="0073138A" w14:paraId="76212526" w14:textId="77777777" w:rsidTr="005E7788">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="28" w:type="dxa"/>
+            <w:right w:w="28" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="680"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D2F9F43" w14:textId="77777777" w:rsidR="005E7788" w:rsidRPr="0073138A" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Quote associative</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1612" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76FD7FEA" w14:textId="77777777" w:rsidR="005E7788" w:rsidRPr="0073138A" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>€</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E7788" w:rsidRPr="0073138A" w14:paraId="6BC42BA0" w14:textId="77777777" w:rsidTr="005E7788">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="28" w:type="dxa"/>
+            <w:right w:w="28" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="680"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="709B076E" w14:textId="77777777" w:rsidR="005E7788" w:rsidRPr="0073138A" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Offerte e liberalità</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1612" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06790512" w14:textId="77777777" w:rsidR="005E7788" w:rsidRPr="0073138A" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>€</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E7788" w:rsidRPr="0073138A" w14:paraId="4EFF8F99" w14:textId="77777777" w:rsidTr="005E7788">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="28" w:type="dxa"/>
+            <w:right w:w="28" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="680"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5FCA79C8" w14:textId="77777777" w:rsidR="005E7788" w:rsidRPr="0073138A" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Altri proventi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1612" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75AED3C8" w14:textId="77777777" w:rsidR="005E7788" w:rsidRPr="00D911B3" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D911B3">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>€</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E7788" w:rsidRPr="0073138A" w14:paraId="6B837BB7" w14:textId="77777777" w:rsidTr="005E7788">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="28" w:type="dxa"/>
+            <w:right w:w="28" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="680"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D34C8CF" w14:textId="77777777" w:rsidR="005E7788" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D087A14" w14:textId="77777777" w:rsidR="005E7788" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0073138A">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>OTALE ENTRATE (AL NETTO DEL CONTRIBUTO REGIONALE)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="394012AE" w14:textId="77777777" w:rsidR="005E7788" w:rsidRPr="0073138A" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1612" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A1966A3" w14:textId="77777777" w:rsidR="005E7788" w:rsidRPr="0073138A" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDN/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0073138A">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2E2E0907" w14:textId="77777777" w:rsidR="005E7788" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+      <w:pPr>
+        <w:pStyle w:val="Titolo"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="484BF633" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="005E7788">
+      <w:pPr>
+        <w:pStyle w:val="Titolo"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AE2C8E0" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="005745B1" w:rsidRDefault="007E45F6" w:rsidP="007E45F6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:caps/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005745B1">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:caps/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LE SPESE E I RICAVI VANNO INDICATI AL NETTO DELL’IVA </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59410E44" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="005745B1" w:rsidRDefault="007E45F6" w:rsidP="007E45F6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:caps/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005745B1">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:caps/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>SALVO IL CASO DI IVA NON RECUPERABILE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2530E4FC" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="005E7788">
+      <w:pPr>
+        <w:pStyle w:val="Titolo"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="371D1A99" w14:textId="77777777" w:rsidR="005E7788" w:rsidRPr="00383CE5" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+      <w:pPr>
+        <w:pStyle w:val="Titolo"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9851" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3283"/>
+        <w:gridCol w:w="3284"/>
+        <w:gridCol w:w="3284"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005E7788" w:rsidRPr="00383CE5" w14:paraId="5C1F94FF" w14:textId="77777777" w:rsidTr="005E7788">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3283" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72923D3D" w14:textId="77777777" w:rsidR="005E7788" w:rsidRPr="00383CE5" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+            <w:pPr>
+              <w:pStyle w:val="Titolo"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383CE5">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>______________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3284" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F444F4F" w14:textId="77777777" w:rsidR="005E7788" w:rsidRPr="00383CE5" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+            <w:pPr>
+              <w:pStyle w:val="Titolo"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3284" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AA3772C" w14:textId="77777777" w:rsidR="005E7788" w:rsidRPr="00383CE5" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+            <w:pPr>
+              <w:pStyle w:val="Titolo"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383CE5">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>______________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E7788" w:rsidRPr="00383CE5" w14:paraId="24CDC49F" w14:textId="77777777" w:rsidTr="005E7788">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3283" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42A3D573" w14:textId="77777777" w:rsidR="005E7788" w:rsidRPr="00383CE5" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+            <w:pPr>
+              <w:pStyle w:val="Titolo"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383CE5">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(Luogo e data)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3284" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22407C50" w14:textId="77777777" w:rsidR="005E7788" w:rsidRPr="00383CE5" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+            <w:pPr>
+              <w:pStyle w:val="Titolo"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3284" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EEDD33E" w14:textId="77777777" w:rsidR="005E7788" w:rsidRPr="00383CE5" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+            <w:pPr>
+              <w:pStyle w:val="Titolo"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383CE5">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Il Legale Rappresentante</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E7788" w:rsidRPr="00383CE5" w14:paraId="76BE0990" w14:textId="77777777" w:rsidTr="005E7788">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3283" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04FCCC1A" w14:textId="77777777" w:rsidR="005E7788" w:rsidRPr="00383CE5" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+            <w:pPr>
+              <w:pStyle w:val="Titolo"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3284" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="712EA7BB" w14:textId="77777777" w:rsidR="005E7788" w:rsidRPr="00383CE5" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+            <w:pPr>
+              <w:pStyle w:val="Titolo"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3284" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25E5AA2B" w14:textId="77777777" w:rsidR="005E7788" w:rsidRPr="00383CE5" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+            <w:pPr>
+              <w:pStyle w:val="Titolo"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383CE5">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(firma)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7381C043" w14:textId="77777777" w:rsidR="005E7788" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53B9BA5B" w14:textId="77777777" w:rsidR="005E7788" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="172F242E" w14:textId="77777777" w:rsidR="005E7788" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="068BBA80" w14:textId="77777777" w:rsidR="005E7788" w:rsidRDefault="005E7788" w:rsidP="005E7788">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:caps/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D7C6C99" w14:textId="77777777" w:rsidR="005E7788" w:rsidRDefault="005E7788" w:rsidP="00426D8C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:caps/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9949" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006770BF" w:rsidRPr="00BF6D22" w14:paraId="602CF6CD" w14:textId="77777777" w:rsidTr="00EE60B4">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9949" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1FE503FA" w14:textId="77777777" w:rsidR="006770BF" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA5819">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+                <w:highlight w:val="yellow"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="36A68367" wp14:editId="2D0BC609">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>-10160</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>53340</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="377825" cy="431800"/>
+                  <wp:effectExtent l="0" t="0" r="3175" b="6350"/>
+                  <wp:wrapSquare wrapText="bothSides"/>
+                  <wp:docPr id="4" name="Immagine 4"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 1"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId13" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="377825" cy="431800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FD650E2" w14:textId="7C1DE64A" w:rsidR="006770BF" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA5819">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>PROSPETTO RIEPILOGATIVO</w:t>
+            </w:r>
+            <w:r w:rsidR="007E45F6">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> DEI GIUSTIFICATIVI DELLE SPESE ESPOSTE NEL BILANCIO CONSUNTIVO DELLA MANIFESTAZIONE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BE9B762" w14:textId="77777777" w:rsidR="006770BF" w:rsidRPr="00B74D76" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="34B42E7F" w14:textId="77777777" w:rsidR="006770BF" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76F848B5" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="006770BF">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E0A347A" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="006770BF">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="588BF560" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="006770BF">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C51418A" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="00B04865" w:rsidRDefault="007E45F6" w:rsidP="007E45F6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="underscore" w:pos="3960"/>
+          <w:tab w:val="right" w:leader="underscore" w:pos="9639"/>
+        </w:tabs>
+        <w:spacing w:line="520" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B04865">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Il/La sottoscrit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to/a ________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B04865">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_______________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="244C008F" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="00B04865" w:rsidRDefault="007E45F6" w:rsidP="007E45F6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="underscore" w:pos="3960"/>
+          <w:tab w:val="right" w:leader="underscore" w:pos="9639"/>
+        </w:tabs>
+        <w:spacing w:line="520" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B04865">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in qualità di Rappresentante </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Legale di ___________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B04865">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_____________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12BE34FC" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="007E45F6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26036284" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="00211345" w:rsidRDefault="007E45F6" w:rsidP="007E45F6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...269 lines deleted...]
-          <w:lang w:eastAsia="it-IT"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...666 lines deleted...]
-        <w:t xml:space="preserve">Piazza </w:t>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ai sensi del D.P.R. 28 dicembre 2000, n. 445 ed in particolare ai sensi degli articoli 46 e 47 del medesimo, e degli articoli 30 e 31 della </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l.r</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. 19/2007, sotto la propria esclusiva responsabilità e consapevole delle sanzioni previste dalla legislazione penale e dalle leggi speciali in materia di falsità degli atti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0003774F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AE739EB" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="007E45F6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43A5CFA7" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="00426D8C" w:rsidRDefault="007E45F6" w:rsidP="007E45F6">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DICHIARA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B1C0712" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="006770BF">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F157237" w14:textId="77777777" w:rsidR="00EE60B4" w:rsidRPr="00EE60B4" w:rsidRDefault="00EE60B4" w:rsidP="006770BF">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grigliatabella"/>
+        <w:tblW w:w="10031" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2235"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="1843"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006770BF" w:rsidRPr="005F27CF" w14:paraId="6A2548CB" w14:textId="77777777" w:rsidTr="006770BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10031" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F6894E6" w14:textId="53408496" w:rsidR="006770BF" w:rsidRDefault="006770BF" w:rsidP="000842CD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002527FF">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spese relative al personale </w:t>
+            </w:r>
+            <w:r w:rsidR="000842CD">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>esterno</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E45F6" w:rsidRPr="000D354C" w14:paraId="02006E3B" w14:textId="77777777" w:rsidTr="00816A03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B0E48A1" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Descrizione </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E053642" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Della spesa</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38FF5FCA" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="005F27CF" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F27CF">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(oggetto del documento)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="380A8BBF" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D354C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tipologia documento</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="079FDD2E" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="005F27CF" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F27CF">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(fattura, ricevuta fiscale…)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AF4E96E" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D354C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Data del documento</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40ABF1E2" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D354C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soggetto emettente </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F27CF">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(fornitore)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F6B4B89" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D354C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Importo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="723D97D7" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Data pagamento</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FF7017A" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="00D171D2" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D171D2">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">N.B.: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>In caso di spesa non ancora saldata, barrare la casella</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E45F6" w:rsidRPr="000D354C" w14:paraId="7FC6C04C" w14:textId="77777777" w:rsidTr="00816A03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="659176CB" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18872DC8" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14F40895" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70F9F512" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="403BB58A" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4DB04EAA" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E45F6" w:rsidRPr="000D354C" w14:paraId="110BFC4F" w14:textId="77777777" w:rsidTr="00816A03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06CC1D12" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F83FFF2" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65FEE0E5" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E06A64D" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6026D480" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4CB32E82" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E45F6" w:rsidRPr="000D354C" w14:paraId="525416BB" w14:textId="77777777" w:rsidTr="00816A03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13DB1654" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56F44DC3" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="755802FC" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C7772E2" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D7F3354" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33E0CE38" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E45F6" w:rsidRPr="000D354C" w14:paraId="12567DBB" w14:textId="77777777" w:rsidTr="00816A03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7196" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6006E604" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>TOTALE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03B2FFF3" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="0511AE40" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="76BD8BD8" w14:textId="77777777" w:rsidR="00CF7E13" w:rsidRDefault="00CF7E13" w:rsidP="007E45F6">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grigliatabella"/>
+        <w:tblW w:w="10031" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2235"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="1843"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002527FF" w:rsidRPr="005F27CF" w14:paraId="3E176616" w14:textId="77777777" w:rsidTr="002527FF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10031" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D36E5B6" w14:textId="32FB1A1A" w:rsidR="002527FF" w:rsidRDefault="002527FF" w:rsidP="000842CD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002527FF">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spese relative </w:t>
+            </w:r>
+            <w:r w:rsidR="000842CD">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>a prestazioni di servizi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E45F6" w:rsidRPr="00D171D2" w14:paraId="05BEC4FE" w14:textId="77777777" w:rsidTr="00816A03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18AAE273" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Descrizione </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EBE0D99" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Della spesa</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C1C8CCA" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="005F27CF" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F27CF">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(oggetto del documento)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E51CB91" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D354C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tipologia documento</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62FB5DA1" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="005F27CF" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F27CF">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(fattura, ricevuta fiscale…)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6043CF2A" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D354C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Data del documento</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="246F6AC2" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D354C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soggetto emettente </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F27CF">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(fornitore)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="615F488D" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D354C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Importo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F6F2C48" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Data pagamento</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07027E95" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="00D171D2" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D171D2">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">N.B.: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>In caso di spesa non ancora saldata, barrare la casella</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E45F6" w:rsidRPr="000D354C" w14:paraId="11036037" w14:textId="77777777" w:rsidTr="00816A03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0297F3DB" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A72D926" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43015050" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2472DED0" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65DA8B8E" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C28B70F" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E45F6" w:rsidRPr="000D354C" w14:paraId="116FB7EC" w14:textId="77777777" w:rsidTr="00816A03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="498EE670" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A2B22F8" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33E93420" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="148173AA" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="453EF189" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1AC4F821" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E45F6" w:rsidRPr="000D354C" w14:paraId="6277DA52" w14:textId="77777777" w:rsidTr="00816A03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69B1E739" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69006499" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F203B31" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="228B9913" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="607C324F" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17A2FAAF" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E45F6" w:rsidRPr="000D354C" w14:paraId="3EC7BDA0" w14:textId="77777777" w:rsidTr="00816A03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7196" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AFF7852" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>TOTALE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25B7B749" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="13FF28AA" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2EA79F9F" w14:textId="77777777" w:rsidR="00CF7E13" w:rsidRPr="00CF7E13" w:rsidRDefault="00CF7E13" w:rsidP="006770BF">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grigliatabella"/>
+        <w:tblW w:w="10031" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2235"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="1843"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002527FF" w:rsidRPr="005F27CF" w14:paraId="408E5670" w14:textId="77777777" w:rsidTr="002527FF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10031" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="42473378" w14:textId="3BA64473" w:rsidR="002527FF" w:rsidRDefault="002527FF" w:rsidP="002527FF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002527FF">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spese </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>per servizi accessori e strumentali</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E45F6" w:rsidRPr="00D171D2" w14:paraId="761F4C8E" w14:textId="77777777" w:rsidTr="00816A03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FC281FD" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Descrizione </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="340178BD" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Della spesa</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3781BC7C" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="005F27CF" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F27CF">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(oggetto del documento)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0728A203" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D354C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tipologia documento</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CDC1313" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="005F27CF" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F27CF">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(fattura, ricevuta fiscale…)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61D48C67" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D354C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Data del documento</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="321B36B7" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D354C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soggetto emettente </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F27CF">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(fornitore)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="590EE884" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D354C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Importo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BFAE838" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Data pagamento</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53AB8522" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="00D171D2" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D171D2">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">N.B.: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>In caso di spesa non ancora saldata, barrare la casella</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E45F6" w:rsidRPr="000D354C" w14:paraId="10CA81B9" w14:textId="77777777" w:rsidTr="00816A03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29C8D04F" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17EC2FC2" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AF0DCC6" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="655273B7" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="272E20E1" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2FB012B5" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E45F6" w:rsidRPr="000D354C" w14:paraId="08A0FDCD" w14:textId="77777777" w:rsidTr="00816A03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43DF5320" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6984BFF3" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24C4B880" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29E6DD91" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18CEE011" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="53769E3A" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E45F6" w:rsidRPr="000D354C" w14:paraId="5BCA702F" w14:textId="77777777" w:rsidTr="00816A03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23355613" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5033DE02" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70D8DB06" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A576F63" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17590CB2" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4E48D970" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E45F6" w:rsidRPr="000D354C" w14:paraId="363928E6" w14:textId="77777777" w:rsidTr="00816A03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7196" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="093A66FE" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>TOTALE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="208DC11E" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="79366121" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5559719E" w14:textId="77777777" w:rsidR="006770BF" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F9C2E19" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="006770BF">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grigliatabella"/>
+        <w:tblW w:w="10031" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2235"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="1843"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006770BF" w14:paraId="4127F602" w14:textId="77777777" w:rsidTr="006770BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10031" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="6368A8FE" w14:textId="02F5EEFD" w:rsidR="006770BF" w:rsidRDefault="00224F52" w:rsidP="006770BF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidR="006770BF" w:rsidRPr="001725EB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>pese per acquisto di beni e materiali di consumo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E45F6" w:rsidRPr="00D171D2" w14:paraId="05E0C2AA" w14:textId="77777777" w:rsidTr="00816A03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49E2C769" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Descrizione </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C08E867" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Della spesa</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CC8886B" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="005F27CF" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F27CF">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(oggetto del documento)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="542631E8" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D354C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tipologia documento</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58558498" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="005F27CF" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F27CF">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(fattura, ricevuta fiscale…)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63CCA9F6" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D354C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Data del documento</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DA12E0A" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D354C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soggetto emettente </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F27CF">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(fornitore)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B701025" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D354C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Importo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45284577" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Data pagamento</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34FDC0F8" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="00D171D2" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D171D2">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">N.B.: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>In caso di spesa non ancora saldata, barrare la casella</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E45F6" w:rsidRPr="000D354C" w14:paraId="7798D598" w14:textId="77777777" w:rsidTr="00816A03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A989BB2" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B99CE62" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="068F73D3" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="485B209F" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AFF4BBA" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F0901D9" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E45F6" w:rsidRPr="000D354C" w14:paraId="2729FE51" w14:textId="77777777" w:rsidTr="00816A03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D471A69" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BCD0116" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32AFAC1E" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="186ACFF2" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54B8309C" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="392DA544" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E45F6" w:rsidRPr="000D354C" w14:paraId="66C5B2F6" w14:textId="77777777" w:rsidTr="00816A03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="110E3063" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6862F9F7" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="381C54D1" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31EEB8D5" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E35943A" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58844E89" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E45F6" w:rsidRPr="000D354C" w14:paraId="0003FF3B" w14:textId="77777777" w:rsidTr="00816A03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7196" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="360B3612" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>TOTALE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6726165F" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B351F71" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="01749EB5" w14:textId="77777777" w:rsidR="00CF7E13" w:rsidRPr="00CF7E13" w:rsidRDefault="00CF7E13" w:rsidP="006770BF">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grigliatabella"/>
+        <w:tblW w:w="10031" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2235"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="1843"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006770BF" w14:paraId="3A03C5AC" w14:textId="77777777" w:rsidTr="006770BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10031" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="0202A1BF" w14:textId="3831B99C" w:rsidR="006770BF" w:rsidRDefault="006770BF" w:rsidP="000842CD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Spese </w:t>
+            </w:r>
+            <w:r w:rsidR="00866AE5">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">per </w:t>
+            </w:r>
+            <w:r w:rsidR="000842CD">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>cachet artistici complessi ospiti</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E45F6" w:rsidRPr="00D171D2" w14:paraId="03179F5B" w14:textId="77777777" w:rsidTr="00816A03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3463315B" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Descrizione </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C694F5E" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Della spesa</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F16B29C" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="005F27CF" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F27CF">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(oggetto del documento)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34CEEA95" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D354C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tipologia documento</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="010A1CCA" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="005F27CF" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F27CF">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(fattura, ricevuta fiscale…)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BFF2FDF" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D354C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Data del documento</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07DC6A96" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D354C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soggetto emettente </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F27CF">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(fornitore)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DF1C327" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D354C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Importo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ED86DA9" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Data pagamento</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FF3B29A" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="00D171D2" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D171D2">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">N.B.: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>In caso di spesa non ancora saldata, barrare la casella</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E45F6" w:rsidRPr="000D354C" w14:paraId="084DE727" w14:textId="77777777" w:rsidTr="00816A03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C491EA1" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C28E5A6" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27FEF603" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B30895C" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10127813" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F9528E0" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E45F6" w:rsidRPr="000D354C" w14:paraId="4C07594C" w14:textId="77777777" w:rsidTr="00816A03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FA98B7A" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="165885AA" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D0C8307" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="440B8D31" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A346EFD" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18929FC0" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E45F6" w:rsidRPr="000D354C" w14:paraId="7CE01A66" w14:textId="77777777" w:rsidTr="00816A03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50F99C90" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12F825FE" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54D64768" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B7E3B38" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74B2B665" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="070C45D8" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E45F6" w:rsidRPr="000D354C" w14:paraId="09E2002A" w14:textId="77777777" w:rsidTr="00816A03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7196" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F4099AB" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>TOTALE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C5406A4" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E8FB366" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="53A49CB1" w14:textId="77777777" w:rsidR="00CF7E13" w:rsidRDefault="00CF7E13" w:rsidP="006770BF">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D2F948F" w14:textId="77777777" w:rsidR="00224F52" w:rsidRDefault="00224F52" w:rsidP="006770BF">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FDE14F6" w14:textId="77777777" w:rsidR="00224F52" w:rsidRPr="00CF7E13" w:rsidRDefault="00224F52" w:rsidP="006770BF">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grigliatabella"/>
+        <w:tblW w:w="10031" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2235"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="1843"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00816A03" w14:paraId="17B4901E" w14:textId="77777777" w:rsidTr="00816A03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10031" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="56DA81DB" w14:textId="5E9D309D" w:rsidR="00816A03" w:rsidRDefault="00816A03" w:rsidP="000842CD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spese </w:t>
+            </w:r>
+            <w:r w:rsidR="000842CD">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">di ospitalità </w:t>
+            </w:r>
+            <w:r w:rsidR="000842CD" w:rsidRPr="00F867F6">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(alloggio – vitto – trasporto) </w:t>
+            </w:r>
+            <w:r w:rsidR="000842CD">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>bande nazionali/internazionali</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00816A03" w:rsidRPr="00D171D2" w14:paraId="623D33C5" w14:textId="77777777" w:rsidTr="00816A03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05099569" w14:textId="77777777" w:rsidR="00816A03" w:rsidRDefault="00816A03" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Descrizione </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BB58DB2" w14:textId="77777777" w:rsidR="00816A03" w:rsidRDefault="00816A03" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Della spesa</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F09DA7A" w14:textId="77777777" w:rsidR="00816A03" w:rsidRPr="005F27CF" w:rsidRDefault="00816A03" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F27CF">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(oggetto del documento)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="180F5AFB" w14:textId="77777777" w:rsidR="00816A03" w:rsidRDefault="00816A03" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D354C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tipologia documento</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20220ECD" w14:textId="77777777" w:rsidR="00816A03" w:rsidRPr="005F27CF" w:rsidRDefault="00816A03" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F27CF">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(fattura, ricevuta fiscale…)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="559E8A1D" w14:textId="77777777" w:rsidR="00816A03" w:rsidRPr="000D354C" w:rsidRDefault="00816A03" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D354C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Data del documento</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E256ADA" w14:textId="77777777" w:rsidR="00816A03" w:rsidRPr="000D354C" w:rsidRDefault="00816A03" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D354C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soggetto emettente </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F27CF">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(fornitore)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C8111C0" w14:textId="77777777" w:rsidR="00816A03" w:rsidRPr="000D354C" w:rsidRDefault="00816A03" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D354C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Importo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E92C373" w14:textId="77777777" w:rsidR="00816A03" w:rsidRDefault="00816A03" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Data pagamento</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F60DE4F" w14:textId="77777777" w:rsidR="00816A03" w:rsidRPr="00D171D2" w:rsidRDefault="00816A03" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D171D2">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">N.B.: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>In caso di spesa non ancora saldata, barrare la casella</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00816A03" w:rsidRPr="000D354C" w14:paraId="1789DA73" w14:textId="77777777" w:rsidTr="00816A03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60F7F9CF" w14:textId="77777777" w:rsidR="00816A03" w:rsidRDefault="00816A03" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="243773F6" w14:textId="77777777" w:rsidR="00816A03" w:rsidRPr="000D354C" w:rsidRDefault="00816A03" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E685E35" w14:textId="77777777" w:rsidR="00816A03" w:rsidRPr="000D354C" w:rsidRDefault="00816A03" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04F32027" w14:textId="77777777" w:rsidR="00816A03" w:rsidRPr="000D354C" w:rsidRDefault="00816A03" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E25263F" w14:textId="77777777" w:rsidR="00816A03" w:rsidRPr="000D354C" w:rsidRDefault="00816A03" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="723933EC" w14:textId="77777777" w:rsidR="00816A03" w:rsidRPr="000D354C" w:rsidRDefault="00816A03" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00816A03" w:rsidRPr="000D354C" w14:paraId="2C683404" w14:textId="77777777" w:rsidTr="00816A03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E8E2F0B" w14:textId="77777777" w:rsidR="00816A03" w:rsidRDefault="00816A03" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FAF747D" w14:textId="77777777" w:rsidR="00816A03" w:rsidRPr="000D354C" w:rsidRDefault="00816A03" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1914C1CB" w14:textId="77777777" w:rsidR="00816A03" w:rsidRPr="000D354C" w:rsidRDefault="00816A03" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C5B4F2E" w14:textId="77777777" w:rsidR="00816A03" w:rsidRPr="000D354C" w:rsidRDefault="00816A03" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65F967A8" w14:textId="77777777" w:rsidR="00816A03" w:rsidRPr="000D354C" w:rsidRDefault="00816A03" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C0A90F8" w14:textId="77777777" w:rsidR="00816A03" w:rsidRPr="000D354C" w:rsidRDefault="00816A03" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00816A03" w:rsidRPr="000D354C" w14:paraId="45410C34" w14:textId="77777777" w:rsidTr="00816A03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34A04097" w14:textId="77777777" w:rsidR="00816A03" w:rsidRDefault="00816A03" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02DAB11C" w14:textId="77777777" w:rsidR="00816A03" w:rsidRPr="000D354C" w:rsidRDefault="00816A03" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AC920E4" w14:textId="77777777" w:rsidR="00816A03" w:rsidRPr="000D354C" w:rsidRDefault="00816A03" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30FF9AA1" w14:textId="77777777" w:rsidR="00816A03" w:rsidRPr="000D354C" w:rsidRDefault="00816A03" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58DBEE20" w14:textId="77777777" w:rsidR="00816A03" w:rsidRPr="000D354C" w:rsidRDefault="00816A03" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="084B2116" w14:textId="77777777" w:rsidR="00816A03" w:rsidRPr="000D354C" w:rsidRDefault="00816A03" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00816A03" w:rsidRPr="000D354C" w14:paraId="059CC146" w14:textId="77777777" w:rsidTr="00816A03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7196" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63419058" w14:textId="77777777" w:rsidR="00816A03" w:rsidRPr="000D354C" w:rsidRDefault="00816A03" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>TOTALE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="654B62C2" w14:textId="77777777" w:rsidR="00816A03" w:rsidRPr="000D354C" w:rsidRDefault="00816A03" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="1818AC75" w14:textId="77777777" w:rsidR="00816A03" w:rsidRPr="000D354C" w:rsidRDefault="00816A03" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="17D598CE" w14:textId="77777777" w:rsidR="00CF7E13" w:rsidRDefault="00CF7E13" w:rsidP="006770BF">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75D6EBEC" w14:textId="77777777" w:rsidR="00224F52" w:rsidRDefault="00224F52" w:rsidP="006770BF">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="056309C5" w14:textId="77777777" w:rsidR="00224F52" w:rsidRPr="00CF7E13" w:rsidRDefault="00224F52" w:rsidP="006770BF">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grigliatabella"/>
+        <w:tblW w:w="10031" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2235"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="1843"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F867F6" w14:paraId="3420B9C4" w14:textId="77777777" w:rsidTr="00F867F6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10031" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E169A0D" w14:textId="07CFC164" w:rsidR="00F867F6" w:rsidRDefault="00F867F6" w:rsidP="000842CD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F867F6">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spese </w:t>
+            </w:r>
+            <w:r w:rsidR="000842CD">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">per acquisto generi alimentari </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E45F6" w:rsidRPr="00D171D2" w14:paraId="3D0D1CC5" w14:textId="77777777" w:rsidTr="00816A03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="670B07B5" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Descrizione </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D33A5B6" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Della spesa</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="316913BB" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="005F27CF" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F27CF">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(oggetto del documento)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2726B3E4" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D354C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tipologia documento</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12D00C32" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="005F27CF" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F27CF">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(fattura, ricevuta fiscale…)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52708FE3" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D354C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Data del documento</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="434CDA5F" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D354C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soggetto emettente </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F27CF">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(fornitore)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76623F5B" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D354C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Importo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="322585E3" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Data pagamento</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="648E2ACE" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="00D171D2" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D171D2">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">N.B.: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>In caso di spesa non ancora saldata, barrare la casella</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E45F6" w:rsidRPr="000D354C" w14:paraId="51B8789C" w14:textId="77777777" w:rsidTr="00816A03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B1575AD" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41504BF5" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="407ED53D" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CC759D4" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66CDFD98" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0786996C" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E45F6" w:rsidRPr="000D354C" w14:paraId="00BF447E" w14:textId="77777777" w:rsidTr="00816A03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CF7D13D" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A22DF76" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66E38496" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41625CB6" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="758B935F" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06A19AE0" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E45F6" w:rsidRPr="000D354C" w14:paraId="19451320" w14:textId="77777777" w:rsidTr="00816A03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44B34354" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C2AD824" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02B2AE3B" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BD2B60C" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D9EAF11" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4BAF25AC" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E45F6" w:rsidRPr="000D354C" w14:paraId="482BACB4" w14:textId="77777777" w:rsidTr="00816A03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7196" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74A93CC5" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>TOTALE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B8D3D9E" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="1481872E" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="42A655F2" w14:textId="77777777" w:rsidR="00CF7E13" w:rsidRDefault="00CF7E13" w:rsidP="006770BF">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="437A798C" w14:textId="77777777" w:rsidR="00224F52" w:rsidRDefault="00224F52" w:rsidP="006770BF">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5125A34F" w14:textId="77777777" w:rsidR="00224F52" w:rsidRPr="00CF7E13" w:rsidRDefault="00224F52" w:rsidP="006770BF">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grigliatabella"/>
+        <w:tblW w:w="10031" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2235"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="1843"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F867F6" w14:paraId="574F57E6" w14:textId="77777777" w:rsidTr="00F867F6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10031" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="6466D03B" w14:textId="194BA96F" w:rsidR="00F867F6" w:rsidRDefault="00F867F6" w:rsidP="000842CD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F867F6">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spese </w:t>
+            </w:r>
+            <w:r w:rsidR="000842CD">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>di promozione dell’iniziativa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E45F6" w:rsidRPr="00D171D2" w14:paraId="19FE1095" w14:textId="77777777" w:rsidTr="00816A03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E8D49AF" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Descrizione </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D50A5AE" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Della spesa</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39F0B54A" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="005F27CF" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F27CF">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(oggetto del documento)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6267B0BF" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D354C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tipologia documento</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EF4798F" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="005F27CF" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F27CF">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(fattura, ricevuta fiscale…)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43E84B8D" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D354C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Data del documento</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41A72994" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D354C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soggetto emettente </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F27CF">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(fornitore)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44F2E5F0" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D354C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Importo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="356BF37E" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Data pagamento</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0968F14F" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="00D171D2" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D171D2">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">N.B.: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>In caso di spesa non ancora saldata, barrare la casella</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E45F6" w:rsidRPr="000D354C" w14:paraId="5151FB38" w14:textId="77777777" w:rsidTr="00816A03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42CEF666" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18CF91D5" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E1A45A2" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00EE4CF8" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="510B75F9" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3FB9ADEC" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E45F6" w:rsidRPr="000D354C" w14:paraId="79623728" w14:textId="77777777" w:rsidTr="00816A03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="511F6DEE" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DC93474" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AEE1CAE" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BCF378C" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6792C4E8" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0498EA53" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E45F6" w:rsidRPr="000D354C" w14:paraId="3CB46C83" w14:textId="77777777" w:rsidTr="00816A03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47EB04E6" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E27BFB4" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75F20F30" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="623DAA7C" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72C22F3C" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1E9B08FC" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E45F6" w:rsidRPr="000D354C" w14:paraId="4A4142BB" w14:textId="77777777" w:rsidTr="00816A03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7196" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="787B2D74" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>TOTALE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="288BA41E" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="1023D8CF" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="28290C7F" w14:textId="77777777" w:rsidR="00F867F6" w:rsidRDefault="00F867F6" w:rsidP="006770BF">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BF7012A" w14:textId="77777777" w:rsidR="00224F52" w:rsidRDefault="00224F52" w:rsidP="006770BF">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C95C56D" w14:textId="77777777" w:rsidR="00224F52" w:rsidRDefault="00224F52" w:rsidP="006770BF">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grigliatabella"/>
+        <w:tblW w:w="10031" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2235"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="1843"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006770BF" w14:paraId="7E1EEAD2" w14:textId="77777777" w:rsidTr="006770BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10031" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="755FFAA1" w14:textId="2224B38A" w:rsidR="006770BF" w:rsidRDefault="000842CD" w:rsidP="006770BF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tassa occupazione suolo pubblico e affissioni</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E45F6" w:rsidRPr="00D171D2" w14:paraId="315B90B0" w14:textId="77777777" w:rsidTr="00816A03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44A9EF5A" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Descrizione </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46502D5B" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Della spesa</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CE8D7D9" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="005F27CF" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F27CF">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(oggetto del documento)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BAD66DD" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D354C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tipologia documento</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26500D9E" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="005F27CF" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F27CF">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(fattura, ricevuta fiscale…)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68273E5D" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D354C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Data del documento</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44905911" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D354C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soggetto emettente </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F27CF">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(fornitore)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70B5AE80" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D354C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Importo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04F44FBA" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Data pagamento</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BA3435A" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="00D171D2" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D171D2">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">N.B.: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>In caso di spesa non ancora saldata, barrare la casella</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E45F6" w:rsidRPr="000D354C" w14:paraId="03EFA141" w14:textId="77777777" w:rsidTr="00816A03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20CA843C" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="143FB28A" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AB10935" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24BB357C" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CFF99DC" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34BE4F29" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E45F6" w:rsidRPr="000D354C" w14:paraId="1CFA2ABF" w14:textId="77777777" w:rsidTr="00816A03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B09E76C" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65FFE589" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2515A7AA" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ACDF801" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AB010A2" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F7B01A0" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E45F6" w:rsidRPr="000D354C" w14:paraId="23FD5A34" w14:textId="77777777" w:rsidTr="00816A03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4446B023" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66E004E1" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B282798" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E83D5BA" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72AAFC6F" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24A3338C" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E45F6" w:rsidRPr="000D354C" w14:paraId="7E5892B0" w14:textId="77777777" w:rsidTr="00816A03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7196" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CB9840A" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>TOTALE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="740B6991" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="74DDDC47" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="03517EC9" w14:textId="77777777" w:rsidR="006770BF" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DF47E93" w14:textId="77777777" w:rsidR="00224F52" w:rsidRDefault="00224F52" w:rsidP="006770BF">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grigliatabella"/>
+        <w:tblW w:w="10031" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2235"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="1843"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006770BF" w14:paraId="1CF8A503" w14:textId="77777777" w:rsidTr="006770BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10031" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="68799FE9" w14:textId="601D6945" w:rsidR="006770BF" w:rsidRDefault="000842CD" w:rsidP="006770BF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Premi consistenti in beni materiali a carattere simbolico</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E45F6" w:rsidRPr="00D171D2" w14:paraId="5F7D351C" w14:textId="77777777" w:rsidTr="00816A03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="270076BB" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Descrizione </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57D7A319" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Della spesa</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0698D4A5" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="005F27CF" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F27CF">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(oggetto del documento)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30227A43" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D354C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tipologia documento</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35B91849" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="005F27CF" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F27CF">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(fattura, ricevuta fiscale…)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18E567FD" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D354C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Data del documento</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33D3029E" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D354C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soggetto emettente </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F27CF">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(fornitore)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41183998" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D354C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Importo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59666006" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Data pagamento</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="477E9DEC" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="00D171D2" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D171D2">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">N.B.: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>In caso di spesa non ancora saldata, barrare la casella</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E45F6" w:rsidRPr="000D354C" w14:paraId="5191CD6E" w14:textId="77777777" w:rsidTr="00816A03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="616B4CDC" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C707E05" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="329F6773" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28507454" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="318B9448" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52C458DC" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E45F6" w:rsidRPr="000D354C" w14:paraId="05F550EA" w14:textId="77777777" w:rsidTr="00816A03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6182E92C" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7638329E" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64FADE58" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0730B50E" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="729EA0D1" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4A8C5DBF" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E45F6" w:rsidRPr="000D354C" w14:paraId="657EE717" w14:textId="77777777" w:rsidTr="00816A03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F2DE365" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E7970FC" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63F03E79" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12999A60" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29C4165D" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="629ABE2E" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E45F6" w:rsidRPr="000D354C" w14:paraId="0289D4E7" w14:textId="77777777" w:rsidTr="00816A03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7196" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E3093CA" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>TOTALE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58A28CE4" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F03DEDE" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="61661ADA" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="006770BF">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66880AEB" w14:textId="77777777" w:rsidR="00CF7E13" w:rsidRPr="00CF7E13" w:rsidRDefault="00CF7E13" w:rsidP="006770BF">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grigliatabella"/>
+        <w:tblW w:w="10031" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2235"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="1843"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006770BF" w14:paraId="5066331A" w14:textId="77777777" w:rsidTr="006770BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10031" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DA28F74" w14:textId="6D044127" w:rsidR="006770BF" w:rsidRDefault="006770BF" w:rsidP="000842CD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spese </w:t>
+            </w:r>
+            <w:r w:rsidR="000842CD">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>di vitto bandisti giornata finale</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E45F6" w:rsidRPr="00D171D2" w14:paraId="383DB2AF" w14:textId="77777777" w:rsidTr="00816A03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CB944E8" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Descrizione </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A9571D1" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Della spesa</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="023C4150" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="005F27CF" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F27CF">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(oggetto del documento)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CA23A21" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D354C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tipologia documento</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="569CFA4D" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="005F27CF" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F27CF">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(fattura, ricevuta fiscale…)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F3B458C" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D354C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Data del documento</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FE7E313" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D354C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soggetto emettente </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F27CF">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(fornitore)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DFF3A39" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D354C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Importo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43699352" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Data pagamento</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="444578F2" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="00D171D2" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D171D2">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">N.B.: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>In caso di spesa non ancora saldata, barrare la casella</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E45F6" w:rsidRPr="000D354C" w14:paraId="22A3A70B" w14:textId="77777777" w:rsidTr="00816A03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31FCA417" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="442FC8E4" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="783AB80E" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FB3DA22" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31C43DAB" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="507E9193" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E45F6" w:rsidRPr="000D354C" w14:paraId="44876FE9" w14:textId="77777777" w:rsidTr="00816A03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B4C2763" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="338FEB5D" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="334525EE" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ECCD873" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1398AE70" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6368BF80" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E45F6" w:rsidRPr="000D354C" w14:paraId="406808DA" w14:textId="77777777" w:rsidTr="00816A03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ADD1264" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E174A84" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E9268AB" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61C6433B" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E0E29D8" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5067FD2A" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E45F6" w:rsidRPr="000D354C" w14:paraId="7DD8518D" w14:textId="77777777" w:rsidTr="00816A03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7196" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48112735" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>TOTALE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5519E5C2" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D902495" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="38B3A90B" w14:textId="77777777" w:rsidR="006770BF" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76E747C0" w14:textId="77777777" w:rsidR="00CF7E13" w:rsidRPr="00CF7E13" w:rsidRDefault="00CF7E13" w:rsidP="006770BF">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grigliatabella"/>
+        <w:tblW w:w="10031" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2235"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="1843"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007E45F6" w14:paraId="311D2E03" w14:textId="77777777" w:rsidTr="00816A03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10031" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E2F214C" w14:textId="534F73DA" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>…………………..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E45F6" w:rsidRPr="00D171D2" w14:paraId="2EAD644E" w14:textId="77777777" w:rsidTr="00816A03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="477AF4EB" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Descrizione </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5312AE51" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Della spesa</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EB63631" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="005F27CF" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F27CF">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(oggetto del documento)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F49A454" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D354C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tipologia documento</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47322300" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="005F27CF" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F27CF">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(fattura, ricevuta fiscale…)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="697593D5" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D354C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Data del documento</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EB5549A" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D354C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soggetto emettente </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F27CF">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(fornitore)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D7B8C4E" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D354C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Importo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37C28FE9" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Data pagamento</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E17B5FC" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="00D171D2" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D171D2">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">N.B.: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>In caso di spesa non ancora saldata, barrare la casella</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E45F6" w:rsidRPr="000D354C" w14:paraId="649FD573" w14:textId="77777777" w:rsidTr="00816A03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CEDE36B" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D3A6CF7" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25732B8E" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E5AA8AC" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0705B045" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0047FC1F" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E45F6" w:rsidRPr="000D354C" w14:paraId="009F0F87" w14:textId="77777777" w:rsidTr="00816A03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62CC92B7" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D255AF5" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D1F5918" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36A9E3BB" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E925A12" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F9635E9" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E45F6" w:rsidRPr="000D354C" w14:paraId="64901EAB" w14:textId="77777777" w:rsidTr="00816A03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71236663" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="761BD495" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24B73DCF" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24CAF469" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="190F1B31" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7392DF5E" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E45F6" w:rsidRPr="000D354C" w14:paraId="0412E52D" w14:textId="77777777" w:rsidTr="00816A03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7196" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56DCA141" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>TOTALE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69231918" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="0286AFCC" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
+            <w:pPr>
+              <w:pStyle w:val="Corpodeltesto3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7D3A1FEF" w14:textId="77777777" w:rsidR="00590FD6" w:rsidRDefault="00590FD6" w:rsidP="00FC0C48">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C5E059C" w14:textId="78C6C9D6" w:rsidR="00FC0C48" w:rsidRDefault="00FC0C48" w:rsidP="00FC0C48">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>TUTTI I DOCUMENTI DI SPESA INDICATI IN ELENCO SONO RIFERITI AL CUP………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="147327CC" w14:textId="12799C00" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="006770BF">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9851" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3283"/>
+        <w:gridCol w:w="3284"/>
+        <w:gridCol w:w="3284"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006770BF" w:rsidRPr="00383CE5" w14:paraId="28773905" w14:textId="77777777" w:rsidTr="006770BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3283" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21B88F62" w14:textId="77777777" w:rsidR="00CF7E13" w:rsidRDefault="00CF7E13" w:rsidP="007E45F6">
+            <w:pPr>
+              <w:pStyle w:val="Titolo"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0922FDB2" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="006770BF">
+            <w:pPr>
+              <w:pStyle w:val="Titolo"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52A50A1D" w14:textId="77777777" w:rsidR="006770BF" w:rsidRPr="00383CE5" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:pStyle w:val="Titolo"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383CE5">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>______________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3284" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2081DD71" w14:textId="77777777" w:rsidR="006770BF" w:rsidRPr="00383CE5" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:pStyle w:val="Titolo"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3284" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="311908E6" w14:textId="4D4ADEAF" w:rsidR="006770BF" w:rsidRPr="00383CE5" w:rsidRDefault="006770BF" w:rsidP="00FC0C48">
+            <w:pPr>
+              <w:pStyle w:val="Titolo"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006770BF" w:rsidRPr="00383CE5" w14:paraId="57BDA3C6" w14:textId="77777777" w:rsidTr="006770BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3283" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00D34A04" w14:textId="77777777" w:rsidR="006770BF" w:rsidRPr="00383CE5" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:pStyle w:val="Titolo"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383CE5">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(Luogo e data)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3284" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44CB1CB9" w14:textId="77777777" w:rsidR="006770BF" w:rsidRPr="00383CE5" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:pStyle w:val="Titolo"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3284" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F19B18F" w14:textId="77777777" w:rsidR="006770BF" w:rsidRPr="00383CE5" w:rsidRDefault="006770BF" w:rsidP="00FC0C48">
+            <w:pPr>
+              <w:pStyle w:val="Titolo"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383CE5">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Il Legale Rappresentante</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006770BF" w:rsidRPr="00383CE5" w14:paraId="24E04F6A" w14:textId="77777777" w:rsidTr="006770BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3283" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2140C131" w14:textId="77777777" w:rsidR="006770BF" w:rsidRPr="00A45B1C" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:pStyle w:val="Titolo"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3284" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C403B9C" w14:textId="77777777" w:rsidR="006770BF" w:rsidRPr="00383CE5" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:pStyle w:val="Titolo"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3284" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="573B9C19" w14:textId="77777777" w:rsidR="006770BF" w:rsidRPr="00383CE5" w:rsidRDefault="006770BF" w:rsidP="006770BF">
+            <w:pPr>
+              <w:pStyle w:val="Titolo"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383CE5">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(firma)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3DA19D1A" w14:textId="1E3351CD" w:rsidR="006770BF" w:rsidRDefault="00FC0C48" w:rsidP="00B674AA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="it-IT"/>
-[...8 lines deleted...]
-          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                             </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00383CE5">
+        <w:rPr>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="it-IT"/>
-[...1 lines deleted...]
-        <w:t>, n. 1 - 11100 AOSTA </w:t>
+        </w:rPr>
+        <w:t>______________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59B81F68" w14:textId="03DCF938" w:rsidR="00D2497B" w:rsidRPr="00045CED" w:rsidRDefault="00D2497B" w:rsidP="00D2497B">
-[...323 lines deleted...]
-    <w:sectPr w:rsidR="00755C29">
+    <w:sectPr w:rsidR="006770BF" w:rsidSect="00481693">
+      <w:headerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+      <w:pgMar w:top="709" w:right="1134" w:bottom="426" w:left="1134" w:header="426" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="7EE727E0" w14:textId="77777777" w:rsidR="000842CD" w:rsidRDefault="000842CD">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="47F655DC" w14:textId="77777777" w:rsidR="000842CD" w:rsidRDefault="000842CD">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Palatino Linotype">
+    <w:panose1 w:val="02040502050505030304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...7 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="TimesNewRoman">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Unicode MS">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="00683548" w14:textId="77777777" w:rsidR="000842CD" w:rsidRDefault="000842CD">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="3AF4A11D" w14:textId="77777777" w:rsidR="000842CD" w:rsidRDefault="000842CD">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5000BFEE" w14:textId="1326AF1C" w:rsidR="000842CD" w:rsidRPr="007301ED" w:rsidRDefault="000842CD" w:rsidP="00481693">
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="5387"/>
+      </w:tabs>
+      <w:ind w:left="3828"/>
+    </w:pPr>
+    <w:r>
+      <w:tab/>
+    </w:r>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="Grigliatabella"/>
+      <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="442" w:tblpY="1"/>
+      <w:tblOverlap w:val="never"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="2660"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00B93C13" w14:paraId="4ACF73DC" w14:textId="77777777" w:rsidTr="00A72A40">
+      <w:trPr>
+        <w:trHeight w:val="1697"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2660" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="49A9E25A" w14:textId="77777777" w:rsidR="00B93C13" w:rsidRPr="0030691D" w:rsidRDefault="00B93C13" w:rsidP="00B93C13">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4819"/>
+              <w:tab w:val="right" w:pos="9638"/>
+            </w:tabs>
+            <w:suppressAutoHyphens w:val="0"/>
+            <w:autoSpaceDN/>
+            <w:textAlignment w:val="auto"/>
+            <w:rPr>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:bookmarkStart w:id="0" w:name="_Hlk216858546"/>
+          <w:bookmarkStart w:id="1" w:name="_Hlk216858741"/>
+          <w:r w:rsidRPr="0030691D">
+            <w:rPr>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Spazio riservato al protocollo</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="155D758F" w14:textId="77777777" w:rsidR="00B93C13" w:rsidRDefault="00B93C13" w:rsidP="00B93C13">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4819"/>
+              <w:tab w:val="right" w:pos="9638"/>
+            </w:tabs>
+            <w:suppressAutoHyphens w:val="0"/>
+            <w:autoSpaceDN/>
+            <w:textAlignment w:val="auto"/>
+            <w:rPr>
+              <w:noProof/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="3D73A0C7" w14:textId="77777777" w:rsidR="00B93C13" w:rsidRDefault="00B93C13" w:rsidP="00B93C13">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4819"/>
+              <w:tab w:val="right" w:pos="9638"/>
+            </w:tabs>
+            <w:suppressAutoHyphens w:val="0"/>
+            <w:autoSpaceDN/>
+            <w:textAlignment w:val="auto"/>
+            <w:rPr>
+              <w:noProof/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="17EBC41E" w14:textId="77777777" w:rsidR="00B93C13" w:rsidRDefault="00B93C13" w:rsidP="00B93C13">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4819"/>
+              <w:tab w:val="right" w:pos="9638"/>
+            </w:tabs>
+            <w:suppressAutoHyphens w:val="0"/>
+            <w:autoSpaceDN/>
+            <w:textAlignment w:val="auto"/>
+            <w:rPr>
+              <w:noProof/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:bookmarkEnd w:id="0"/>
+  <w:p w14:paraId="139CAB45" w14:textId="77777777" w:rsidR="00B93C13" w:rsidRPr="009262A2" w:rsidRDefault="00B93C13" w:rsidP="00B93C13">
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="4253"/>
+      </w:tabs>
+      <w:ind w:left="4111" w:right="-568" w:firstLine="1559"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="0030691D">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1ED81721" wp14:editId="62FBFD51">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>2164080</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>62865</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="731520" cy="835025"/>
+          <wp:effectExtent l="0" t="0" r="0" b="3175"/>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="3" name="Immagine 3"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="731520" cy="835025"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>R</w:t>
+    </w:r>
+    <w:r w:rsidRPr="009262A2">
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>egione autonoma Valle d’Aosta</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="7C634291" w14:textId="77777777" w:rsidR="00B93C13" w:rsidRPr="009262A2" w:rsidRDefault="00B93C13" w:rsidP="00B93C13">
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:ind w:left="5670" w:firstLine="2"/>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="009262A2">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Assessorato Istruzione, Cultura e Politiche </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">     </w:t>
+    </w:r>
+    <w:r w:rsidRPr="009262A2">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>Identitarie</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="06FD9FFA" w14:textId="77777777" w:rsidR="00B93C13" w:rsidRPr="00590FD6" w:rsidRDefault="00B93C13" w:rsidP="00B93C13">
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:ind w:left="5672"/>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:lang w:val="fr-FR"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00590FD6">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:lang w:val="fr-FR"/>
+      </w:rPr>
+      <w:t>Assessorat de l’éducation, de la culture et des politiques identitaires</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="2A220AF9" w14:textId="77777777" w:rsidR="00590FD6" w:rsidRDefault="00B93C13" w:rsidP="00B93C13">
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:ind w:left="4111" w:firstLine="1559"/>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="009262A2">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>Struttura attività culturali</w:t>
+    </w:r>
+    <w:r w:rsidR="00590FD6">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, espositive e </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="4AEEF17E" w14:textId="11F17C04" w:rsidR="00B93C13" w:rsidRPr="009262A2" w:rsidRDefault="00590FD6" w:rsidP="00B93C13">
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:ind w:left="4111" w:firstLine="1559"/>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>politiche identitarie</w:t>
+    </w:r>
+    <w:r w:rsidR="00B93C13" w:rsidRPr="009262A2">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="4BB3470A" w14:textId="77777777" w:rsidR="00B93C13" w:rsidRPr="009262A2" w:rsidRDefault="00B93C13" w:rsidP="00B93C13">
+    <w:pPr>
+      <w:ind w:left="4111" w:right="-143" w:firstLine="1559"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="009262A2">
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Piazza </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="009262A2">
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>Roncas</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="009262A2">
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> n. 1</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="37B9236C" w14:textId="77777777" w:rsidR="00B93C13" w:rsidRPr="009262A2" w:rsidRDefault="00B93C13" w:rsidP="00B93C13">
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:ind w:left="4111" w:firstLine="1559"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="009262A2">
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">11100 AOSTA </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="5490C970" w14:textId="77777777" w:rsidR="00B93C13" w:rsidRPr="009262A2" w:rsidRDefault="00590FD6" w:rsidP="00B93C13">
+    <w:pPr>
+      <w:ind w:left="4111" w:right="-285" w:firstLine="1559"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:hyperlink r:id="rId2" w:history="1">
+      <w:r w:rsidR="00B93C13" w:rsidRPr="009262A2">
+        <w:rPr>
+          <w:rStyle w:val="Collegamentoipertestuale"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>cultura@pec.regione.vda.it</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:r w:rsidR="00B93C13" w:rsidRPr="009262A2">
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="518CBA68" w14:textId="77777777" w:rsidR="00B93C13" w:rsidRPr="001E6546" w:rsidRDefault="00B93C13" w:rsidP="00B93C13">
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="4111" w:right="-285" w:firstLine="1559"/>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="10"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="009262A2">
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>Tel. +39 – 0165.274392</w:t>
+    </w:r>
+    <w:bookmarkEnd w:id="1"/>
+  </w:p>
+  <w:p w14:paraId="491F62D7" w14:textId="4A8DE02B" w:rsidR="000842CD" w:rsidRDefault="000842CD" w:rsidP="0029571E">
+    <w:pPr>
+      <w:ind w:right="144"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps/>
+        <w:color w:val="000000"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:bookmarkStart w:id="2" w:name="_Hlk15465680"/>
+  </w:p>
+  <w:bookmarkEnd w:id="2"/>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00434592"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="00EC1748"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B8E48562"/>
+    <w:lvl w:ilvl="0" w:tplc="5394E406">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="034647CC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="14DEE106"/>
+    <w:lvl w:ilvl="0" w:tplc="0410000B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0966450F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D54AF078"/>
+    <w:lvl w:ilvl="0" w:tplc="04100017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="222E6BD7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D3D41132"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="397"/>
+        </w:tabs>
+        <w:ind w:left="397" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="28"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2880"/>
+          <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3600"/>
+          <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24AD2E97"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CA56DAF8"/>
+    <w:lvl w:ilvl="0" w:tplc="808274AE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="785" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="28"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="09344FD0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1505" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
+        <w:sz w:val="32"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="2225" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2945" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3665" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4385" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5105" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5825" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6545" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2723353A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6C6CE98A"/>
+    <w:lvl w:ilvl="0" w:tplc="00000002">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype" w:hint="default"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28A0404F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B1C2E254"/>
+    <w:lvl w:ilvl="0" w:tplc="BEA8A658">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="340" w:hanging="340"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BA63108"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9A0E9DCC"/>
+    <w:lvl w:ilvl="0" w:tplc="5394E406">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1146" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1866" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2586" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3306" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4026" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4746" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5466" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6186" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6906" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34C352DA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6CBAA462"/>
+    <w:lvl w:ilvl="0" w:tplc="00000002">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype" w:hint="default"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34CE73ED"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="19705684"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="397"/>
+        </w:tabs>
+        <w:ind w:left="397" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="28"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFD07FA6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1420" w:hanging="340"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5040"/>
+          <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38CB7BA5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="62F4A142"/>
+    <w:lvl w:ilvl="0" w:tplc="07907A86">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1183" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1903" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="2623" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3343" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4063" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4783" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5503" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6223" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6943" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A3D7651"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B46414C6"/>
+    <w:lvl w:ilvl="0" w:tplc="04100017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D6E62C6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3C70159C"/>
+    <w:lvl w:ilvl="0" w:tplc="5394E406">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DD55A70"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="16F28940"/>
+    <w:lvl w:ilvl="0" w:tplc="F6C6BE72">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:caps w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="3F7CE9E8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0410001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0410000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0410001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0410000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0410001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C28696F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C0F055BC"/>
+    <w:lvl w:ilvl="0" w:tplc="04100017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="516E2829"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C0F055BC"/>
+    <w:lvl w:ilvl="0" w:tplc="04100017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52930681"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="985A1934"/>
+    <w:lvl w:ilvl="0" w:tplc="32B6E9F2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="786" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1506" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2226" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2946" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3666" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4386" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5106" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5826" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6546" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58145173"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C03C57EA"/>
+    <w:lvl w:ilvl="0" w:tplc="19B0EEF4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="340" w:hanging="340"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66243DA5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49D03B6E"/>
+    <w:lvl w:ilvl="0" w:tplc="07907A86">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67B256E2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D71AA128"/>
+    <w:lvl w:ilvl="0" w:tplc="5394E406">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A4815BA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="60A0610E"/>
+    <w:lvl w:ilvl="0" w:tplc="0410000B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6BFB53DF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B4ACC646"/>
+    <w:lvl w:ilvl="0" w:tplc="0410000B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="716A4FD1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AF40D08A"/>
+    <w:lvl w:ilvl="0" w:tplc="5394E406">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="2869" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5029" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...1489 lines deleted...]
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="13"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1"/>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="21">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="4">
-[...28 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:val="bestFit" w:percent="179"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:defaultTabStop w:val="709"/>
+  <w:autoHyphenation/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="30721"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00D15D5D"/>
-[...16 lines deleted...]
-    <w:rsid w:val="00EF2420"/>
+    <w:rsidRoot w:val="009D0544"/>
+    <w:rsid w:val="000008B9"/>
+    <w:rsid w:val="00007357"/>
+    <w:rsid w:val="0001155E"/>
+    <w:rsid w:val="00012C68"/>
+    <w:rsid w:val="00027D8B"/>
+    <w:rsid w:val="0003774F"/>
+    <w:rsid w:val="0004311B"/>
+    <w:rsid w:val="00047332"/>
+    <w:rsid w:val="0007144C"/>
+    <w:rsid w:val="0007328D"/>
+    <w:rsid w:val="00077B51"/>
+    <w:rsid w:val="000842CD"/>
+    <w:rsid w:val="000853F5"/>
+    <w:rsid w:val="00094F59"/>
+    <w:rsid w:val="000A3A65"/>
+    <w:rsid w:val="000C4E94"/>
+    <w:rsid w:val="000D354C"/>
+    <w:rsid w:val="000D36C0"/>
+    <w:rsid w:val="000E2DEC"/>
+    <w:rsid w:val="000F51B1"/>
+    <w:rsid w:val="00101A70"/>
+    <w:rsid w:val="001055C7"/>
+    <w:rsid w:val="001165B0"/>
+    <w:rsid w:val="00124E6C"/>
+    <w:rsid w:val="00124F8C"/>
+    <w:rsid w:val="0014134C"/>
+    <w:rsid w:val="00143942"/>
+    <w:rsid w:val="00143952"/>
+    <w:rsid w:val="00155CFF"/>
+    <w:rsid w:val="00166F2D"/>
+    <w:rsid w:val="00173571"/>
+    <w:rsid w:val="0017460B"/>
+    <w:rsid w:val="00182C73"/>
+    <w:rsid w:val="00193FFD"/>
+    <w:rsid w:val="0019517D"/>
+    <w:rsid w:val="001A3C03"/>
+    <w:rsid w:val="001A46D6"/>
+    <w:rsid w:val="001B70DF"/>
+    <w:rsid w:val="001C459A"/>
+    <w:rsid w:val="001E0208"/>
+    <w:rsid w:val="001E42FE"/>
+    <w:rsid w:val="001E44E1"/>
+    <w:rsid w:val="001E6F9F"/>
+    <w:rsid w:val="001E7462"/>
+    <w:rsid w:val="001F02F0"/>
+    <w:rsid w:val="00211345"/>
+    <w:rsid w:val="00224F52"/>
+    <w:rsid w:val="00230A84"/>
+    <w:rsid w:val="00242FCC"/>
+    <w:rsid w:val="00251666"/>
+    <w:rsid w:val="002527FF"/>
+    <w:rsid w:val="002648FC"/>
+    <w:rsid w:val="00275261"/>
+    <w:rsid w:val="0028325C"/>
+    <w:rsid w:val="00287F8B"/>
+    <w:rsid w:val="00291EB2"/>
+    <w:rsid w:val="0029571E"/>
+    <w:rsid w:val="002A6CE3"/>
+    <w:rsid w:val="002C7A3A"/>
+    <w:rsid w:val="002C7CED"/>
+    <w:rsid w:val="002F3DC5"/>
+    <w:rsid w:val="00313B1D"/>
+    <w:rsid w:val="00326398"/>
+    <w:rsid w:val="0033098B"/>
+    <w:rsid w:val="00332232"/>
+    <w:rsid w:val="0033448F"/>
+    <w:rsid w:val="00336113"/>
+    <w:rsid w:val="00374282"/>
+    <w:rsid w:val="00377F0E"/>
+    <w:rsid w:val="003852BC"/>
+    <w:rsid w:val="00392C1A"/>
+    <w:rsid w:val="003937C7"/>
+    <w:rsid w:val="003967E3"/>
+    <w:rsid w:val="003B5AB2"/>
+    <w:rsid w:val="003B5AC0"/>
+    <w:rsid w:val="003E3381"/>
+    <w:rsid w:val="003E34A2"/>
+    <w:rsid w:val="003F0F50"/>
+    <w:rsid w:val="003F73A7"/>
+    <w:rsid w:val="00426D8C"/>
+    <w:rsid w:val="004360CA"/>
+    <w:rsid w:val="00437451"/>
+    <w:rsid w:val="00440EDF"/>
+    <w:rsid w:val="00452152"/>
+    <w:rsid w:val="004767C8"/>
+    <w:rsid w:val="00481693"/>
+    <w:rsid w:val="004863FF"/>
+    <w:rsid w:val="00495FBF"/>
+    <w:rsid w:val="00496759"/>
+    <w:rsid w:val="004F08A0"/>
+    <w:rsid w:val="005013D1"/>
+    <w:rsid w:val="005051C4"/>
+    <w:rsid w:val="00514DA9"/>
+    <w:rsid w:val="00527044"/>
+    <w:rsid w:val="00536FF5"/>
+    <w:rsid w:val="005424FF"/>
+    <w:rsid w:val="005653B8"/>
+    <w:rsid w:val="005739D7"/>
+    <w:rsid w:val="0057504E"/>
+    <w:rsid w:val="00590FD6"/>
+    <w:rsid w:val="005C118D"/>
+    <w:rsid w:val="005E7788"/>
+    <w:rsid w:val="005F27CF"/>
+    <w:rsid w:val="00611F25"/>
+    <w:rsid w:val="006253EB"/>
+    <w:rsid w:val="006353EF"/>
+    <w:rsid w:val="00647C04"/>
+    <w:rsid w:val="006511C2"/>
+    <w:rsid w:val="006633E4"/>
+    <w:rsid w:val="00666BA5"/>
+    <w:rsid w:val="006770BF"/>
+    <w:rsid w:val="00682C64"/>
+    <w:rsid w:val="006961AF"/>
+    <w:rsid w:val="006A0CB2"/>
+    <w:rsid w:val="006C3984"/>
+    <w:rsid w:val="006C5FC5"/>
+    <w:rsid w:val="006D16F1"/>
+    <w:rsid w:val="006D411F"/>
+    <w:rsid w:val="006E3F46"/>
+    <w:rsid w:val="006E4790"/>
+    <w:rsid w:val="006E79C0"/>
+    <w:rsid w:val="006F10C3"/>
+    <w:rsid w:val="006F1877"/>
+    <w:rsid w:val="006F4155"/>
+    <w:rsid w:val="007017C5"/>
+    <w:rsid w:val="007067E1"/>
+    <w:rsid w:val="00722438"/>
+    <w:rsid w:val="007301ED"/>
+    <w:rsid w:val="00742BE5"/>
+    <w:rsid w:val="00766BD2"/>
+    <w:rsid w:val="00772C60"/>
+    <w:rsid w:val="007763AD"/>
+    <w:rsid w:val="00776D9C"/>
+    <w:rsid w:val="00786AB1"/>
+    <w:rsid w:val="007931D4"/>
+    <w:rsid w:val="007B6624"/>
+    <w:rsid w:val="007C4D2E"/>
+    <w:rsid w:val="007D35B8"/>
+    <w:rsid w:val="007D671C"/>
+    <w:rsid w:val="007E3541"/>
+    <w:rsid w:val="007E3B42"/>
+    <w:rsid w:val="007E45F6"/>
+    <w:rsid w:val="007F2481"/>
+    <w:rsid w:val="00807342"/>
+    <w:rsid w:val="00816A03"/>
+    <w:rsid w:val="008407AA"/>
+    <w:rsid w:val="008559DC"/>
+    <w:rsid w:val="00866AE5"/>
+    <w:rsid w:val="008779F7"/>
+    <w:rsid w:val="00880D84"/>
+    <w:rsid w:val="008A307F"/>
+    <w:rsid w:val="008A388D"/>
+    <w:rsid w:val="008B63F0"/>
+    <w:rsid w:val="008B7A33"/>
+    <w:rsid w:val="008C33D5"/>
+    <w:rsid w:val="008C69C6"/>
+    <w:rsid w:val="008D4E2B"/>
+    <w:rsid w:val="008E0FA1"/>
+    <w:rsid w:val="008F58C9"/>
+    <w:rsid w:val="008F7E56"/>
+    <w:rsid w:val="009000B9"/>
+    <w:rsid w:val="0090430C"/>
+    <w:rsid w:val="00910D5D"/>
+    <w:rsid w:val="00920A3A"/>
+    <w:rsid w:val="009241EF"/>
+    <w:rsid w:val="00932D80"/>
+    <w:rsid w:val="009437F7"/>
+    <w:rsid w:val="00955EC9"/>
+    <w:rsid w:val="00997D16"/>
+    <w:rsid w:val="009A7071"/>
+    <w:rsid w:val="009B0A1D"/>
+    <w:rsid w:val="009D0544"/>
+    <w:rsid w:val="009E6859"/>
+    <w:rsid w:val="009F3B6C"/>
+    <w:rsid w:val="00A22C95"/>
+    <w:rsid w:val="00A23488"/>
+    <w:rsid w:val="00A27F9C"/>
+    <w:rsid w:val="00A322B1"/>
+    <w:rsid w:val="00A41525"/>
+    <w:rsid w:val="00A45B1C"/>
+    <w:rsid w:val="00A47D66"/>
+    <w:rsid w:val="00A53E77"/>
+    <w:rsid w:val="00A54327"/>
+    <w:rsid w:val="00A563AE"/>
+    <w:rsid w:val="00A725DC"/>
+    <w:rsid w:val="00A9371E"/>
+    <w:rsid w:val="00AB4013"/>
+    <w:rsid w:val="00AB6AC3"/>
+    <w:rsid w:val="00AC0073"/>
+    <w:rsid w:val="00AC6189"/>
+    <w:rsid w:val="00AE1028"/>
+    <w:rsid w:val="00AE294B"/>
+    <w:rsid w:val="00AE5C2C"/>
+    <w:rsid w:val="00AE66D8"/>
+    <w:rsid w:val="00B05E42"/>
+    <w:rsid w:val="00B27610"/>
+    <w:rsid w:val="00B47AC0"/>
+    <w:rsid w:val="00B674AA"/>
+    <w:rsid w:val="00B80462"/>
+    <w:rsid w:val="00B80F0C"/>
+    <w:rsid w:val="00B93C13"/>
+    <w:rsid w:val="00BC0653"/>
+    <w:rsid w:val="00BC4D3E"/>
+    <w:rsid w:val="00BC5991"/>
+    <w:rsid w:val="00BC7A59"/>
+    <w:rsid w:val="00BF7E42"/>
+    <w:rsid w:val="00C02551"/>
+    <w:rsid w:val="00C0497C"/>
+    <w:rsid w:val="00C06573"/>
+    <w:rsid w:val="00C15430"/>
+    <w:rsid w:val="00C229AF"/>
+    <w:rsid w:val="00C458FA"/>
+    <w:rsid w:val="00C60756"/>
+    <w:rsid w:val="00C65830"/>
+    <w:rsid w:val="00C76D37"/>
+    <w:rsid w:val="00C81A28"/>
+    <w:rsid w:val="00C92E2C"/>
+    <w:rsid w:val="00CA52B1"/>
+    <w:rsid w:val="00CA5819"/>
+    <w:rsid w:val="00CC3262"/>
+    <w:rsid w:val="00CC39D2"/>
+    <w:rsid w:val="00CD39CE"/>
+    <w:rsid w:val="00CE4646"/>
+    <w:rsid w:val="00CE56C3"/>
+    <w:rsid w:val="00CF5BAB"/>
+    <w:rsid w:val="00CF7E13"/>
+    <w:rsid w:val="00D0281E"/>
+    <w:rsid w:val="00D13581"/>
+    <w:rsid w:val="00D138A4"/>
+    <w:rsid w:val="00D20421"/>
+    <w:rsid w:val="00D23F20"/>
+    <w:rsid w:val="00D33629"/>
+    <w:rsid w:val="00D42B7E"/>
+    <w:rsid w:val="00D452F2"/>
+    <w:rsid w:val="00D45B20"/>
+    <w:rsid w:val="00D50F15"/>
+    <w:rsid w:val="00D6230F"/>
+    <w:rsid w:val="00D63787"/>
+    <w:rsid w:val="00D9233C"/>
+    <w:rsid w:val="00DA0A35"/>
+    <w:rsid w:val="00DA736A"/>
+    <w:rsid w:val="00DC189F"/>
+    <w:rsid w:val="00DC7328"/>
+    <w:rsid w:val="00DF01EB"/>
+    <w:rsid w:val="00DF0465"/>
+    <w:rsid w:val="00DF070A"/>
+    <w:rsid w:val="00E314B0"/>
+    <w:rsid w:val="00E41312"/>
+    <w:rsid w:val="00E56306"/>
+    <w:rsid w:val="00E615AE"/>
+    <w:rsid w:val="00E63CB5"/>
+    <w:rsid w:val="00E82E42"/>
+    <w:rsid w:val="00E84FE9"/>
+    <w:rsid w:val="00E870A8"/>
+    <w:rsid w:val="00EA4421"/>
+    <w:rsid w:val="00EA4E79"/>
+    <w:rsid w:val="00EB036E"/>
+    <w:rsid w:val="00EE60B4"/>
+    <w:rsid w:val="00EE67CE"/>
+    <w:rsid w:val="00EF013D"/>
+    <w:rsid w:val="00EF6655"/>
+    <w:rsid w:val="00F0482C"/>
+    <w:rsid w:val="00F15B4A"/>
+    <w:rsid w:val="00F16624"/>
+    <w:rsid w:val="00F50914"/>
+    <w:rsid w:val="00F66CA3"/>
+    <w:rsid w:val="00F75196"/>
+    <w:rsid w:val="00F77986"/>
+    <w:rsid w:val="00F85BAF"/>
+    <w:rsid w:val="00F867F6"/>
+    <w:rsid w:val="00F979B7"/>
+    <w:rsid w:val="00FB7B10"/>
+    <w:rsid w:val="00FB7B87"/>
+    <w:rsid w:val="00FC0C48"/>
+    <w:rsid w:val="00FF49BF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="30721"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="00106398"/>
-  <w15:docId w15:val="{6B2B7E1A-41B0-4D11-AC13-3B3165190B2D}"/>
+  <w14:docId w14:val="3F5CAE19"/>
+  <w15:docId w15:val="{E2F5BEA9-3BAC-4F81-A32A-00F7E47DCA8B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="it-IT" w:eastAsia="it-IT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3793,74 +21714,74 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3885,51 +21806,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -4110,234 +22031,583 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normale">
     <w:name w:val="Normal"/>
-    <w:qFormat/>
+    <w:rsid w:val="00816A03"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titolo1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normale"/>
+    <w:next w:val="Normale"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titolo2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normale"/>
+    <w:next w:val="Normale"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titolo3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normale"/>
+    <w:next w:val="Normale"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="120"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Carpredefinitoparagrafo">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabellanormale">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Nessunelenco">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SU">
+    <w:name w:val="SU"/>
+    <w:basedOn w:val="Normale"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titolo">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normale"/>
+    <w:link w:val="TitoloCarattere"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Corpotesto">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normale"/>
+    <w:pPr>
+      <w:spacing w:line="480" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Testonotaapidipagina">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normale"/>
+    <w:link w:val="TestonotaapidipaginaCarattere"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Rimandonotaapidipagina">
+    <w:name w:val="footnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:position w:val="0"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Corpodeltesto2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normale"/>
+    <w:link w:val="Corpodeltesto2Carattere"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="usoboll1">
+    <w:name w:val="usoboll1"/>
+    <w:basedOn w:val="Normale"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:line="482" w:lineRule="exact"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Testofumetto">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normale"/>
-    <w:link w:val="TestofumettoCarattere"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Collegamentoipertestuale">
+    <w:name w:val="Hyperlink"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Intestazione">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normale"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pidipagina">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normale"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Menzionenonrisolta1">
+    <w:name w:val="Menzione non risolta1"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DE1036"/>
+    <w:rsid w:val="0029571E"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00682C64"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TestofumettoCarattere">
-    <w:name w:val="Testo fumetto Carattere"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TestonotaapidipaginaCarattere">
+    <w:name w:val="Testo nota a piè di pagina Carattere"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
-    <w:link w:val="Testofumetto"/>
+    <w:link w:val="Testonotaapidipagina"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00DE1036"/>
+    <w:rsid w:val="00682C64"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Paragrafoelenco">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normale"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00682C64"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:autoSpaceDN/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Corpodeltesto3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normale"/>
+    <w:link w:val="Corpodeltesto3Carattere"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F50914"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Corpodeltesto3Carattere">
+    <w:name w:val="Corpo del testo 3 Carattere"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:link w:val="Corpodeltesto3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F50914"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Grigliatabella">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="002648FC"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Enfasicorsivo">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="003F0F50"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Oggetto">
+    <w:name w:val="Oggetto"/>
+    <w:basedOn w:val="Normale"/>
+    <w:rsid w:val="006F1877"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:autoSpaceDN/>
+      <w:spacing w:after="120"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:caps/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitoloCarattere">
+    <w:name w:val="Titolo Carattere"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:link w:val="Titolo"/>
+    <w:rsid w:val="00D45B20"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Corpodeltesto2Carattere">
+    <w:name w:val="Corpo del testo 2 Carattere"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:link w:val="Corpodeltesto2"/>
+    <w:rsid w:val="00F77986"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:b/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
-    <w:div w:id="240913618">
+    <w:div w:id="549070393">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
-      <w:divsChild>
-[...50 lines deleted...]
-      </w:divsChild>
+    </w:div>
+    <w:div w:id="761338944">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="807432759">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1002972543">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1174416623">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1268392536">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1315915252">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1542941312">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1855027822">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1920286160">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2025666554">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
     </w:div>
   </w:divs>
-  <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.consiglio.vda.it/app/leggieregolamenti/dettaglio?pk_lr=1409" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cultura@pec.regione.vda.it" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cultura@pec.regione.vda.it" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:segretario_generale@pec.regione.vda.it" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.garanteprivacy.it" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:privacy@regione.vda.it" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:privacy@pec.regione.vda.it" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cultura@pec.regione.vda.it" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -4372,210 +22642,262 @@
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0DE8A360-0A9C-484C-8364-C0B0EC4013AE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2346</Characters>
+  <Pages>9</Pages>
+  <Words>2535</Words>
+  <Characters>14453</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>120</Lines>
+  <Paragraphs>33</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>ALL</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Regione Autonoma Valle d'Aosta</Company>
+  <Company>HP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2752</CharactersWithSpaces>
+  <CharactersWithSpaces>16955</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Alessia FAVRE</dc:creator>
+  <dc:title>ALL</dc:title>
+  <dc:creator>regione lombardia</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="PublishingExpirationDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="PublishingStartDate">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>