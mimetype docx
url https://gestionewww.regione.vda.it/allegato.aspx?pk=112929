--- v0 (2025-10-28)
+++ v1 (2026-04-20)
@@ -122,51 +122,51 @@
                           </w:p>
                           <w:p w14:paraId="62F1D7BC" w14:textId="77777777" w:rsidR="007811C4" w:rsidRDefault="007811C4" w:rsidP="007811C4">
                             <w:pPr>
                               <w:jc w:val="center"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="13711096" id="Rettangolo arrotondato 15" o:spid="_x0000_s1026" style="position:absolute;margin-left:4.85pt;margin-top:1.9pt;width:171pt;height:70.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDtDhB1RQIAAIMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/0zSll92o6arqbhHS&#10;Aqtd+ADXdhqD4zFjt2n365m4F7qAeEDkwZrxeI5nzvFkerNrLNtqDAZcyfNenzPtJCjj1iX/8nn5&#10;5oqzEIVTwoLTJd/rwG9mr19NW1/oAdRglUZGIC4UrS95HaMvsizIWjci9MBrR8EKsBGRXFxnCkVL&#10;6I3NBv3+OGsBlUeQOgTavT0E+SzhV5WW8VNVBR2ZLTnVFtOKaV11azabimKNwtdGHssQ/1BFI4yj&#10;S89QtyIKtkHzG1RjJEKAKvYkNBlUlZE69UDd5P1funmqhdepFyIn+DNN4f/Byo/bB2RGkXacOdGQ&#10;RI86kmBrsMAEIkQg8SKwfNSR1fpQUM6Tf8Cu3eDvQX4LzMGiphw9p4S21kJRiXl3PnuR0DmBUtmq&#10;/QCK7hKbCIm3XYVNB0iMsF2SZ3+WR+8ik7Q5yCf5pE8qSopdXY/ejpJ+mShO2R5DfKehYZ1RcoSN&#10;U4/0BtIVYnsfYtJIHTsV6itnVWNJ8a2wLB+Px5NUtCiOhwn7hJnaBWvU0libHFyvFhYZpZZ8mb5j&#10;crg8Zh1rSz6a5FTt3zHuhuNFf/4njNRIeqodt3dOJTsKYw82lWndkeyO34NOcbfaJWkHHWbH/QrU&#10;ntgnURPFNLdk1IDPnLU0AyUP3zcCNWf2vSMFr/PhsBua5AxHkwE5eBlZXUaEkwRVchmRs4OziIdR&#10;23g065ruyhMFDuake2Xi6YEc6jo2QC+drBejdOmnUz//HbMfAAAA//8DAFBLAwQUAAYACAAAACEA&#10;Ox8Fxd0AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyOwU7DMBBE70j9B2srcUHUCUmhhDgVIHpC&#10;qtRSqRydeElC43UUu234e5ZTOY7maebly9F24oSDbx0piGcRCKTKmZZqBbuP1e0ChA+ajO4coYIf&#10;9LAsJle5zow70wZP21ALHiGfaQVNCH0mpa8atNrPXI/E3ZcbrA4ch1qaQZ953HbyLorupdUt8UOj&#10;e3xtsDpsj1bBavcd4uTFHW7S9/XbfvzEfTlfK3U9HZ+fQAQcwwWGP31Wh4KdSnck40Wn4PGBQQUJ&#10;+3ObzGPOJWNpugBZ5PK/f/ELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA7Q4QdUUCAACD&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOx8Fxd0A&#10;AAAHAQAADwAAAAAAAAAAAAAAAACfBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKkF&#10;AAAAAA==&#10;" strokecolor="#e46c0a" strokeweight="4.5pt">
+              <v:roundrect w14:anchorId="13711096" id="Rettangolo arrotondato 15" o:spid="_x0000_s1026" style="position:absolute;margin-left:4.85pt;margin-top:1.9pt;width:171pt;height:70.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAMv1sjQQIAAHwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1v0zAQ/o7Ef7D8naYpfdmiplPVbQhp&#10;wLTBD3BtpzE4PnN2m26/noublg4QHxD5YN35fI/vnuec+dW+sWynMRhwJc8HQ860k6CM25T8y+fb&#10;NxechSicEhacLvmTDvxq8frVvPWFHkENVmlkBOJC0fqS1zH6IsuCrHUjwgC8dhSsABsRycVNplC0&#10;hN7YbDQcTrMWUHkEqUOg3etDkC8SflVpGT9VVdCR2ZJTbTGtmNZ1t2aLuSg2KHxtZF+G+IcqGmEc&#10;XXqCuhZRsC2a36AaIxECVHEgocmgqozUqQfqJh/+0s1jLbxOvRA5wZ9oCv8PVn7c3SMzirTjzImG&#10;JHrQkQTbgAUmECECiReB5ZOOrNaHgnIe/T127QZ/B/JbYA5WNeXoJSW0tRaKSsy789mLhM4JlMrW&#10;7QdQdJfYRki87StsOkBihO2TPE8nefQ+Mkmbo3yWz4akoqTYxeXk7STpl4nimO0xxHcaGtYZJUfY&#10;OvVAM5CuELu7EJNGqu9UqK+cVY0lxXfCsnw6nc5S0aLoDxP2ETO1C9aoW2NtcnCzXllklFry2/T1&#10;yeH8mHWsLflkllO1f8e4GU9Xw+WfMFIjaVQ7bm+cSnYUxh5sKtO6nuyO34NOcb/e95KtQT0R7aRm&#10;4pYeLBk14DNnLQ1/ycP3rUDNmX3vSLrLfDzuXktyxpPZiBw8j6zPI8JJgiq5jMjZwVnFwxvbejSb&#10;mu7KU+8OliR4ZeJxMg519ZXTiJP14g2d++nUz5/G4gcAAAD//wMAUEsDBBQABgAIAAAAIQA7HwXF&#10;3QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwEETvSP0HaytxQdQJSaGEOBUgekKq1FKp&#10;HJ14SULjdRS7bfh7llM5juZp5uXL0XbihINvHSmIZxEIpMqZlmoFu4/V7QKED5qM7hyhgh/0sCwm&#10;V7nOjDvTBk/bUAseIZ9pBU0IfSalrxq02s9cj8TdlxusDhyHWppBn3ncdvIuiu6l1S3xQ6N7fG2w&#10;OmyPVsFq9x3i5MUdbtL39dt+/MR9OV8rdT0dn59ABBzDBYY/fVaHgp1KdyTjRafg8YFBBQn7c5vM&#10;Y84lY2m6AFnk8r9/8QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAMv1sjQQIAAHwEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA7HwXF3QAAAAcB&#10;AAAPAAAAAAAAAAAAAAAAAJsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAApQUAAAAA&#10;" strokecolor="#e46c0a" strokeweight="4.5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="6533114E" w14:textId="002E63E0" w:rsidR="007811C4" w:rsidRDefault="007811C4" w:rsidP="007811C4">
                       <w:pPr>
                         <w:jc w:val="center"/>
                       </w:pPr>
                       <w:r>
                         <w:t>N° iscrizione all’</w:t>
                       </w:r>
                       <w:r w:rsidR="00370CA1">
                         <w:t>elenco</w:t>
                       </w:r>
                       <w:r>
                         <w:t xml:space="preserve"> regionale</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="732BC329" w14:textId="77777777" w:rsidR="007811C4" w:rsidRDefault="007811C4" w:rsidP="007811C4">
                       <w:pPr>
                         <w:jc w:val="center"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
@@ -354,270 +354,236 @@
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08D089FF" w14:textId="77777777" w:rsidR="007811C4" w:rsidRPr="00C5416A" w:rsidRDefault="007811C4" w:rsidP="007811C4">
       <w:pPr>
         <w:pStyle w:val="Rientrocorpodeltesto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D2371F5" w14:textId="77777777" w:rsidR="00370CA1" w:rsidRDefault="00370CA1" w:rsidP="007811C4">
       <w:pPr>
         <w:ind w:left="4820" w:right="-1" w:hanging="6"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28F18257" w14:textId="3E01355B" w:rsidR="007811C4" w:rsidRDefault="00B8485B" w:rsidP="007811C4">
+    <w:p w14:paraId="28F18257" w14:textId="092965A7" w:rsidR="007811C4" w:rsidRDefault="00B8485B" w:rsidP="007811C4">
       <w:pPr>
         <w:ind w:left="4820" w:right="-1" w:hanging="6"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alla </w:t>
       </w:r>
       <w:r w:rsidRPr="00B8485B">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>S.O.</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="006A7661">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>P</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B8485B">
+        <w:t>truttura del Veterinario Regionale</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C8D8C5C" w14:textId="192E8584" w:rsidR="007811C4" w:rsidRDefault="00501ABA" w:rsidP="007811C4">
+      <w:pPr>
+        <w:ind w:left="4820" w:right="-1" w:hanging="6"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>revenzione, sanit</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>à</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B8485B">
+        <w:t>Assessorato Sanità Salute e Politiche Sociali</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C37B651" w14:textId="080E2687" w:rsidR="007811C4" w:rsidRDefault="00676BCE" w:rsidP="007811C4">
+      <w:pPr>
+        <w:ind w:left="4820" w:right="-1" w:hanging="6"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pubblica, veterinaria e sicurezza alimentare   </w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="00501ABA">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Dipartimento Sanità e Salute</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0C8D8C5C" w14:textId="192E8584" w:rsidR="007811C4" w:rsidRDefault="00501ABA" w:rsidP="007811C4">
+        <w:t>ia</w:t>
+      </w:r>
+      <w:r w:rsidR="007811C4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> D</w:t>
+      </w:r>
+      <w:r w:rsidR="00501ABA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="007811C4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> T</w:t>
+      </w:r>
+      <w:r w:rsidR="00501ABA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>illier</w:t>
+      </w:r>
+      <w:r w:rsidR="007811C4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 30</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B9D066B" w14:textId="4F68B282" w:rsidR="007811C4" w:rsidRDefault="007811C4" w:rsidP="007811C4">
       <w:pPr>
         <w:ind w:left="4820" w:right="-1" w:hanging="6"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Assessorato Sanità Salute e Politiche Sociali</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2C37B651" w14:textId="091D763C" w:rsidR="007811C4" w:rsidRDefault="00501ABA" w:rsidP="007811C4">
+        <w:t>11100 AOSTA (AO)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E9505E1" w14:textId="70F6F5F8" w:rsidR="00B8485B" w:rsidRDefault="00B8485B" w:rsidP="007811C4">
       <w:pPr>
         <w:ind w:left="4820" w:right="-1" w:hanging="6"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>via</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007811C4">
+        <w:t xml:space="preserve">PEC: </w:t>
+      </w:r>
+      <w:r w:rsidR="006A7661">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> D</w:t>
+        <w:t>veterinario.regionale</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>e</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>@pec.regione.vda.it</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="434ABA34" w14:textId="1F4E637E" w:rsidR="007811C4" w:rsidRPr="00313CDD" w:rsidRDefault="007811C4" w:rsidP="007811C4">
+      <w:pPr>
+        <w:ind w:left="4820" w:right="-1" w:hanging="6"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> T</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00313CDD">
+        <w:rPr>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>illier</w:t>
-[...48 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BDE72FD" w14:textId="77777777" w:rsidR="007811C4" w:rsidRDefault="007811C4" w:rsidP="007811C4">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2874FB8C" w14:textId="77777777" w:rsidR="007811C4" w:rsidRDefault="007811C4" w:rsidP="007811C4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ISTANZA DI REGISTRAZIONE PRESSO LA </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FEE0D01" w14:textId="6EA916B9" w:rsidR="007811C4" w:rsidRDefault="007811C4" w:rsidP="007811C4">
+    <w:p w14:paraId="3FEE0D01" w14:textId="7905BCF0" w:rsidR="007811C4" w:rsidRDefault="00676BCE" w:rsidP="007811C4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk166756987"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>S</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t>STRUTTURA DEL VETERINARIO REGIONALE</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="2A75C8F0" w14:textId="06DB0B3F" w:rsidR="007811C4" w:rsidRDefault="007811C4" w:rsidP="007811C4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DELLE FIGURE PROFESSIONALI /OPERATORI CHE EROGANO </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BCBF174" w14:textId="77777777" w:rsidR="00370CA1" w:rsidRDefault="00370CA1" w:rsidP="007811C4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
@@ -1053,93 +1019,99 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="630BB48F" w14:textId="77777777" w:rsidR="007811C4" w:rsidRDefault="007811C4" w:rsidP="007811C4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>RICHIEDE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="531ABAB3" w14:textId="77777777" w:rsidR="007811C4" w:rsidRDefault="007811C4" w:rsidP="007811C4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43793C52" w14:textId="2DC1ABBA" w:rsidR="007811C4" w:rsidRDefault="00F872B7" w:rsidP="00F872B7">
+    <w:p w14:paraId="43793C52" w14:textId="41FF6809" w:rsidR="007811C4" w:rsidRDefault="00F872B7" w:rsidP="00F872B7">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="007811C4">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="00683A56">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="007811C4">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">egistrazione presso </w:t>
       </w:r>
       <w:r w:rsidR="00A8632F">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">la </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Struttura di Igiene e Sanità Pubblica e Veterinaria</w:t>
+        <w:t xml:space="preserve">Struttura </w:t>
+      </w:r>
+      <w:r w:rsidR="00676BCE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>del Veterinario regionale</w:t>
       </w:r>
       <w:r w:rsidR="00683A56">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> dell’Assessorato alla Sanità Salute e Politiche Sociali,</w:t>
       </w:r>
       <w:r w:rsidR="007811C4">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00683A56">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>come</w:t>
       </w:r>
       <w:r w:rsidR="007811C4">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> figura professionale/operatore che eroga</w:t>
       </w:r>
@@ -1557,51 +1529,64 @@
     <w:p w14:paraId="26B4D3C5" w14:textId="77777777" w:rsidR="00683A56" w:rsidRDefault="00683A56" w:rsidP="00683A56">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times-Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>⃝</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> di utilizzare uno </w:t>
+        <w:t xml:space="preserve"> di utilizzare </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00676BCE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>uno</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times-Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>strumento di valutazione della “Soddisfazione dei beneficiari diretti”;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="022D018A" w14:textId="77777777" w:rsidR="00683A56" w:rsidRDefault="00683A56" w:rsidP="00683A56">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times-Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -1636,105 +1621,123 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times-Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>attuare le attività formative conformemente alle presenti linee guida;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C832A38" w14:textId="77777777" w:rsidR="00683A56" w:rsidRDefault="00683A56" w:rsidP="00683A56">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times-Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10E942CE" w14:textId="0BD66C78" w:rsidR="00683A56" w:rsidRDefault="00683A56" w:rsidP="00683A56">
+    <w:p w14:paraId="10E942CE" w14:textId="2602E25C" w:rsidR="00683A56" w:rsidRDefault="00683A56" w:rsidP="00683A56">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times-Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">⃝ </w:t>
       </w:r>
+      <w:r w:rsidR="00370CA1" w:rsidRPr="00676BCE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in caso di studio professionale o società</w:t>
+      </w:r>
+      <w:r w:rsidR="00370CA1" w:rsidRPr="00676BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidR="00370CA1">
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>di</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times-Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>nominare un responsabile didattico che faccia da riferimento per l’autorità regionale ed al quale è affidato il controllo e la responsabilità dell'attività formativa;</w:t>
+        <w:t>nominare un responsabile didattico che faccia da riferimento per l’autorità regionale ed al quale è affidato il controllo e la responsabilità dell'attività formativa</w:t>
+      </w:r>
+      <w:r w:rsidR="00676BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A462AEB" w14:textId="77777777" w:rsidR="00683A56" w:rsidRDefault="00683A56" w:rsidP="00683A56">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times-Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0249BD16" w14:textId="2DA76F86" w:rsidR="00F872B7" w:rsidRDefault="00683A56" w:rsidP="00683A56">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -1802,72 +1805,81 @@
     </w:p>
     <w:p w14:paraId="453BE8D6" w14:textId="77777777" w:rsidR="00683A56" w:rsidRDefault="00683A56" w:rsidP="00683A56">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times-Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times-Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>a) organizzazione per la sicurezza;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26604604" w14:textId="77777777" w:rsidR="00683A56" w:rsidRDefault="00683A56" w:rsidP="00683A56">
+    <w:p w14:paraId="26604604" w14:textId="359B43CD" w:rsidR="00683A56" w:rsidRDefault="00683A56" w:rsidP="00683A56">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times-Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times-Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>c) documenti autorizzativi della sede, spazi didattici, pertinenze.</w:t>
+        <w:t>c) documenti autorizzativi della sede, spazi didattici, pertinenze</w:t>
+      </w:r>
+      <w:r w:rsidR="00676BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33B2697D" w14:textId="5E85A6B1" w:rsidR="00683A56" w:rsidRDefault="00683A56" w:rsidP="00683A56">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times-Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F4B13AA" w14:textId="0295EA6D" w:rsidR="00683A56" w:rsidRDefault="00683A56" w:rsidP="00683A56">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -2090,79 +2102,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times-Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>ed esiti;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77486DA4" w14:textId="77777777" w:rsidR="00BA31AD" w:rsidRDefault="00BA31AD" w:rsidP="00BA31AD">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times-Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C958E79" w14:textId="779C207F" w:rsidR="00BA31AD" w:rsidRDefault="00501ABA" w:rsidP="00BA31AD">
+    <w:p w14:paraId="0C958E79" w14:textId="5F143256" w:rsidR="00BA31AD" w:rsidRDefault="00501ABA" w:rsidP="00BA31AD">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times-Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">⃝ </w:t>
       </w:r>
       <w:r w:rsidRPr="00370CA1">
         <w:rPr>
           <w:rFonts w:ascii="Times-Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>copia del documento di identità</w:t>
+      </w:r>
+      <w:r w:rsidR="00676BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B979DDA" w14:textId="77777777" w:rsidR="005A2C9C" w:rsidRDefault="005A2C9C" w:rsidP="00BA31AD">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times-Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13D60F4A" w14:textId="161553B1" w:rsidR="00370CA1" w:rsidRDefault="00370CA1" w:rsidP="00BA31AD">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -2506,51 +2527,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times-Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>normative;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BD489EE" w14:textId="77777777" w:rsidR="00552444" w:rsidRDefault="00552444" w:rsidP="005A2C9C">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times-Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="787E5844" w14:textId="7CCB0C01" w:rsidR="00370CA1" w:rsidRDefault="005A2C9C" w:rsidP="005A2C9C">
+    <w:p w14:paraId="787E5844" w14:textId="27396540" w:rsidR="00370CA1" w:rsidRDefault="005A2C9C" w:rsidP="005A2C9C">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times-Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">⃝ </w:t>
       </w:r>
       <w:r w:rsidRPr="005A2C9C">
         <w:rPr>
           <w:rFonts w:ascii="Times-Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
           <w:sz w:val="24"/>
@@ -2562,51 +2583,60 @@
       <w:r w:rsidR="00370CA1">
         <w:rPr>
           <w:rFonts w:ascii="Times-Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>di non aver riportato condanne penali passate in giudicato che comportino l’interdizione dai</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times-Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00370CA1">
         <w:rPr>
           <w:rFonts w:ascii="Times-Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>pubblici uffici;</w:t>
+        <w:t>pubblici uffici</w:t>
+      </w:r>
+      <w:r w:rsidR="00676BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07CE600D" w14:textId="1C3464F6" w:rsidR="00BA31AD" w:rsidRDefault="00BA31AD" w:rsidP="005A2C9C">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times-Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75B37529" w14:textId="65307236" w:rsidR="007811C4" w:rsidRDefault="007811C4" w:rsidP="00BA31AD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4200"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -2642,143 +2672,1020 @@
           <w:tab w:val="left" w:pos="4200"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4029B3C3" w14:textId="77777777" w:rsidR="007811C4" w:rsidRDefault="007811C4" w:rsidP="007811C4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7050"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">      Luogo e data                                                                                              Firma e timbro</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A3D79D4" w14:textId="7FE17D9F" w:rsidR="007811C4" w:rsidRDefault="007811C4" w:rsidP="00370CA1">
+    <w:p w14:paraId="4733C954" w14:textId="77777777" w:rsidR="009462CB" w:rsidRDefault="007811C4" w:rsidP="00370CA1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6492"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>_________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">________________                                                                                                    </w:t>
-[...2 lines deleted...]
-    <w:sectPr w:rsidR="007811C4" w:rsidSect="0095118F">
+        <w:t>________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55B80234" w14:textId="77777777" w:rsidR="009462CB" w:rsidRDefault="009462CB">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2845820B" w14:textId="77777777" w:rsidR="009462CB" w:rsidRPr="009462CB" w:rsidRDefault="009462CB" w:rsidP="009462CB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="7088"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009462CB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>DECADENZA DAI BENEFICI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D9AA383" w14:textId="77777777" w:rsidR="009462CB" w:rsidRPr="009462CB" w:rsidRDefault="009462CB" w:rsidP="009462CB">
+      <w:pPr>
+        <w:ind w:firstLine="11"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009462CB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>ai sensi dell’articolo 75 del DPR 28 dicembre 2000, n. 445</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="007F7EF5" w14:textId="77777777" w:rsidR="009462CB" w:rsidRPr="009462CB" w:rsidRDefault="009462CB" w:rsidP="009462CB">
+      <w:pPr>
+        <w:ind w:firstLine="11"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009462CB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>“Disposizioni legislative in materia di documentazione amministrativa”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3636307B" w14:textId="77777777" w:rsidR="009462CB" w:rsidRPr="009462CB" w:rsidRDefault="009462CB" w:rsidP="009462CB">
+      <w:pPr>
+        <w:ind w:firstLine="11"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009462CB">
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>Qualora la dichiarazione presenti delle irregolarità rilevabili d’ufficio, non costituenti falsità, oppure sia incompleta, il funzionario competente a ricevere la documentazione ne dà comunicazione all’interessato per la regolarizzazione o completamento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57EEB05B" w14:textId="77777777" w:rsidR="009462CB" w:rsidRPr="009462CB" w:rsidRDefault="009462CB" w:rsidP="009462CB">
+      <w:pPr>
+        <w:ind w:firstLine="11"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009462CB">
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>Qualora invece, da un controllo successivo, emerga la non veridicità del contenuto della dichiarazione, è prevista la revoca del contributo e l’applicazione di una penale pari al dieci per cento, ai sensi dell’articolo 13, comma 2, della D.G.R. 1603/2016.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AF077E9" w14:textId="77777777" w:rsidR="009462CB" w:rsidRPr="009462CB" w:rsidRDefault="009462CB" w:rsidP="009462CB">
+      <w:pPr>
+        <w:ind w:firstLine="11"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009462CB">
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>Ai sensi dell’art. 38, DPR 445/2000 la dichiarazione è sottoscritta dall’interessato in presenza del dipendente addetto ovvero sottoscritta ed inviata insieme, alla fotocopia non autenticata di un documento d’identità del dichiarante all’ufficio competente via fax, tramite un incaricato, a mezzo posta oppure con strumenti telematici se sottoscritta mediante firma digitale o con l’uso della carta d’identità elettronica (esente da imposta di bollo ai sensi dell’art. 37 D.P.R. 445/2000).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76351236" w14:textId="77777777" w:rsidR="009462CB" w:rsidRPr="009462CB" w:rsidRDefault="009462CB" w:rsidP="009462CB">
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D08A976" w14:textId="77777777" w:rsidR="009462CB" w:rsidRPr="009462CB" w:rsidRDefault="009462CB" w:rsidP="009462CB">
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009462CB">
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>***</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0059F9D9" w14:textId="77777777" w:rsidR="009462CB" w:rsidRPr="009462CB" w:rsidRDefault="009462CB" w:rsidP="009462CB">
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16D2B58D" w14:textId="77777777" w:rsidR="009462CB" w:rsidRPr="009462CB" w:rsidRDefault="009462CB" w:rsidP="009462CB">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009462CB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>AVVERTENZE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C8BB326" w14:textId="77777777" w:rsidR="009462CB" w:rsidRPr="009462CB" w:rsidRDefault="009462CB" w:rsidP="009462CB">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009462CB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>ai sensi dell’articolo 76 del DPR 28 dicembre 2000, n. 445</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0664813F" w14:textId="77777777" w:rsidR="009462CB" w:rsidRPr="009462CB" w:rsidRDefault="009462CB" w:rsidP="009462CB">
+      <w:pPr>
+        <w:ind w:firstLine="11"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009462CB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>“Disposizioni legislative in materia di documentazione amministrativa”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58BEFBAB" w14:textId="77777777" w:rsidR="009462CB" w:rsidRPr="009462CB" w:rsidRDefault="009462CB" w:rsidP="009462CB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009462CB">
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>Chiunque rilascia dichiarazioni mendaci, forma atti falsi o ne fa uso nei casi previsti dal DPR n. 445/2000 è punito ai sensi del codice penale e delle leggi speciali in materia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31C9A849" w14:textId="77777777" w:rsidR="009462CB" w:rsidRPr="009462CB" w:rsidRDefault="009462CB" w:rsidP="009462CB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009462CB">
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>L’esibizione di un atto contenente dati non più rispondenti a verità equivale ad uso di atto falso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2049D835" w14:textId="77777777" w:rsidR="009462CB" w:rsidRPr="009462CB" w:rsidRDefault="009462CB" w:rsidP="009462CB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009462CB">
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>Le dichiarazioni sostitutive rese ai sensi degli articoli 46 e 47 del DPR n. 445/2000 e le dichiarazioni rese per conto delle persone indicate nell’articolo 4, comma 2, sono considerate come fatte a pubblico ufficiale.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BF81B02" w14:textId="77777777" w:rsidR="009462CB" w:rsidRPr="009462CB" w:rsidRDefault="009462CB" w:rsidP="009462CB">
+      <w:pPr>
+        <w:ind w:firstLine="11"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0830E695" w14:textId="77777777" w:rsidR="009462CB" w:rsidRPr="009462CB" w:rsidRDefault="009462CB" w:rsidP="009462CB">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009462CB">
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>***</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="570AA736" w14:textId="77777777" w:rsidR="009462CB" w:rsidRPr="009462CB" w:rsidRDefault="009462CB" w:rsidP="009462CB">
+      <w:pPr>
+        <w:pStyle w:val="Titolo1"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EBDAE97" w14:textId="77777777" w:rsidR="009462CB" w:rsidRPr="009462CB" w:rsidRDefault="009462CB" w:rsidP="009462CB">
+      <w:pPr>
+        <w:pStyle w:val="doc-ti"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009462CB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>INFORMATIVA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DDFA6E1" w14:textId="77777777" w:rsidR="009462CB" w:rsidRPr="009462CB" w:rsidRDefault="009462CB" w:rsidP="009462CB">
+      <w:pPr>
+        <w:pStyle w:val="doc-ti"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009462CB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>ai sensi dell’art. 13 del regolamento UE 2016/679 del 27 aprile 2016</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6811DF47" w14:textId="77777777" w:rsidR="009462CB" w:rsidRPr="009462CB" w:rsidRDefault="009462CB" w:rsidP="009462CB">
+      <w:pPr>
+        <w:pStyle w:val="doc-ti"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009462CB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>relativo alla protezione delle persone fisiche con riguardo al trattamento dei dati personali, nonché alla libera circolazione di tali dati e che abroga la direttiva 95/46/CE (regolamento generale sulla protezione dei dati)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10AF82F5" w14:textId="77777777" w:rsidR="009462CB" w:rsidRPr="009462CB" w:rsidRDefault="009462CB" w:rsidP="009462CB">
+      <w:pPr>
+        <w:pStyle w:val="provvestremo"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="383FB484" w14:textId="77777777" w:rsidR="009462CB" w:rsidRPr="009462CB" w:rsidRDefault="009462CB" w:rsidP="009462CB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009462CB">
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>Ai sensi dell’art. 13 del Regolamento UE 2016/679, Le forniamo le seguenti informazioni:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EFCF8AD" w14:textId="77777777" w:rsidR="009462CB" w:rsidRPr="009462CB" w:rsidRDefault="009462CB" w:rsidP="009462CB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49DD050D" w14:textId="77777777" w:rsidR="009462CB" w:rsidRPr="009462CB" w:rsidRDefault="009462CB" w:rsidP="009462CB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009462CB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>TITOLARE DEL TRATTAMENTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F179578" w14:textId="06221DCB" w:rsidR="009462CB" w:rsidRPr="009462CB" w:rsidRDefault="009462CB" w:rsidP="009462CB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009462CB">
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Titolare del trattamento è la Regione autonoma Valle d’Aosta/Vallée d’Aoste in persona del legale rappresentante protempore, con sede in piazza Deffeyes, n. 1 – 11100 Aosta, contattabile all’indirizzo PEC: </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE389A" w:rsidRPr="00B06360">
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>segretario</w:t>
+      </w:r>
+      <w:r w:rsidR="00B06360" w:rsidRPr="00B06360">
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE389A" w:rsidRPr="00B06360">
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>generale@pec.regione.vda.it</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009462CB">
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06CDFCF5" w14:textId="77777777" w:rsidR="009462CB" w:rsidRPr="009462CB" w:rsidRDefault="009462CB" w:rsidP="009462CB">
+      <w:pPr>
+        <w:spacing w:line="120" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="276DE6BF" w14:textId="77777777" w:rsidR="009462CB" w:rsidRPr="009462CB" w:rsidRDefault="009462CB" w:rsidP="009462CB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009462CB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>DELEGATO AL TRATTAMENTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E39F984" w14:textId="5692663F" w:rsidR="009462CB" w:rsidRPr="009462CB" w:rsidRDefault="009462CB" w:rsidP="009462CB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009462CB">
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Delegato al trattamento dei dati </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC4544">
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>è la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009462CB">
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Veterinari</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC4544">
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009462CB">
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Regionale, Dott.ssa Enrica Muraro (tel.: 0165 274238- e-mail: e.muraro@regione.vda.it).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51260568" w14:textId="77777777" w:rsidR="009462CB" w:rsidRPr="009462CB" w:rsidRDefault="009462CB" w:rsidP="009462CB">
+      <w:pPr>
+        <w:spacing w:line="120" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AAA596C" w14:textId="77777777" w:rsidR="009462CB" w:rsidRPr="009462CB" w:rsidRDefault="009462CB" w:rsidP="009462CB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009462CB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>DATI DI CONTATTO DEL RESPONSABILE DELLA PROTEZIONE DEI DATI (DPO)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34355AA1" w14:textId="77777777" w:rsidR="009462CB" w:rsidRPr="009462CB" w:rsidRDefault="009462CB" w:rsidP="009462CB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009462CB">
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>Responsabile della protezione dei dati della Regione autonoma Valle d’Aosta/Vallée d’Aoste è raggiungibile ai seguenti indirizzi PEC: privacy@pec.regione.vda.it (per i titolari di una casella di posta elettronica certificata) o PEI: privacy@regione.vda.it, con una comunicazione avente la seguente intestazione: “All’attenzione del DPO della Regione autonoma Valle d’Aosta/Vallée d’Aoste”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DE29685" w14:textId="77777777" w:rsidR="009462CB" w:rsidRPr="009462CB" w:rsidRDefault="009462CB" w:rsidP="009462CB">
+      <w:pPr>
+        <w:spacing w:line="120" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78B569D1" w14:textId="77777777" w:rsidR="009462CB" w:rsidRPr="009462CB" w:rsidRDefault="009462CB" w:rsidP="009462CB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009462CB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>FINALITÀ DEL TRATTAMENTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62A980B8" w14:textId="77777777" w:rsidR="009462CB" w:rsidRPr="009462CB" w:rsidRDefault="009462CB" w:rsidP="009462CB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009462CB">
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>I dati personali a Lei riferiti verranno raccolti e comunque trattati nel rispetto dei principi di correttezza, liceità e tutela della riservatezza, esclusivamente per finalità di trattamento dei dati personali dichiarati nella domanda. Il trattamento avviene manualmente e con l’ausilio di mezzi elettronici idonei a garantirne la sicurezza e la riservatezza ed è finalizzato all’espletamento delle funzioni istituzionali. Il conferimento dei dati è facoltativo, tuttavia l’eventuale rifiuto da parte dell’interessato comporta l’impossibilità di dare adempimento alla richiesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BBBEE2F" w14:textId="77777777" w:rsidR="009462CB" w:rsidRPr="009462CB" w:rsidRDefault="009462CB" w:rsidP="009462CB">
+      <w:pPr>
+        <w:spacing w:line="120" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009462CB">
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13AD44AA" w14:textId="77777777" w:rsidR="009462CB" w:rsidRPr="009462CB" w:rsidRDefault="009462CB" w:rsidP="009462CB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009462CB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>AMBITO DI COMUNICAZIONE E DIFFUSIONE DEI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009462CB">
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009462CB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>DATI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="792FDB16" w14:textId="77777777" w:rsidR="009462CB" w:rsidRPr="009462CB" w:rsidRDefault="009462CB" w:rsidP="009462CB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009462CB">
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>I dati acquisiti saranno utilizzati esclusivamente per le finalità relative al procedimento amministrativo per il quale vengono comunicati. I dati personali forniti sono altresì trattati dal personale dipendente della Regione autonoma Valle d’Aosta/Vallée d’Aoste che agisce sulla base di specifiche istruzioni fornite in ordine alle finalità e alle modalità del trattamento medesimo. I dati forniti potranno, inoltre, essere comunicati ad altre autorità pubbliche nei confronti delle quali la comunicazione è obbligatoria per legge.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BF4D713" w14:textId="77777777" w:rsidR="009462CB" w:rsidRPr="009462CB" w:rsidRDefault="009462CB" w:rsidP="009462CB">
+      <w:pPr>
+        <w:spacing w:line="120" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AEBC5F3" w14:textId="77777777" w:rsidR="009462CB" w:rsidRPr="009462CB" w:rsidRDefault="009462CB" w:rsidP="009462CB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009462CB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>PERIODO DI CONSERVAZIONE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0215D126" w14:textId="77777777" w:rsidR="009462CB" w:rsidRPr="009462CB" w:rsidRDefault="009462CB" w:rsidP="009462CB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009462CB">
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>I dati forniti saranno conservati in formato cartaceo e digitale durante il periodo suggerito dalla normativa vigente in materia di conservazione, anche ai fini di archiviazione, dei documenti amministrativi e, comunque, di rispetto dei principi di liceità, necessità, proporzionalità, nonché delle finalità per le quali sono stati raccolti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A05586D" w14:textId="77777777" w:rsidR="009462CB" w:rsidRPr="009462CB" w:rsidRDefault="009462CB" w:rsidP="009462CB">
+      <w:pPr>
+        <w:spacing w:line="120" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A1E1B39" w14:textId="77777777" w:rsidR="009462CB" w:rsidRPr="009462CB" w:rsidRDefault="009462CB" w:rsidP="009462CB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009462CB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>DIRITTI DELL’INTERESSATO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50075171" w14:textId="77777777" w:rsidR="009462CB" w:rsidRPr="009462CB" w:rsidRDefault="009462CB" w:rsidP="009462CB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009462CB">
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>L’interessato potrà in ogni momento esercitare i diritti di cui agli articoli 15 e seguenti del Regolamento UE/2016/679. In particolare, potrà chiedere la rettifica o la cancellazione dei dati personali o la limitazione del trattamento dei dati personali o opporsi al trattamento nei casi previsti, inviando l’istanza al DPO della Regione autonoma Valle d’Aosta/Vallée d’Aoste, raggiungibile agli indirizzi indicati nella presente informativa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43CC3FEE" w14:textId="77777777" w:rsidR="009462CB" w:rsidRPr="009462CB" w:rsidRDefault="009462CB" w:rsidP="009462CB">
+      <w:pPr>
+        <w:spacing w:line="120" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DBD6C2C" w14:textId="77777777" w:rsidR="009462CB" w:rsidRPr="009462CB" w:rsidRDefault="009462CB" w:rsidP="009462CB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009462CB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>DIRITTI DI PROPORRE RECLAMO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36EB9E3D" w14:textId="77777777" w:rsidR="009462CB" w:rsidRPr="009462CB" w:rsidRDefault="009462CB" w:rsidP="009462CB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009462CB">
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>L’interessato, se ritiene che il trattamento dei dati personali sia avvenuto in violazione di quanto previsto dal Regolamento UE/2016/679, ha il diritto di proporre reclamo al Garante per la protezione dei dati personali, ai sensi dell’articolo 77 del medesimo Regolamento, utilizzando gli estremi di contatto reperibili nel sito www.garanteprivacy.it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A3D79D4" w14:textId="28BF80AC" w:rsidR="007811C4" w:rsidRPr="009462CB" w:rsidRDefault="007811C4" w:rsidP="00370CA1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6492"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009462CB">
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="007811C4" w:rsidRPr="009462CB" w:rsidSect="0095118F">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1417" w:right="1134" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Technical">
+    <w:altName w:val="Courier New"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="script"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times-Roman">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E33535B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="335CCE22"/>
     <w:lvl w:ilvl="0" w:tplc="04100001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -3344,109 +4251,115 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007811C4"/>
     <w:rsid w:val="00370CA1"/>
     <w:rsid w:val="00501ABA"/>
     <w:rsid w:val="00552444"/>
     <w:rsid w:val="005A2C9C"/>
+    <w:rsid w:val="00676BCE"/>
     <w:rsid w:val="00683A56"/>
+    <w:rsid w:val="006A7661"/>
     <w:rsid w:val="0070369A"/>
     <w:rsid w:val="00763E68"/>
     <w:rsid w:val="007811C4"/>
     <w:rsid w:val="0089309F"/>
+    <w:rsid w:val="009462CB"/>
     <w:rsid w:val="00A8632F"/>
+    <w:rsid w:val="00B06360"/>
     <w:rsid w:val="00B8485B"/>
     <w:rsid w:val="00BA31AD"/>
+    <w:rsid w:val="00DE389A"/>
+    <w:rsid w:val="00EC4544"/>
     <w:rsid w:val="00F872B7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0C9A2BEF"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{0E7E849C-EEAC-4602-91AC-6D7756259795}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3793,50 +4706,72 @@
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normale">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="007811C4"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Titolo1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normale"/>
+    <w:next w:val="Normale"/>
+    <w:link w:val="Titolo1Carattere"/>
+    <w:qFormat/>
+    <w:rsid w:val="009462CB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:line="260" w:lineRule="exact"/>
+      <w:ind w:left="4253"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Technical" w:hAnsi="Technical"/>
+      <w:i/>
+      <w:sz w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Carpredefinitoparagrafo">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabellanormale">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Nessunelenco">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -3928,55 +4863,122 @@
       <w:suppressAutoHyphens w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:left="566"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="it-IT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RientrocorpodeltestoCarattere">
     <w:name w:val="Rientro corpo del testo Carattere"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:link w:val="Rientrocorpodeltesto"/>
     <w:rsid w:val="007811C4"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="it-IT"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titolo1Carattere">
+    <w:name w:val="Titolo 1 Carattere"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:link w:val="Titolo1"/>
+    <w:rsid w:val="009462CB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Technical" w:eastAsia="Times New Roman" w:hAnsi="Technical" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="provvestremo">
+    <w:name w:val="provv_estremo"/>
+    <w:basedOn w:val="Normale"/>
+    <w:rsid w:val="009462CB"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="it-IT"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="doc-ti">
+    <w:name w:val="doc-ti"/>
+    <w:basedOn w:val="Normale"/>
+    <w:rsid w:val="009462CB"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="it-IT"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Menzionenonrisolta">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DE389A"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="1264799131">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -4241,71 +5243,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>3784</Characters>
+  <Pages>4</Pages>
+  <Words>1467</Words>
+  <Characters>8364</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>31</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>69</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regione Autonoma Valle d'Aosta</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4439</CharactersWithSpaces>
+  <CharactersWithSpaces>9812</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Enrica MURARO</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>