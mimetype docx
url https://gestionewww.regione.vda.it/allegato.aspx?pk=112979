--- v0 (2025-11-05)
+++ v1 (2026-08-24)
@@ -1,61 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="0FACB43D" w14:textId="12859DF8" w:rsidR="009F3B6C" w:rsidRPr="009F3B6C" w:rsidRDefault="003E3381" w:rsidP="003E3381">
+    <w:p w14:paraId="0FACB43D" w14:textId="65ABEBCF" w:rsidR="009F3B6C" w:rsidRPr="009F3B6C" w:rsidRDefault="003E3381" w:rsidP="003E3381">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">CONTRIBUTO </w:t>
       </w:r>
       <w:r w:rsidR="009F3B6C" w:rsidRPr="009F3B6C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>AI SENSI DELL</w:t>
       </w:r>
       <w:r w:rsidR="008E0FA1">
@@ -148,57 +143,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Z</w:t>
       </w:r>
       <w:r w:rsidR="00D13581">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ONI CULTURALI E SCIENTIFICHE – ANNO 202</w:t>
       </w:r>
-      <w:r w:rsidR="00D54510">
+      <w:r w:rsidR="0094045D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="009F3B6C" w:rsidRPr="009F3B6C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3230B8B0" w14:textId="77777777" w:rsidR="00A725DC" w:rsidRPr="007301ED" w:rsidRDefault="00A725DC">
       <w:pPr>
         <w:pStyle w:val="Titolo"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="6166" w:type="dxa"/>
@@ -250,105 +245,105 @@
             <w:r w:rsidR="006F1877">
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve"> di </w:t>
             </w:r>
             <w:r w:rsidR="003F73A7">
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidR="006F1877">
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>ENDICONTAZIONE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="552A83C9" w14:textId="36E4D4F1" w:rsidR="00C15430" w:rsidRPr="0017460B" w:rsidRDefault="00313B1D" w:rsidP="00426D8C">
+    <w:p w14:paraId="552A83C9" w14:textId="1763FFD4" w:rsidR="00C15430" w:rsidRPr="0017460B" w:rsidRDefault="00313B1D" w:rsidP="00426D8C">
       <w:pPr>
         <w:pStyle w:val="Titolo"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br w:type="textWrapping" w:clear="all"/>
       </w:r>
       <w:r w:rsidR="008F7E56">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Oggetto: </w:t>
       </w:r>
       <w:r w:rsidR="008F7E56">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="008F7E56" w:rsidRPr="0017460B">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Trasmissione a consuntivo della documentaz</w:t>
       </w:r>
       <w:r w:rsidR="008E0FA1" w:rsidRPr="0017460B">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ione relativa al contributo per </w:t>
       </w:r>
       <w:r w:rsidR="003E3381" w:rsidRPr="0017460B">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>manifestazioni culturali e scientifiche - anno</w:t>
       </w:r>
       <w:r w:rsidR="008E0FA1" w:rsidRPr="0017460B">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r w:rsidR="00D54510">
+      <w:r w:rsidR="0094045D">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="008E0FA1" w:rsidRPr="0017460B">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C132EBE" w14:textId="0082AF1F" w:rsidR="009F3B6C" w:rsidRPr="003F73A7" w:rsidRDefault="006F1877" w:rsidP="00275261">
       <w:pPr>
         <w:pStyle w:val="Oggetto"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:caps w:val="0"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
@@ -2142,51 +2137,50 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52A2A6F1" w14:textId="77777777" w:rsidR="00426D8C" w:rsidRPr="001165B0" w:rsidRDefault="00426D8C" w:rsidP="0004311B">
             <w:pPr>
               <w:pStyle w:val="Titolo"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0071AE53" w14:textId="77777777" w:rsidR="00D45B20" w:rsidRPr="00383CE5" w:rsidRDefault="00D45B20" w:rsidP="0004311B">
             <w:pPr>
               <w:pStyle w:val="Titolo"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00383CE5">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>______________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3284" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="24396731" w14:textId="77777777" w:rsidR="00D45B20" w:rsidRPr="00383CE5" w:rsidRDefault="00D45B20" w:rsidP="0004311B">
             <w:pPr>
               <w:pStyle w:val="Titolo"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -4263,50 +4257,51 @@
             <w:tcW w:w="9708" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="12345512" w14:textId="77777777" w:rsidR="006770BF" w:rsidRPr="00EE67CE" w:rsidRDefault="006770BF" w:rsidP="006770BF">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE67CE">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:highlight w:val="yellow"/>
                 <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="396338BF" wp14:editId="2E84C5D7">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>57785</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>635</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="431800" cy="492760"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="2540"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="2" name="Immagine 2"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
@@ -5887,51 +5882,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="082CC476" w14:textId="29A4D9F3" w:rsidR="00F51A74" w:rsidRDefault="00E05EA1" w:rsidP="00F51A74">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Altro (da specificare)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2022" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38799046" w14:textId="77777777" w:rsidR="00F51A74" w:rsidRDefault="00F51A74" w:rsidP="00F51A74">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDN/>
@@ -10639,51 +10633,50 @@
           <w:tcPr>
             <w:tcW w:w="7196" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="093A66FE" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
             <w:pPr>
               <w:pStyle w:val="Corpodeltesto3"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>TOTALE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="208DC11E" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRPr="000D354C" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
             <w:pPr>
               <w:pStyle w:val="Corpodeltesto3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -11470,50 +11463,51 @@
         <w:gridCol w:w="2235"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="1843"/>
       </w:tblGrid>
       <w:tr w:rsidR="006770BF" w14:paraId="3A03C5AC" w14:textId="77777777" w:rsidTr="006770BF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10031" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="0202A1BF" w14:textId="58796E2E" w:rsidR="006770BF" w:rsidRDefault="006770BF" w:rsidP="00866AE5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Spese </w:t>
             </w:r>
             <w:r w:rsidR="00866AE5">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>per acquisto attrezzature e apparecchiature</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007E45F6" w:rsidRPr="00D171D2" w14:paraId="03179F5B" w14:textId="77777777" w:rsidTr="00816A03">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3463315B" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
             <w:pPr>
               <w:pStyle w:val="Corpodeltesto3"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
@@ -15852,50 +15846,51 @@
         <w:gridCol w:w="2235"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="1843"/>
       </w:tblGrid>
       <w:tr w:rsidR="006770BF" w14:paraId="5066331A" w14:textId="77777777" w:rsidTr="006770BF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10031" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="2DA28F74" w14:textId="76E3494A" w:rsidR="006770BF" w:rsidRDefault="005F64E9" w:rsidP="005F64E9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Tassa di occupazione suolo pubblico e affissioni </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007E45F6" w:rsidRPr="00D171D2" w14:paraId="383DB2AF" w14:textId="77777777" w:rsidTr="00816A03">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7CB944E8" w14:textId="77777777" w:rsidR="007E45F6" w:rsidRDefault="007E45F6" w:rsidP="00816A03">
             <w:pPr>
               <w:pStyle w:val="Corpodeltesto3"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -18811,56 +18806,51 @@
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55640FA5" w14:textId="77777777" w:rsidR="00E05EA1" w:rsidRPr="00383CE5" w:rsidRDefault="00E05EA1" w:rsidP="0045580C">
             <w:pPr>
               <w:pStyle w:val="Titolo"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3DA19D1A" w14:textId="77777777" w:rsidR="006770BF" w:rsidRDefault="006770BF" w:rsidP="00B674AA">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006770BF" w:rsidSect="00481693">
-      <w:headerReference w:type="even" r:id="rId14"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="709" w:right="1134" w:bottom="426" w:left="1134" w:header="426" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7EE727E0" w14:textId="77777777" w:rsidR="002F0165" w:rsidRDefault="002F0165">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="47F655DC" w14:textId="77777777" w:rsidR="002F0165" w:rsidRDefault="002F0165">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
@@ -18925,135 +18915,85 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRoman">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
-</file>
-[...28 lines deleted...]
-</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="00683548" w14:textId="77777777" w:rsidR="002F0165" w:rsidRDefault="002F0165">
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3AF4A11D" w14:textId="77777777" w:rsidR="002F0165" w:rsidRDefault="002F0165">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...18 lines deleted...]
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Grigliatabella"/>
       <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpY="1"/>
       <w:tblOverlap w:val="never"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3453"/>
     </w:tblGrid>
     <w:tr w:rsidR="002F0165" w14:paraId="72660CAA" w14:textId="77777777" w:rsidTr="002648FC">
       <w:trPr>
         <w:trHeight w:val="1479"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3453" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="28FF9D94" w14:textId="77777777" w:rsidR="002F0165" w:rsidRDefault="002F0165" w:rsidP="002648FC">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4819"/>
               <w:tab w:val="right" w:pos="9638"/>
@@ -19190,51 +19130,51 @@
             <w:textAlignment w:val="auto"/>
             <w:rPr>
               <w:noProof/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="5000BFEE" w14:textId="77777777" w:rsidR="002F0165" w:rsidRPr="007301ED" w:rsidRDefault="002F0165" w:rsidP="00481693">
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="5387"/>
       </w:tabs>
       <w:ind w:left="3828"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="007301ED">
       <w:t>Regione autonoma Valle d’Aosta</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="47CFF623" w14:textId="6416BEE7" w:rsidR="002F0165" w:rsidRPr="007301ED" w:rsidRDefault="002F0165" w:rsidP="00481693">
+  <w:p w14:paraId="47CFF623" w14:textId="0926880E" w:rsidR="002F0165" w:rsidRPr="007301ED" w:rsidRDefault="002F0165" w:rsidP="00481693">
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="5040"/>
         <w:tab w:val="left" w:pos="5387"/>
       </w:tabs>
       <w:spacing w:after="120"/>
       <w:ind w:left="5387"/>
     </w:pPr>
     <w:r w:rsidRPr="004241D8">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="244C5A8B" wp14:editId="203A4D75">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>2416810</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>215265</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="731520" cy="835025"/>
           <wp:effectExtent l="0" t="0" r="0" b="3175"/>
           <wp:wrapSquare wrapText="bothSides"/>
@@ -19267,115 +19207,125 @@
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="731520" cy="835025"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="007301ED">
       <w:t xml:space="preserve">Assessorato </w:t>
     </w:r>
-    <w:r>
-      <w:t>beni culturali, turismo, sport e commercio</w:t>
+    <w:r w:rsidR="0033240C">
+      <w:t>Istruzione, Cultura e Politiche identitarie</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="10226D0B" w14:textId="77777777" w:rsidR="002F0165" w:rsidRPr="007301ED" w:rsidRDefault="002F0165" w:rsidP="00481693">
+  <w:p w14:paraId="10226D0B" w14:textId="7586F7C1" w:rsidR="002F0165" w:rsidRPr="007301ED" w:rsidRDefault="002F0165" w:rsidP="00481693">
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="5040"/>
         <w:tab w:val="left" w:pos="5387"/>
       </w:tabs>
       <w:spacing w:after="120"/>
       <w:ind w:left="5387"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007301ED">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t xml:space="preserve">Struttura </w:t>
     </w:r>
+    <w:r w:rsidR="0094045D">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>A</w:t>
+    </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:t>attività culturali</w:t>
+      <w:t>ttività culturali</w:t>
     </w:r>
-    <w:r w:rsidRPr="007301ED">
+    <w:r w:rsidR="0094045D">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
+      <w:t>, espositive e politiche identitarie</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="13BDE7AF" w14:textId="73C6355B" w:rsidR="002F0165" w:rsidRPr="007301ED" w:rsidRDefault="00543E73" w:rsidP="00481693">
+  <w:p w14:paraId="13BDE7AF" w14:textId="2AC536DB" w:rsidR="002F0165" w:rsidRPr="007301ED" w:rsidRDefault="0033240C" w:rsidP="00481693">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="5387"/>
       </w:tabs>
       <w:ind w:left="5387" w:right="-143"/>
     </w:pPr>
     <w:r>
-      <w:t>Piazza Roncas, 3</w:t>
+      <w:t>Piazza Roncas</w:t>
+    </w:r>
+    <w:r w:rsidR="002F0165" w:rsidRPr="007301ED">
+      <w:t>, n. 1</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="776DF040" w14:textId="77777777" w:rsidR="002F0165" w:rsidRPr="007301ED" w:rsidRDefault="002F0165" w:rsidP="00481693">
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="5040"/>
         <w:tab w:val="left" w:pos="5387"/>
       </w:tabs>
       <w:ind w:left="5387"/>
     </w:pPr>
     <w:r w:rsidRPr="007301ED">
       <w:t xml:space="preserve">11100 AOSTA </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4FA6B29F" w14:textId="77777777" w:rsidR="002F0165" w:rsidRPr="008C33D5" w:rsidRDefault="00543E73" w:rsidP="00481693">
+  <w:p w14:paraId="4FA6B29F" w14:textId="77777777" w:rsidR="002F0165" w:rsidRPr="008C33D5" w:rsidRDefault="0094045D" w:rsidP="00481693">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="5387"/>
       </w:tabs>
       <w:spacing w:after="120"/>
       <w:ind w:left="5387" w:right="-285"/>
     </w:pPr>
     <w:hyperlink r:id="rId2" w:history="1">
       <w:r w:rsidR="002F0165" w:rsidRPr="00DA316E">
         <w:rPr>
           <w:rStyle w:val="Collegamentoipertestuale"/>
         </w:rPr>
         <w:t>cultura@pec.regione.vda.it</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidR="002F0165" w:rsidRPr="007301ED">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="491F62D7" w14:textId="4A8DE02B" w:rsidR="002F0165" w:rsidRDefault="002F0165" w:rsidP="0029571E">
     <w:pPr>
       <w:ind w:right="144"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
@@ -21922,57 +21872,57 @@
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="22529"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009D0544"/>
     <w:rsid w:val="000008B9"/>
     <w:rsid w:val="00007357"/>
     <w:rsid w:val="0001155E"/>
     <w:rsid w:val="00012C68"/>
     <w:rsid w:val="0002437F"/>
     <w:rsid w:val="00027D8B"/>
     <w:rsid w:val="0003774F"/>
@@ -22014,149 +21964,152 @@
     <w:rsid w:val="001E42FE"/>
     <w:rsid w:val="001E44E1"/>
     <w:rsid w:val="001E6F9F"/>
     <w:rsid w:val="001E7462"/>
     <w:rsid w:val="001F02F0"/>
     <w:rsid w:val="00211345"/>
     <w:rsid w:val="00230A84"/>
     <w:rsid w:val="00242FCC"/>
     <w:rsid w:val="00251666"/>
     <w:rsid w:val="002527FF"/>
     <w:rsid w:val="002648FC"/>
     <w:rsid w:val="00275261"/>
     <w:rsid w:val="0028325C"/>
     <w:rsid w:val="00287F8B"/>
     <w:rsid w:val="00291EB2"/>
     <w:rsid w:val="0029571E"/>
     <w:rsid w:val="002A6CE3"/>
     <w:rsid w:val="002C7A3A"/>
     <w:rsid w:val="002C7CED"/>
     <w:rsid w:val="002F0165"/>
     <w:rsid w:val="002F3DC5"/>
     <w:rsid w:val="00313B1D"/>
     <w:rsid w:val="00326398"/>
     <w:rsid w:val="0033098B"/>
     <w:rsid w:val="00332232"/>
+    <w:rsid w:val="0033240C"/>
     <w:rsid w:val="00336113"/>
     <w:rsid w:val="00374282"/>
     <w:rsid w:val="00377F0E"/>
     <w:rsid w:val="003852BC"/>
     <w:rsid w:val="00392C1A"/>
     <w:rsid w:val="003937C7"/>
     <w:rsid w:val="003967E3"/>
     <w:rsid w:val="003B5AB2"/>
     <w:rsid w:val="003B5AC0"/>
     <w:rsid w:val="003E3381"/>
     <w:rsid w:val="003E34A2"/>
     <w:rsid w:val="003F0F50"/>
     <w:rsid w:val="003F73A7"/>
     <w:rsid w:val="00426D8C"/>
     <w:rsid w:val="004360CA"/>
     <w:rsid w:val="00440EDF"/>
     <w:rsid w:val="00452152"/>
     <w:rsid w:val="0045580C"/>
     <w:rsid w:val="004767C8"/>
     <w:rsid w:val="00481693"/>
     <w:rsid w:val="004863FF"/>
     <w:rsid w:val="00495FBF"/>
     <w:rsid w:val="00496759"/>
     <w:rsid w:val="004F08A0"/>
     <w:rsid w:val="005013D1"/>
     <w:rsid w:val="005051C4"/>
     <w:rsid w:val="00514DA9"/>
     <w:rsid w:val="00527044"/>
     <w:rsid w:val="00536FF5"/>
     <w:rsid w:val="005424FF"/>
-    <w:rsid w:val="00543E73"/>
     <w:rsid w:val="005653B8"/>
     <w:rsid w:val="005739D7"/>
     <w:rsid w:val="0057504E"/>
     <w:rsid w:val="00590CAA"/>
     <w:rsid w:val="005C118D"/>
     <w:rsid w:val="005E7788"/>
     <w:rsid w:val="005F27CF"/>
     <w:rsid w:val="005F64E9"/>
     <w:rsid w:val="00611F25"/>
     <w:rsid w:val="006253EB"/>
     <w:rsid w:val="006353EF"/>
     <w:rsid w:val="00647C04"/>
     <w:rsid w:val="006511C2"/>
     <w:rsid w:val="006633E4"/>
     <w:rsid w:val="00666BA5"/>
     <w:rsid w:val="006770BF"/>
     <w:rsid w:val="00682C64"/>
     <w:rsid w:val="006961AF"/>
     <w:rsid w:val="006A0CB2"/>
     <w:rsid w:val="006C5FC5"/>
     <w:rsid w:val="006D16F1"/>
     <w:rsid w:val="006D411F"/>
     <w:rsid w:val="006E3F46"/>
     <w:rsid w:val="006E4790"/>
     <w:rsid w:val="006E79C0"/>
     <w:rsid w:val="006F10C3"/>
     <w:rsid w:val="006F1877"/>
     <w:rsid w:val="006F4155"/>
     <w:rsid w:val="007017C5"/>
     <w:rsid w:val="007067E1"/>
     <w:rsid w:val="00722438"/>
     <w:rsid w:val="007301ED"/>
     <w:rsid w:val="00742BE5"/>
     <w:rsid w:val="00766BD2"/>
     <w:rsid w:val="00772C60"/>
     <w:rsid w:val="007763AD"/>
     <w:rsid w:val="00776D9C"/>
     <w:rsid w:val="00786AB1"/>
     <w:rsid w:val="007931D4"/>
     <w:rsid w:val="007B6624"/>
     <w:rsid w:val="007C4D2E"/>
     <w:rsid w:val="007D35B8"/>
     <w:rsid w:val="007D671C"/>
     <w:rsid w:val="007E3541"/>
     <w:rsid w:val="007E3B42"/>
     <w:rsid w:val="007E45F6"/>
     <w:rsid w:val="00807342"/>
     <w:rsid w:val="00816A03"/>
+    <w:rsid w:val="00820343"/>
     <w:rsid w:val="008407AA"/>
+    <w:rsid w:val="00855DF8"/>
     <w:rsid w:val="00866AE5"/>
     <w:rsid w:val="008779F7"/>
     <w:rsid w:val="00880D84"/>
     <w:rsid w:val="008A307F"/>
     <w:rsid w:val="008A388D"/>
     <w:rsid w:val="008B63F0"/>
     <w:rsid w:val="008B7A33"/>
     <w:rsid w:val="008C242A"/>
     <w:rsid w:val="008C33D5"/>
     <w:rsid w:val="008C69C6"/>
     <w:rsid w:val="008D4E2B"/>
     <w:rsid w:val="008E0FA1"/>
     <w:rsid w:val="008F58C9"/>
     <w:rsid w:val="008F7E56"/>
     <w:rsid w:val="009000B9"/>
     <w:rsid w:val="0090430C"/>
     <w:rsid w:val="00910D5D"/>
     <w:rsid w:val="009241EF"/>
     <w:rsid w:val="00932D80"/>
+    <w:rsid w:val="0094045D"/>
     <w:rsid w:val="009437F7"/>
     <w:rsid w:val="00955EC9"/>
     <w:rsid w:val="00997D16"/>
     <w:rsid w:val="009A7071"/>
     <w:rsid w:val="009B0A1D"/>
     <w:rsid w:val="009D0544"/>
     <w:rsid w:val="009F3B6C"/>
     <w:rsid w:val="00A05042"/>
     <w:rsid w:val="00A22C95"/>
     <w:rsid w:val="00A23488"/>
     <w:rsid w:val="00A27F9C"/>
     <w:rsid w:val="00A322B1"/>
     <w:rsid w:val="00A41525"/>
     <w:rsid w:val="00A45B1C"/>
     <w:rsid w:val="00A47D66"/>
     <w:rsid w:val="00A53E77"/>
     <w:rsid w:val="00A54327"/>
     <w:rsid w:val="00A563AE"/>
     <w:rsid w:val="00A725DC"/>
     <w:rsid w:val="00A9371E"/>
     <w:rsid w:val="00AB4013"/>
     <w:rsid w:val="00AB6AC3"/>
     <w:rsid w:val="00AC0073"/>
     <w:rsid w:val="00AE1028"/>
     <w:rsid w:val="00AE294B"/>
@@ -22237,51 +22190,51 @@
     <w:rsid w:val="00F75196"/>
     <w:rsid w:val="00F77986"/>
     <w:rsid w:val="00F85BAF"/>
     <w:rsid w:val="00F867F6"/>
     <w:rsid w:val="00F979B7"/>
     <w:rsid w:val="00FB7B10"/>
     <w:rsid w:val="00FB7B87"/>
     <w:rsid w:val="00FF49BF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="22529"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3F5CAE19"/>
   <w15:docId w15:val="{433CD4DF-BD73-4707-9C95-0B2D2FAB4173}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="it-IT" w:eastAsia="it-IT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
@@ -23185,54 +23138,54 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2025666554">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:segretario_generale@pec.regione.vda.it" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.garanteprivacy.it" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:privacy@regione.vda.it" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:privacy@pec.regione.vda.it" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:segretario_generale@pec.regione.vda.it" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.garanteprivacy.it" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:privacy@regione.vda.it" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:privacy@pec.regione.vda.it" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cultura@pec.regione.vda.it" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -23497,51 +23450,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{59DA1102-5221-40A5-9DD8-698BED2FC933}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
+  <Pages>9</Pages>
   <Words>2781</Words>
   <Characters>15856</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>132</Lines>
   <Paragraphs>37</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ALL</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>HP</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>18600</CharactersWithSpaces>