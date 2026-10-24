--- v0 (2025-12-13)
+++ v1 (2026-10-24)
@@ -1132,64 +1132,64 @@
               <w:t>Stima produzione annua [kWh]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="27310E27" w14:textId="77777777" w:rsidR="00FB0E8C" w:rsidRPr="00B6249C" w:rsidRDefault="00FB0E8C" w:rsidP="00FB0E8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB0E8C" w:rsidRPr="00B6249C" w14:paraId="203B23E5" w14:textId="77777777" w:rsidTr="00D67B94">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4801" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A8E93FA" w14:textId="39C3F270" w:rsidR="00FB0E8C" w:rsidRPr="00652442" w:rsidRDefault="00BC3622" w:rsidP="00BC3622">
+          <w:p w14:paraId="7A8E93FA" w14:textId="098DFAB9" w:rsidR="00FB0E8C" w:rsidRPr="00652442" w:rsidRDefault="00BC3622" w:rsidP="00BC3622">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008302D6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>L’impianto/UP è realizzato anche ai fini dell’assolvimento degli obblighi di integrazione delle fonti rinnovabili negli edifici ai sensi dell’allegato III del d.lgs. 199/2021, nel caso di edifici di nuovi o sottoposti a ristrutturazione rilevante ai sensi del d.lgs. 28/2011</w:t>
+              <w:t>L’impianto/UP è realizzato anche ai fini dell’assolvimento degli obblighi di integrazione delle fonti rinnovabili negli edifici ai sensi dell’allegato III del d.lgs. 199/2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4801" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00CB0B58" w14:textId="77777777" w:rsidR="00BC3622" w:rsidRPr="008302D6" w:rsidRDefault="00BC3622" w:rsidP="00BC3622">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008302D6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>sì/no (in caso di risposta affermativa indicare il valore e la modalità con cui è stata calcolata la potenza d’obbligo)</w:t>
             </w:r>
           </w:p>
@@ -1223,51 +1223,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Formula per il calcolo della potenza d’obbligo (P</w:t>
             </w:r>
             <w:r w:rsidRPr="008302D6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="008302D6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11E37A81" w14:textId="77777777" w:rsidR="00BC3622" w:rsidRPr="008302D6" w:rsidRDefault="008F0553" w:rsidP="00BC3622">
+          <w:p w14:paraId="11E37A81" w14:textId="77777777" w:rsidR="00BC3622" w:rsidRPr="008302D6" w:rsidRDefault="00440FEC" w:rsidP="00BC3622">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <m:oMathPara>
               <m:oMath>
                 <m:sSub>
                   <m:sSubPr>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="minorHAnsi"/>
                         <w:i/>
                         <w:iCs/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:sSubPr>
                   <m:e>
                     <m:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <m:t>P</m:t>
@@ -5180,50 +5180,51 @@
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DFC8DC2" w14:textId="24E390C8" w:rsidR="00E75C90" w:rsidRDefault="00E75C90" w:rsidP="009D1FEC">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="19"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Informativa privacy ai sensi dell’articolo 13 del Regolamento generale sulla protezione dei dati personali UE 2016/679</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CD70074" w14:textId="77777777" w:rsidR="00E75C90" w:rsidRDefault="00E75C90" w:rsidP="00E75C90">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F3925BA" w14:textId="7EF407C7" w:rsidR="00E75C90" w:rsidRDefault="00E75C90" w:rsidP="007152DA">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
@@ -5650,50 +5651,51 @@
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2ED4BD79" w14:textId="77777777" w:rsidR="00E75C90" w:rsidRDefault="00E75C90" w:rsidP="00E75C90">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Diritti del titolare dei dati</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32758EC5" w14:textId="77777777" w:rsidR="00E75C90" w:rsidRDefault="00E75C90" w:rsidP="007152DA">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>L’interessato potrà in ogni momento esercitare i diritti di cui agli articoli 15 e ss. del Regolamento UE 2016/679. In particolare, potrà sempre chiedere al titolare del trattamento se questi stia trattando i suoi dati e ottenere l'accesso agli stessi in forma comprensibile e gratuita, chiedere la rettifica o la cancellazione dei dati personali o la limitazione del trattamento dei dati personali o opporsi al trattamento nei casi previsti, inviando l’istanza al DPO della Regione, raggiungibile agli indirizzi indicati nella presente informativa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62F2DDCD" w14:textId="77777777" w:rsidR="00E75C90" w:rsidRDefault="00E75C90" w:rsidP="007152DA">
       <w:pPr>
@@ -5816,51 +5818,51 @@
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial MT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
@@ -6923,101 +6925,102 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="190"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="283"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="26625"/>
+    <o:shapedefaults v:ext="edit" spidmax="28673"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002167E6"/>
     <w:rsid w:val="00011E24"/>
     <w:rsid w:val="000550DA"/>
     <w:rsid w:val="0007791A"/>
     <w:rsid w:val="000B4B94"/>
     <w:rsid w:val="00111592"/>
     <w:rsid w:val="00131690"/>
     <w:rsid w:val="00141345"/>
     <w:rsid w:val="00172370"/>
     <w:rsid w:val="001968B5"/>
     <w:rsid w:val="001E2F76"/>
     <w:rsid w:val="001F76E0"/>
     <w:rsid w:val="00204D73"/>
     <w:rsid w:val="002167E6"/>
     <w:rsid w:val="002772F9"/>
     <w:rsid w:val="002A4877"/>
     <w:rsid w:val="002C7A69"/>
     <w:rsid w:val="002D50AA"/>
     <w:rsid w:val="002F7615"/>
     <w:rsid w:val="003270DF"/>
     <w:rsid w:val="003A7C22"/>
     <w:rsid w:val="003C42D0"/>
     <w:rsid w:val="003F7C31"/>
     <w:rsid w:val="004213A0"/>
+    <w:rsid w:val="00440FEC"/>
     <w:rsid w:val="00485876"/>
     <w:rsid w:val="00497CD7"/>
     <w:rsid w:val="004F1FFC"/>
     <w:rsid w:val="0053395B"/>
     <w:rsid w:val="00546352"/>
     <w:rsid w:val="005722BE"/>
     <w:rsid w:val="00580341"/>
     <w:rsid w:val="005879FE"/>
     <w:rsid w:val="0059061C"/>
     <w:rsid w:val="005E3026"/>
     <w:rsid w:val="00652442"/>
     <w:rsid w:val="00695FC0"/>
     <w:rsid w:val="006A7551"/>
     <w:rsid w:val="006B0233"/>
     <w:rsid w:val="006D4F7B"/>
     <w:rsid w:val="00700DF8"/>
     <w:rsid w:val="007152DA"/>
     <w:rsid w:val="00726940"/>
     <w:rsid w:val="00731DE2"/>
     <w:rsid w:val="00734E6A"/>
     <w:rsid w:val="00752186"/>
     <w:rsid w:val="007550BC"/>
     <w:rsid w:val="007567B2"/>
     <w:rsid w:val="007A6E8B"/>
     <w:rsid w:val="007B5511"/>
@@ -7099,51 +7102,51 @@
     <w:rsid w:val="00F75B61"/>
     <w:rsid w:val="00F8508D"/>
     <w:rsid w:val="00F93774"/>
     <w:rsid w:val="00FA316A"/>
     <w:rsid w:val="00FA33D9"/>
     <w:rsid w:val="00FB0E8C"/>
     <w:rsid w:val="00FB57A6"/>
     <w:rsid w:val="00FF0C34"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="26625"/>
+    <o:shapedefaults v:ext="edit" spidmax="28673"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3D7799F2"/>
   <w15:docId w15:val="{E3C00595-B22D-4E50-95CD-26367673AC6C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
@@ -8271,78 +8274,78 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{59FE2A69-6521-406E-A726-53BC9764A751}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1677</Words>
-  <Characters>9560</Characters>
+  <Words>1662</Words>
+  <Characters>9475</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>79</Lines>
+  <Lines>78</Lines>
   <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11215</CharactersWithSpaces>
+  <CharactersWithSpaces>11115</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SIMONE FACCIN</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2024-05-16T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word 2016</vt:lpwstr>
   </property>