--- v0 (2025-10-07)
+++ v1 (2026-10-24)
@@ -34,909 +34,231 @@
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485876">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">OP2 </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00485876">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Un’Europa</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Un’Europa più verde</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61843F41" w14:textId="77777777" w:rsidR="00485876" w:rsidRPr="00485876" w:rsidRDefault="00485876" w:rsidP="00485876">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:spacing w:before="240"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485876">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Priorità 3 </w:t>
+      </w:r>
       <w:r w:rsidRPr="00485876">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Energia e adattamento ai cambiamenti climatici</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="026B966D" w14:textId="77777777" w:rsidR="00485876" w:rsidRPr="00485876" w:rsidRDefault="00485876" w:rsidP="00485876">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:spacing w:before="240"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485876">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>RSO2.2</w:t>
+      </w:r>
       <w:r w:rsidRPr="00485876">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>più</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk178170118"/>
       <w:r w:rsidRPr="00485876">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Promuovere le energie rinnovabili in conformità della direttiva (UE) 2018/2001[1] sull’energia da fonti rinnovabili, compresi i criteri di sostenibilità ivi stabiliti (FESR)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="03568800" w14:textId="77777777" w:rsidR="00485876" w:rsidRPr="00485876" w:rsidRDefault="00485876" w:rsidP="00485876">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:spacing w:before="240"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485876">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Azione b.ii.2) </w:t>
+      </w:r>
       <w:r w:rsidRPr="00485876">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>verde</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="61843F41" w14:textId="77777777" w:rsidR="00485876" w:rsidRPr="00485876" w:rsidRDefault="00485876" w:rsidP="00485876">
+        <w:t>Sostegno allo sviluppo di comunità energetiche</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29AC2751" w14:textId="77777777" w:rsidR="00485876" w:rsidRPr="00485876" w:rsidRDefault="00485876" w:rsidP="00485876">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
-        <w:spacing w:before="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
+    </w:p>
+    <w:p w14:paraId="4C6D148F" w14:textId="77777777" w:rsidR="00485876" w:rsidRPr="00485876" w:rsidRDefault="00485876" w:rsidP="00485876">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00485876">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Priorità</w:t>
-[...761 lines deleted...]
-        </w:rPr>
         <w:t>AVVISO PER LA CONCESSIONE DI CONTRIBUTI PER LA REALIZZAZIONE DI IMPIANTI DA INSERIRE IN CER O IN GRUPPI DI AUTOCONSUMATORI DI ENERGIA RINNOVABILE CHE AGISCONO COLLETTIVAMENTE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FBA8C64" w14:textId="77777777" w:rsidR="00485876" w:rsidRPr="00485876" w:rsidRDefault="00485876" w:rsidP="00485876">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02A89506" w14:textId="77777777" w:rsidR="00485876" w:rsidRPr="00485876" w:rsidRDefault="00485876" w:rsidP="00485876">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1178,112 +500,84 @@
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00E71F99">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FB57A6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">se si tratta di nuova costruzione o potenziamento di un impianto/UP; </w:t>
       </w:r>
       <w:r w:rsidR="008B5B15" w:rsidRPr="00EC3B1F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">la potenza dell’impianto e la finalità per cui viene installato (es: autoconsumo fisico e immissione in rete per autoconsumo virtuale con gli altri membri della CER o del gruppo di </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="008B5B15" w:rsidRPr="00EC3B1F">
+        <w:t xml:space="preserve">la potenza dell’impianto e la finalità per cui viene installato (es: autoconsumo fisico e immissione in rete per autoconsumo virtuale con gli altri membri della CER o del gruppo di autoconsumatori; </w:t>
+      </w:r>
+      <w:r w:rsidR="008062EA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>autoconsumatori</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>pura</w:t>
+      </w:r>
       <w:r w:rsidR="008B5B15" w:rsidRPr="00EC3B1F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">; </w:t>
+        <w:t xml:space="preserve"> immissione in rete </w:t>
       </w:r>
       <w:r w:rsidR="008062EA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>pura</w:t>
+        <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="008B5B15" w:rsidRPr="00EC3B1F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> immissione in rete </w:t>
-[...26 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> autoconsumo virtuale con gli altri membri della CER o del gruppo di autoconsumatori</w:t>
+      </w:r>
       <w:r w:rsidR="00EC3B1F" w:rsidRPr="00EC3B1F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r w:rsidR="00EC3B1F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33250A61" w14:textId="77777777" w:rsidR="00FB57A6" w:rsidRDefault="00FB57A6" w:rsidP="008C637D">
       <w:pPr>
         <w:pStyle w:val="Titolo1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3497"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="1121" w:hanging="1121"/>
@@ -2033,80 +1327,74 @@
               <w:t>Stima produzione annua [kWh]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="27310E27" w14:textId="77777777" w:rsidR="00FB0E8C" w:rsidRPr="00B6249C" w:rsidRDefault="00FB0E8C" w:rsidP="00FB0E8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB0E8C" w:rsidRPr="00B6249C" w14:paraId="203B23E5" w14:textId="77777777" w:rsidTr="00D67B94">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4801" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A8E93FA" w14:textId="7F891F82" w:rsidR="00FB0E8C" w:rsidRPr="008302D6" w:rsidRDefault="00FB0E8C" w:rsidP="008302D6">
+          <w:p w14:paraId="7A8E93FA" w14:textId="087A4759" w:rsidR="00FB0E8C" w:rsidRPr="008302D6" w:rsidRDefault="00FB0E8C" w:rsidP="008302D6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008302D6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>L’impianto/UP è realizzato anche ai fini dell’assolvimento degli obblighi di integrazione delle fonti rinnovabili negli edifici ai sensi del</w:t>
             </w:r>
             <w:r w:rsidR="00C60981" w:rsidRPr="008302D6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>l’allegato III del</w:t>
             </w:r>
             <w:r w:rsidRPr="008302D6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> d.lgs. 199/2021</w:t>
-            </w:r>
-[...4 lines deleted...]
-              <w:t>, nel caso di edifici di nuovi o sottoposti a ristrutturazione rilevante ai sensi del d.lgs. 28/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4801" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="02E33DC8" w14:textId="2AE8F453" w:rsidR="00FB0E8C" w:rsidRPr="008302D6" w:rsidRDefault="00FB0E8C" w:rsidP="00FB0E8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008302D6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>sì/no (in caso di risposta affermativa indicare il valore e la modalità con cui è stata calcolata la potenza d’obbligo)</w:t>
             </w:r>
           </w:p>
@@ -2140,51 +1428,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Formula per il calcolo della potenza d’obbligo (P</w:t>
             </w:r>
             <w:r w:rsidRPr="008302D6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="008302D6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="686FF28E" w14:textId="77777777" w:rsidR="00C60981" w:rsidRPr="008302D6" w:rsidRDefault="00112E7F" w:rsidP="00C60981">
+          <w:p w14:paraId="686FF28E" w14:textId="77777777" w:rsidR="00C60981" w:rsidRPr="008302D6" w:rsidRDefault="00A828B4" w:rsidP="00C60981">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <m:oMathPara>
               <m:oMath>
                 <m:sSub>
                   <m:sSubPr>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="minorHAnsi"/>
                         <w:i/>
                         <w:iCs/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:sSubPr>
                   <m:e>
                     <m:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <m:t>P</m:t>
@@ -2335,69 +1623,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> [kW]: __________________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="057FEBE4" w14:textId="77777777" w:rsidR="00C60981" w:rsidRPr="008302D6" w:rsidRDefault="00C60981" w:rsidP="00C60981">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008302D6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Potenza installata [kW</w:t>
-[...17 lines deleted...]
-              <w:t>____________</w:t>
+              <w:t>Potenza installata [kW]:_____________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69C40EB9" w14:textId="77777777" w:rsidR="00C60981" w:rsidRPr="008302D6" w:rsidRDefault="00C60981" w:rsidP="00C60981">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008302D6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Potenza che accede al contributo [kW]: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="363BD736" w14:textId="1F91674E" w:rsidR="00C60981" w:rsidRPr="008302D6" w:rsidRDefault="00C60981" w:rsidP="00C60981">
             <w:pPr>
@@ -5472,203 +4742,165 @@
           <w:tcPr>
             <w:tcW w:w="7083" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67450D4D" w14:textId="009A0D3C" w:rsidR="00E83A48" w:rsidRPr="00512D2E" w:rsidRDefault="00E83A48" w:rsidP="00E71F99">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00512D2E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>TOTALE</w:t>
             </w:r>
             <w:r w:rsidR="00883813" w:rsidRPr="00512D2E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> (</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve"> (a+b)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2657" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F1C3F5A" w14:textId="77777777" w:rsidR="00E83A48" w:rsidRPr="00E64ABB" w:rsidRDefault="00E83A48" w:rsidP="00E71F99">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E83A48" w:rsidRPr="00E64ABB" w14:paraId="1D00D7EB" w14:textId="77777777" w:rsidTr="00E83A48">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7083" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40EC4625" w14:textId="7FACFD17" w:rsidR="00E83A48" w:rsidRPr="00512D2E" w:rsidRDefault="00E83A48" w:rsidP="00E71F99">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00512D2E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COSTI GENERALI CONNESSI ALLA REALIZZAZIONE DELL’INTERVENTO </w:t>
+            </w:r>
             <w:r w:rsidR="00883813" w:rsidRPr="00512D2E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(c) </w:t>
+            </w:r>
+            <w:r w:rsidR="007F2B75" w:rsidRPr="00512D2E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pari al </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00512D2E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5% del </w:t>
+            </w:r>
+            <w:r w:rsidR="007F2B75" w:rsidRPr="00512D2E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>TOTALE (</w:t>
+            </w:r>
+            <w:r w:rsidR="00883813" w:rsidRPr="00512D2E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>a+b</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00512D2E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2657" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="434BC5F1" w14:textId="79143534" w:rsidR="00E83A48" w:rsidRPr="00E64ABB" w:rsidRDefault="00E83A48" w:rsidP="006D4F7B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E83A48" w:rsidRPr="00E64ABB" w14:paraId="044B25AA" w14:textId="77777777" w:rsidTr="00E83A48">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7083" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51D075D0" w14:textId="3F1568F5" w:rsidR="00E83A48" w:rsidRPr="00512D2E" w:rsidRDefault="00E83A48" w:rsidP="00E71F99">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>a+b</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="00883813" w:rsidRPr="00512D2E">
+            </w:pPr>
+            <w:r w:rsidRPr="00512D2E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>)</w:t>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">COSTI GENERALI CONNESSI ALLA REALIZZAZIONE DELL’INTERVENTO </w:t>
+              <w:t>TOTALE COMPLESSIVO</w:t>
             </w:r>
             <w:r w:rsidR="00883813" w:rsidRPr="00512D2E">
-              <w:rPr>
-[...59 lines deleted...]
-            <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-            </w:pPr>
-[...32 lines deleted...]
-              <w:t>)</w:t>
+              <w:t xml:space="preserve"> (a+b+c)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2657" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45449EC1" w14:textId="77777777" w:rsidR="00E83A48" w:rsidRPr="00E64ABB" w:rsidRDefault="00E83A48" w:rsidP="00E71F99">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="248EAA10" w14:textId="331994EA" w:rsidR="00204D73" w:rsidRDefault="00204D73" w:rsidP="0053395B">
       <w:pPr>
         <w:pStyle w:val="Titolo1"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -6181,64 +5413,52 @@
           <w:tcPr>
             <w:tcW w:w="1395" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="647CDFDF" w14:textId="3E2F9515" w:rsidR="00512D2E" w:rsidRPr="00E64ABB" w:rsidRDefault="00512D2E" w:rsidP="007B5511">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:before="8"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E64ABB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>POD relativo a produzione/</w:t>
-[...12 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>POD relativo a produzione/prosumer</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25A55424" w14:textId="6FE0A63E" w:rsidR="00512D2E" w:rsidRPr="00E64ABB" w:rsidRDefault="00512D2E" w:rsidP="002D50AA">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:before="8"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E64ABB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>_____ [n°]</w:t>
@@ -7728,116 +6948,88 @@
       <w:r w:rsidRPr="008F73D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Dati del tecnico che ha redatto il presente documento</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F388193" w14:textId="77777777" w:rsidR="008F73D9" w:rsidRPr="008F73D9" w:rsidRDefault="008F73D9" w:rsidP="008F73D9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05CF8E71" w14:textId="43963FAD" w:rsidR="008F73D9" w:rsidRPr="008F73D9" w:rsidRDefault="008F73D9" w:rsidP="008F73D9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F73D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nome e </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Nome e Cognome </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="008F73D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cognome </w:t>
+        <w:t>____________________________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>_____________</w:t>
       </w:r>
       <w:r w:rsidRPr="008F73D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>_</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="069834B6" w14:textId="204453CC" w:rsidR="008F73D9" w:rsidRPr="008F73D9" w:rsidRDefault="008F73D9" w:rsidP="008F73D9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="008F73D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>___________________________________________</w:t>
-[...38 lines deleted...]
-        <w:t xml:space="preserve">./P.zza </w:t>
+        <w:t xml:space="preserve">Studio: Via/Fraz./P.zza </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>______________</w:t>
       </w:r>
       <w:r w:rsidRPr="008F73D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">_________________________ </w:t>
       </w:r>
       <w:r w:rsidR="003F7C31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidRPr="008F73D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>umero civico</w:t>
       </w:r>
@@ -8981,64 +8173,52 @@
           <w:tcPr>
             <w:tcW w:w="2208" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="751A9E0C" w14:textId="77777777" w:rsidR="00112E7F" w:rsidRPr="00E64ABB" w:rsidRDefault="00112E7F" w:rsidP="00652CC4">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:before="8"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E64ABB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>POD relativo a produzione/</w:t>
-[...12 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>POD relativo a produzione/prosumer</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1052" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="192E3257" w14:textId="77777777" w:rsidR="00112E7F" w:rsidRPr="00E64ABB" w:rsidRDefault="00112E7F" w:rsidP="00652CC4">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:before="8"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
@@ -9722,75 +8902,59 @@
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>della CER sistemi hardware/software per il monitoraggio dei consumi istantanei e per la condivisione di informazioni utili alla gestione e massimizzazione dell’energia elettrica condivisa?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2383" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="024AEC99" w14:textId="77777777" w:rsidR="00112E7F" w:rsidRDefault="00112E7F" w:rsidP="00652CC4">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:before="2"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>SI, ___________________________</w:t>
-[...6 lines deleted...]
-              <w:t>_</w:t>
+              <w:t>SI, ____________________________</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF0F28">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>(</w:t>
-[...8 lines deleted...]
-              <w:t>inserire breve descrizione dei</w:t>
+              <w:t>(inserire breve descrizione dei</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF0F28">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> sistemi che saranno </w:t>
             </w:r>
             <w:r w:rsidRPr="00AF0F28">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>adoperati all’interno della configurazione)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F636381" w14:textId="77777777" w:rsidR="00112E7F" w:rsidRDefault="00112E7F" w:rsidP="00652CC4">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
@@ -10206,105 +9370,51 @@
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>Dati di contatto del titolare del trattamento dei dati</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AA511C3" w14:textId="77777777" w:rsidR="00112E7F" w:rsidRDefault="00112E7F" w:rsidP="00112E7F">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t>Il titolare del trattamento è la Regione autonoma Valle d’Aosta/</w:t>
-[...53 lines deleted...]
-        <w:t xml:space="preserve">, n. 1 – 11100 Aosta, contattabile all’indirizzo PEC: </w:t>
+        <w:t xml:space="preserve">Il titolare del trattamento è la Regione autonoma Valle d’Aosta/Vallée d’Aoste (di seguito “Regione”), in persona del legale rappresentante pro tempore, con sede in Piazza Deffeyes, n. 1 – 11100 Aosta, contattabile all’indirizzo PEC: </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Collegamentoipertestuale"/>
             <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             <w:color w:val="0563C1"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:t>segretario_generale@pec.regione.vda.it</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>. In tale veste, essa è responsabile di garantire l’applicazione delle misure organizzative e tecniche necessarie, adeguate alla protezione dei suoi dati.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39A73437" w14:textId="77777777" w:rsidR="00112E7F" w:rsidRDefault="00112E7F" w:rsidP="00112E7F">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
@@ -10359,87 +9469,51 @@
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> (per i titolari di una casella di posta elettronica certificata) o PEI </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Collegamentoipertestuale"/>
             <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             <w:color w:val="0563C1"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:t>privacy@regione.vda.it</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t>, con una comunicazione avente la seguente intestazione: “All’attenzione del DPO della Regione autonoma Valle d’Aosta/</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">”. </w:t>
+        <w:t xml:space="preserve">, con una comunicazione avente la seguente intestazione: “All’attenzione del DPO della Regione autonoma Valle d’Aosta/Vallée d’Aoste”. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14E5B939" w14:textId="77777777" w:rsidR="00112E7F" w:rsidRDefault="00112E7F" w:rsidP="00112E7F">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>Finalità del trattamento dati e base giuridica</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BFF7AFA" w14:textId="77777777" w:rsidR="00112E7F" w:rsidRDefault="00112E7F" w:rsidP="00112E7F">
       <w:pPr>
@@ -10515,123 +9589,77 @@
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">I dati personali sono trattati, anche in forma elettronica, dal personale dipendente dalla Regione, che agisce sulla base di specifiche istruzioni fornite in ordine alle finalità e alle modalità del trattamento medesimo. Sono destinatari dei dati raccolti per le finalità del trattamento i seguenti soggetti, designati ai sensi dell’art. 28 del Regolamento UE 2016/679, quali responsabili del trattamento: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09F0BF73" w14:textId="77777777" w:rsidR="00112E7F" w:rsidRDefault="00112E7F" w:rsidP="00112E7F">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t>Finaosta</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 22 – PEC: </w:t>
+        <w:t xml:space="preserve">Finaosta S.p.A. con sede legale in Aosta, Via Festaz 22 – PEC: </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Collegamentoipertestuale"/>
             <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             <w:color w:val="0563C1"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:t>finaosta.ammin@legalmail.it</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve"> - </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve"> - e.mail: </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Collegamentoipertestuale"/>
             <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             <w:color w:val="0563C1"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:t>finaosta@finaosta.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> attraverso il Centro di osservazione e attività sull’energia (COA Energia), il quale svolge funzioni di natura tecnica e amministrativa;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73ED49C9" w14:textId="77777777" w:rsidR="00112E7F" w:rsidRDefault="00112E7F" w:rsidP="00112E7F">
       <w:pPr>
         <w:widowControl/>
@@ -11053,105 +10081,51 @@
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>Dati di contatto del titolare del trattamento dei dati</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02A11A6D" w14:textId="77777777" w:rsidR="00E75C90" w:rsidRDefault="00E75C90" w:rsidP="007152DA">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t>Il titolare del trattamento è la Regione autonoma Valle d’Aosta/</w:t>
-[...53 lines deleted...]
-        <w:t xml:space="preserve">, n. 1 – 11100 Aosta, contattabile all’indirizzo PEC: </w:t>
+        <w:t xml:space="preserve">Il titolare del trattamento è la Regione autonoma Valle d’Aosta/Vallée d’Aoste (di seguito “Regione”), in persona del legale rappresentante pro tempore, con sede in Piazza Deffeyes, n. 1 – 11100 Aosta, contattabile all’indirizzo PEC: </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Collegamentoipertestuale"/>
             <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             <w:color w:val="0563C1"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:t>segretario_generale@pec.regione.vda.it</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>. In tale veste, essa è responsabile di garantire l’applicazione delle misure organizzative e tecniche necessarie, adeguate alla protezione dei suoi dati.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="797F7347" w14:textId="77777777" w:rsidR="00E75C90" w:rsidRDefault="00E75C90" w:rsidP="00E75C90">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
@@ -11206,87 +10180,51 @@
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> (per i titolari di una casella di posta elettronica certificata) o PEI </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Collegamentoipertestuale"/>
             <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             <w:color w:val="0563C1"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:t>privacy@regione.vda.it</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t>, con una comunicazione avente la seguente intestazione: “All’attenzione del DPO della Regione autonoma Valle d’Aosta/</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">”. </w:t>
+        <w:t xml:space="preserve">, con una comunicazione avente la seguente intestazione: “All’attenzione del DPO della Regione autonoma Valle d’Aosta/Vallée d’Aoste”. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E5B483E" w14:textId="77777777" w:rsidR="00E75C90" w:rsidRDefault="00E75C90" w:rsidP="007152DA">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>Finalità del trattamento dati e base giuridica</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EEF3E0D" w14:textId="166DAEA4" w:rsidR="00E75C90" w:rsidRDefault="00E75C90" w:rsidP="007152DA">
       <w:pPr>
@@ -11362,123 +10300,77 @@
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">I dati personali sono trattati, anche in forma elettronica, dal personale dipendente dalla Regione, che agisce sulla base di specifiche istruzioni fornite in ordine alle finalità e alle modalità del trattamento medesimo. Sono destinatari dei dati raccolti per le finalità del trattamento i seguenti soggetti, designati ai sensi dell’art. 28 del Regolamento UE 2016/679, quali responsabili del trattamento: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CE6E7D8" w14:textId="77777777" w:rsidR="00E75C90" w:rsidRDefault="00E75C90" w:rsidP="007152DA">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t>Finaosta</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 22 – PEC: </w:t>
+        <w:t xml:space="preserve">Finaosta S.p.A. con sede legale in Aosta, Via Festaz 22 – PEC: </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Collegamentoipertestuale"/>
             <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             <w:color w:val="0563C1"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:t>finaosta.ammin@legalmail.it</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve"> - </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve"> - e.mail: </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Collegamentoipertestuale"/>
             <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             <w:color w:val="0563C1"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:t>finaosta@finaosta.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> attraverso il Centro di osservazione e attività sull’energia (COA Energia), il quale svolge funzioni di natura tecnica e amministrativa;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="315919B8" w14:textId="77777777" w:rsidR="00E75C90" w:rsidRDefault="00E75C90" w:rsidP="007152DA">
       <w:pPr>
         <w:widowControl/>
@@ -11755,51 +10647,51 @@
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial MT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
@@ -12978,59 +11870,58 @@
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="150"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="190"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="283"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="40961"/>
+    <o:shapedefaults v:ext="edit" spidmax="43009"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002167E6"/>
     <w:rsid w:val="00011E24"/>
     <w:rsid w:val="00043875"/>
     <w:rsid w:val="0007791A"/>
     <w:rsid w:val="000B4B94"/>
     <w:rsid w:val="00111592"/>
@@ -13102,50 +11993,51 @@
     <w:rsid w:val="00833E57"/>
     <w:rsid w:val="00883813"/>
     <w:rsid w:val="00894BC1"/>
     <w:rsid w:val="008B5B15"/>
     <w:rsid w:val="008C637D"/>
     <w:rsid w:val="008D0DC1"/>
     <w:rsid w:val="008E0395"/>
     <w:rsid w:val="008E738F"/>
     <w:rsid w:val="008F73D9"/>
     <w:rsid w:val="00900F9B"/>
     <w:rsid w:val="00904D1E"/>
     <w:rsid w:val="00920DEE"/>
     <w:rsid w:val="00920F33"/>
     <w:rsid w:val="009426E6"/>
     <w:rsid w:val="0097036A"/>
     <w:rsid w:val="009774F7"/>
     <w:rsid w:val="009825EE"/>
     <w:rsid w:val="0098325E"/>
     <w:rsid w:val="009A369F"/>
     <w:rsid w:val="009A58A0"/>
     <w:rsid w:val="009F11E1"/>
     <w:rsid w:val="009F42B4"/>
     <w:rsid w:val="00A21520"/>
     <w:rsid w:val="00A25647"/>
     <w:rsid w:val="00A8104C"/>
+    <w:rsid w:val="00A828B4"/>
     <w:rsid w:val="00A85C40"/>
     <w:rsid w:val="00A8726B"/>
     <w:rsid w:val="00A87A64"/>
     <w:rsid w:val="00AB6206"/>
     <w:rsid w:val="00AC29DE"/>
     <w:rsid w:val="00AD314A"/>
     <w:rsid w:val="00AD3465"/>
     <w:rsid w:val="00AE7209"/>
     <w:rsid w:val="00B04A77"/>
     <w:rsid w:val="00B10117"/>
     <w:rsid w:val="00B46527"/>
     <w:rsid w:val="00B60363"/>
     <w:rsid w:val="00B6249C"/>
     <w:rsid w:val="00B655BA"/>
     <w:rsid w:val="00BA0529"/>
     <w:rsid w:val="00BB5054"/>
     <w:rsid w:val="00C04F12"/>
     <w:rsid w:val="00C108B5"/>
     <w:rsid w:val="00C24157"/>
     <w:rsid w:val="00C334B1"/>
     <w:rsid w:val="00C53314"/>
     <w:rsid w:val="00C60981"/>
     <w:rsid w:val="00C87FAC"/>
     <w:rsid w:val="00CF1C5B"/>
     <w:rsid w:val="00D00806"/>
@@ -13177,51 +12069,51 @@
     <w:rsid w:val="00F8508D"/>
     <w:rsid w:val="00F93774"/>
     <w:rsid w:val="00FA316A"/>
     <w:rsid w:val="00FA33D9"/>
     <w:rsid w:val="00FB0E8C"/>
     <w:rsid w:val="00FB57A6"/>
     <w:rsid w:val="00FC31F4"/>
     <w:rsid w:val="00FF0C34"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="40961"/>
+    <o:shapedefaults v:ext="edit" spidmax="43009"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3D7799F2"/>
   <w15:docId w15:val="{E3C00595-B22D-4E50-95CD-26367673AC6C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
@@ -14349,78 +13241,78 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{59FE2A69-6521-406E-A726-53BC9764A751}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
-  <Words>3352</Words>
-  <Characters>19111</Characters>
+  <Words>3337</Words>
+  <Characters>19026</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>159</Lines>
+  <Lines>158</Lines>
   <Paragraphs>44</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22419</CharactersWithSpaces>
+  <CharactersWithSpaces>22319</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>SIMONE FACCIN</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2024-05-16T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word 2016</vt:lpwstr>