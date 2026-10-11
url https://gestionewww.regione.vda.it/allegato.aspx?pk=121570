--- v0 (2025-10-07)
+++ v1 (2026-10-11)
@@ -1,2711 +1,1722 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="003E152F" w14:textId="77777777" w:rsidR="00990BF5" w:rsidRDefault="00990BF5" w:rsidP="003E3381">
-[...246 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9136" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9136"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00990BF5" w14:paraId="14B55B7D" w14:textId="77777777" w:rsidTr="00990BF5">
+      <w:tr w:rsidR="000B3A8B" w:rsidRPr="000B3A8B" w14:paraId="75281E75" w14:textId="77777777" w:rsidTr="00394C61">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9136" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7315DE13" w14:textId="77777777" w:rsidR="00990BF5" w:rsidRDefault="00990BF5" w:rsidP="001D56A4">
+          <w:p w14:paraId="4F010F08" w14:textId="77777777" w:rsidR="00374D4B" w:rsidRDefault="00374D4B" w:rsidP="00374D4B">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_Hlk152595946"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="000B3A8B" w:rsidRPr="000B3A8B">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>MODU</w:t>
+            </w:r>
+            <w:r w:rsidR="00404CDF">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LO </w:t>
+            </w:r>
+            <w:r w:rsidR="008A2BD9">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0079374E">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="4E63F8C6" w14:textId="3DA7FBE6" w:rsidR="00720166" w:rsidRDefault="00990BF5" w:rsidP="00297302">
+          <w:p w14:paraId="76AA7F84" w14:textId="77777777" w:rsidR="002867F8" w:rsidRPr="002867F8" w:rsidRDefault="002867F8" w:rsidP="00374D4B">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05EAF473" w14:textId="56C3748A" w:rsidR="008A2BD9" w:rsidRDefault="000E6489" w:rsidP="008A2BD9">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="36"/>
+                <w:numId w:val="10"/>
               </w:numPr>
-              <w:suppressAutoHyphens/>
-              <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000E6489">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>RELAZIONE FINALE GENERALE ILLUSTRANTE LE ATTIVITÀ SVOLTE NELL’ANNUALITÀ 202</w:t>
+              <w:t>SCHEDA DI PROGETTO ILLUSTRANTE IL PIANO PROGRAMMATICO DI ATTIVITA</w:t>
             </w:r>
-            <w:r w:rsidR="00297302">
+            <w:r w:rsidR="002867F8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t xml:space="preserve"> ORDINARIA</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-              <w:spacing w:before="120" w:after="120"/>
+            <w:r w:rsidRPr="000E6489">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-            </w:pPr>
-[...18 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> 202</w:t>
+            </w:r>
+            <w:r w:rsidR="001573A5">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>EVENTUALI MODIFICHE</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> IN MERITO A:</w:t>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DF63FAA" w14:textId="77777777" w:rsidR="00990BF5" w:rsidRPr="00990BF5" w:rsidRDefault="00990BF5" w:rsidP="00990BF5">
-[...122 lines deleted...]
-          <w:p w14:paraId="1AC958C5" w14:textId="77777777" w:rsidR="00990BF5" w:rsidRDefault="00990BF5">
+          <w:p w14:paraId="21B09F3E" w14:textId="77777777" w:rsidR="009E1190" w:rsidRPr="002867F8" w:rsidRDefault="009E1190" w:rsidP="009E1190">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="395F365D" w14:textId="77777777" w:rsidR="00990BF5" w:rsidRDefault="00990BF5">
+          <w:p w14:paraId="34B0566B" w14:textId="77777777" w:rsidR="00C40C6D" w:rsidRPr="002867F8" w:rsidRDefault="00C40C6D" w:rsidP="00C40C6D">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="299CC721" w14:textId="77777777" w:rsidR="000B3A8B" w:rsidRPr="002D00E3" w:rsidRDefault="000B3A8B" w:rsidP="002D00E3">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E8FFE9F" w14:textId="77777777" w:rsidR="009F14C4" w:rsidRPr="000E6489" w:rsidRDefault="009F14C4" w:rsidP="009F14C4">
+            <w:pPr>
+              <w:pStyle w:val="Paragrafoelenco"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w14:paraId="0C838BC0" w14:textId="77777777" w:rsidR="00990BF5" w:rsidRDefault="00990BF5" w:rsidP="00990BF5">
+    <w:p w14:paraId="1F2562B8" w14:textId="77777777" w:rsidR="00435571" w:rsidRDefault="00435571">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D950736" w14:textId="6775A7C9" w:rsidR="00990BF5" w:rsidRDefault="00990BF5" w:rsidP="00990BF5">
+    <w:p w14:paraId="7848FC31" w14:textId="77777777" w:rsidR="00AF23B6" w:rsidRDefault="00AF23B6">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27B2C08F" w14:textId="0F91EF11" w:rsidR="001D56A4" w:rsidRDefault="001D56A4" w:rsidP="00990BF5">
+    <w:p w14:paraId="22FFCB5B" w14:textId="77777777" w:rsidR="000E6489" w:rsidRDefault="000E6489">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C8D0CBB" w14:textId="77777777" w:rsidR="001D56A4" w:rsidRDefault="001D56A4" w:rsidP="00990BF5">
+    <w:p w14:paraId="4A2916BC" w14:textId="77777777" w:rsidR="0058599A" w:rsidRDefault="0058599A" w:rsidP="00162977">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="494280E0" w14:textId="77777777" w:rsidR="00990BF5" w:rsidRDefault="00990BF5" w:rsidP="00990BF5">
-[...7 lines deleted...]
-    <w:p w14:paraId="5A069AEB" w14:textId="77777777" w:rsidR="009E65A6" w:rsidRPr="008B156C" w:rsidRDefault="009E65A6" w:rsidP="009E65A6">
+    <w:p w14:paraId="2559F860" w14:textId="77777777" w:rsidR="00162977" w:rsidRPr="008B156C" w:rsidRDefault="00162977" w:rsidP="00162977">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B156C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>SOGGETTO PROPONENTE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A71FDAA" w14:textId="77777777" w:rsidR="009E65A6" w:rsidRDefault="009E65A6" w:rsidP="009E65A6">
+    <w:p w14:paraId="079A38B2" w14:textId="77777777" w:rsidR="00162977" w:rsidRDefault="00162977" w:rsidP="00162977">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(SPECIFICARE)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="121D49DD" w14:textId="77777777" w:rsidR="009E65A6" w:rsidRDefault="009E65A6" w:rsidP="009E65A6">
+    <w:p w14:paraId="427DB285" w14:textId="77777777" w:rsidR="00162977" w:rsidRDefault="00162977" w:rsidP="00162977">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08A7545E" w14:textId="77777777" w:rsidR="009E65A6" w:rsidRDefault="009E65A6" w:rsidP="009E65A6">
+    <w:p w14:paraId="6B367872" w14:textId="77777777" w:rsidR="00162977" w:rsidRDefault="00162977" w:rsidP="00162977">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>_______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="165C4CA7" w14:textId="77777777" w:rsidR="009E65A6" w:rsidRDefault="009E65A6" w:rsidP="009E65A6">
+    <w:p w14:paraId="23B7AF57" w14:textId="77777777" w:rsidR="00162977" w:rsidRDefault="002867F8" w:rsidP="00162977">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="283B687D" w14:textId="77777777" w:rsidR="00990BF5" w:rsidRDefault="00990BF5" w:rsidP="00990BF5">
-[...15 lines deleted...]
-    <w:p w14:paraId="2840F159" w14:textId="77777777" w:rsidR="00FA29CE" w:rsidRDefault="00FA29CE" w:rsidP="00990BF5">
+    <w:p w14:paraId="58CE753F" w14:textId="77777777" w:rsidR="0058599A" w:rsidRDefault="0058599A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A24431A" w14:textId="77777777" w:rsidR="00990BF5" w:rsidRDefault="00990BF5" w:rsidP="00990BF5">
+    <w:p w14:paraId="0374C729" w14:textId="77777777" w:rsidR="00162977" w:rsidRDefault="00162977">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C2EFF0F" w14:textId="77777777" w:rsidR="00990BF5" w:rsidRDefault="00990BF5" w:rsidP="00990BF5">
+    <w:p w14:paraId="32091822" w14:textId="77777777" w:rsidR="009E1190" w:rsidRDefault="009E1190">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21EF9896" w14:textId="77777777" w:rsidR="00E47658" w:rsidRPr="00D7031D" w:rsidRDefault="00E47658" w:rsidP="00E47658">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D7031D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">NON SI ACCETTANO </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21FBA849" w14:textId="77777777" w:rsidR="00990BF5" w:rsidRDefault="00990BF5" w:rsidP="00990BF5">
+    <w:p w14:paraId="7FBD69DC" w14:textId="77777777" w:rsidR="00C40C6D" w:rsidRDefault="00E47658" w:rsidP="00D2005D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D7031D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t>MODULI COMPILATI A MANO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E73B716" w14:textId="77777777" w:rsidR="00990BF5" w:rsidRDefault="00990BF5" w:rsidP="00990BF5">
+    <w:p w14:paraId="2093260B" w14:textId="68A1B5B3" w:rsidR="00C40C6D" w:rsidRDefault="00C40C6D" w:rsidP="00C40C6D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B457128" w14:textId="77777777" w:rsidR="00990BF5" w:rsidRDefault="00990BF5" w:rsidP="00990BF5">
+    <w:p w14:paraId="1EC48C71" w14:textId="754C7A8D" w:rsidR="00ED7A8E" w:rsidRDefault="00ED7A8E" w:rsidP="00C40C6D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E77A5CB" w14:textId="068964CA" w:rsidR="00FA29CE" w:rsidRDefault="00FA29CE" w:rsidP="001D56A4">
-[...39 lines deleted...]
-    <w:p w14:paraId="2F203B02" w14:textId="77777777" w:rsidR="00FA29CE" w:rsidRDefault="00FA29CE" w:rsidP="00990BF5">
+    <w:p w14:paraId="12067992" w14:textId="1D72A3BE" w:rsidR="00ED7A8E" w:rsidRDefault="00ED7A8E" w:rsidP="00C40C6D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4843942B" w14:textId="2E5F807C" w:rsidR="00990BF5" w:rsidRDefault="00FA29CE" w:rsidP="00990BF5">
+    <w:p w14:paraId="5200715C" w14:textId="7609BF3E" w:rsidR="00ED7A8E" w:rsidRDefault="00ED7A8E" w:rsidP="00C40C6D">
       <w:pPr>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EFAB225" w14:textId="229122C4" w:rsidR="00ED7A8E" w:rsidRDefault="00ED7A8E" w:rsidP="00C40C6D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34EF6D47" w14:textId="60401FD9" w:rsidR="00ED7A8E" w:rsidRDefault="00ED7A8E" w:rsidP="00C40C6D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1712A69F" w14:textId="418ECC9F" w:rsidR="00ED7A8E" w:rsidRDefault="00ED7A8E" w:rsidP="00C40C6D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E4CC5B5" w14:textId="02497159" w:rsidR="00ED7A8E" w:rsidRDefault="00ED7A8E" w:rsidP="00C40C6D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="568E0679" w14:textId="219B3112" w:rsidR="00ED7A8E" w:rsidRDefault="00ED7A8E" w:rsidP="00C40C6D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59B6333D" w14:textId="3DD891BD" w:rsidR="00ED7A8E" w:rsidRDefault="00ED7A8E" w:rsidP="00C40C6D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="385BCCB0" w14:textId="34C84B4A" w:rsidR="00ED7A8E" w:rsidRDefault="00ED7A8E" w:rsidP="00C40C6D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02FD1713" w14:textId="426AE86D" w:rsidR="00ED7A8E" w:rsidRDefault="00ED7A8E" w:rsidP="00C40C6D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="199963A2" w14:textId="165C2051" w:rsidR="00ED7A8E" w:rsidRDefault="00ED7A8E" w:rsidP="004E0709">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67507DCB" w14:textId="77777777" w:rsidR="004E0709" w:rsidRDefault="004E0709" w:rsidP="004E0709">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="237803BB" w14:textId="3189DEC6" w:rsidR="00D824E1" w:rsidRDefault="00D824E1" w:rsidP="00D824E1">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11342195" w14:textId="17F907D4" w:rsidR="00C75E91" w:rsidRDefault="00C75E91" w:rsidP="00D824E1">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47AE1A6B" w14:textId="7D3862DE" w:rsidR="00C75E91" w:rsidRDefault="00C75E91" w:rsidP="00D824E1">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7735E358" w14:textId="695F9B2E" w:rsidR="00C75E91" w:rsidRDefault="00C75E91" w:rsidP="00D824E1">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13D1296D" w14:textId="77777777" w:rsidR="00C75E91" w:rsidRDefault="00C75E91" w:rsidP="00D824E1">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3883B324" w14:textId="104A30DB" w:rsidR="0058599A" w:rsidRDefault="00C40C6D">
+      <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>RENDICONTO</w:t>
+        <w:t>DOMANDA 202</w:t>
       </w:r>
-      <w:r w:rsidR="00B761A7">
+      <w:r w:rsidR="002C14F5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 202</w:t>
+        <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="001D56A4">
-[...6 lines deleted...]
-      <w:r w:rsidR="00990BF5">
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> SOGGETTO BENEFICIARIO __________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="639812E8" w14:textId="77777777" w:rsidR="00990BF5" w:rsidRDefault="00990BF5" w:rsidP="00990BF5">
+    <w:p w14:paraId="318D0A74" w14:textId="77777777" w:rsidR="002D00E3" w:rsidRPr="002D00E3" w:rsidRDefault="002D00E3">
       <w:pPr>
         <w:rPr>
-          <w:b/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00990BF5" w14:paraId="08581B29" w14:textId="77777777" w:rsidTr="00990BF5">
+      <w:tr w:rsidR="006417E8" w14:paraId="76715330" w14:textId="77777777" w:rsidTr="000535B7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7232223B" w14:textId="380A65ED" w:rsidR="00990BF5" w:rsidRDefault="006F3A9B" w:rsidP="008F3B2C">
+          <w:p w14:paraId="2F7C343C" w14:textId="77777777" w:rsidR="006417E8" w:rsidRDefault="000E6489" w:rsidP="000535B7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">RELAZIONE FINALE GENERALE </w:t>
+              <w:t>SCHEDA DI PROGETTO ILLUSTRANTE IL PIANO</w:t>
             </w:r>
-            <w:r w:rsidR="00FA29CE">
+          </w:p>
+          <w:p w14:paraId="4AECB890" w14:textId="6C839316" w:rsidR="006417E8" w:rsidRDefault="006417E8" w:rsidP="009E1190">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t>IL</w:t>
+              <w:t>PROGRAMMA</w:t>
             </w:r>
-            <w:r w:rsidR="00990BF5">
+            <w:r w:rsidR="000E6489">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">LUSTRANTE </w:t>
+              <w:t>TICO</w:t>
             </w:r>
-            <w:r w:rsidR="00FA29CE">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t>LE</w:t>
+              <w:t xml:space="preserve"> DI ATTIVI</w:t>
             </w:r>
-            <w:r w:rsidR="00990BF5">
+            <w:r w:rsidRPr="00B51A7E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ATTIVITÀ</w:t>
+              <w:t xml:space="preserve">TÀ </w:t>
             </w:r>
-            <w:r w:rsidR="00FA29CE">
+            <w:r w:rsidR="00C40C6D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> SVOLTE NELL’ANNUALITÀ</w:t>
+              <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="00990BF5">
+            <w:r w:rsidR="001573A5">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 202</w:t>
-[...6 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990BF5" w14:paraId="19D787F1" w14:textId="77777777" w:rsidTr="00990BF5">
+      <w:tr w:rsidR="006417E8" w14:paraId="3C6F5CE1" w14:textId="77777777" w:rsidTr="006417E8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="04DEF8D9" w14:textId="77777777" w:rsidR="00990BF5" w:rsidRDefault="00990BF5">
+          <w:p w14:paraId="093595B9" w14:textId="6FFE5D67" w:rsidR="006417E8" w:rsidRDefault="006417E8" w:rsidP="006417E8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(MAX 5.000 BATTUTE)</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="78FD5759" w14:textId="25198CDF" w:rsidR="00990BF5" w:rsidRDefault="00990BF5">
+          <w:p w14:paraId="67BD879D" w14:textId="77777777" w:rsidR="006417E8" w:rsidRPr="004677F6" w:rsidRDefault="006417E8" w:rsidP="006417E8">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t xml:space="preserve">Illustrare le attività </w:t>
+            <w:r w:rsidRPr="004677F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Illustrare le attività nel loro complesso specificando</w:t>
             </w:r>
-            <w:r w:rsidR="00FA29CE">
-              <w:t xml:space="preserve">svolte </w:t>
+            <w:r w:rsidR="00113FDE" w:rsidRPr="004677F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> altresì</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="004677F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A0CEC37" w14:textId="77777777" w:rsidR="00990BF5" w:rsidRDefault="00990BF5" w:rsidP="00990BF5">
+          <w:p w14:paraId="6D086EB8" w14:textId="53C9FFE1" w:rsidR="006417E8" w:rsidRPr="00BE1734" w:rsidRDefault="006417E8" w:rsidP="006417E8">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="16"/>
               </w:numPr>
-              <w:suppressAutoHyphens/>
-              <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t xml:space="preserve">le azioni di tutela, intese come identificazione, documentazione, ricerca, e salvaguardia del patrimonio culturale materiale </w:t>
+            <w:r w:rsidRPr="00BE1734">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>le azioni di tutela</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-              <w:t>ed</w:t>
+            <w:r w:rsidR="00BE1734" w:rsidRPr="00BE1734">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e valorizzazione della Valle d’Aosta</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve"> immateriale, storico, ambientale e paesaggistico;</w:t>
+            <w:r w:rsidRPr="00BE1734">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CCECFA0" w14:textId="77777777" w:rsidR="00990BF5" w:rsidRDefault="00990BF5" w:rsidP="00990BF5">
+          <w:p w14:paraId="778C7D21" w14:textId="76F6FA2E" w:rsidR="006417E8" w:rsidRPr="004677F6" w:rsidRDefault="00295E90" w:rsidP="006417E8">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="16"/>
               </w:numPr>
-              <w:suppressAutoHyphens/>
-              <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>le caratteristiche del</w:t>
+            </w:r>
+            <w:r w:rsidR="006417E8" w:rsidRPr="004677F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>le attività di valorizzazione didattico-educative e promozione della ricerca scientifica;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34FFF834" w14:textId="77777777" w:rsidR="00990BF5" w:rsidRDefault="00990BF5" w:rsidP="00990BF5">
+          <w:p w14:paraId="63A95798" w14:textId="359CFDAF" w:rsidR="006417E8" w:rsidRDefault="00295E90" w:rsidP="006417E8">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="16"/>
               </w:numPr>
-              <w:suppressAutoHyphens/>
-              <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>la fruibilità dei progetti e delle iniziative;</w:t>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la </w:t>
+            </w:r>
+            <w:r w:rsidR="006417E8" w:rsidRPr="004677F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>fruibilità dei progetti e delle iniziative;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AE1BCE1" w14:textId="77777777" w:rsidR="00990BF5" w:rsidRDefault="00990BF5" w:rsidP="00990BF5">
+          <w:p w14:paraId="167958ED" w14:textId="36DB4902" w:rsidR="00295E90" w:rsidRPr="004677F6" w:rsidRDefault="00295E90" w:rsidP="006417E8">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="16"/>
               </w:numPr>
-              <w:suppressAutoHyphens/>
-              <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>le attività di prosecuzione o completamento di progetti già avviati e sostenuti;</w:t>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>le strategie di comunicazione delle stesse;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2117E359" w14:textId="77777777" w:rsidR="00990BF5" w:rsidRDefault="00990BF5" w:rsidP="00990BF5">
+          <w:p w14:paraId="54F28E6D" w14:textId="77777777" w:rsidR="00BE1734" w:rsidRPr="00BE1734" w:rsidRDefault="006417E8" w:rsidP="00BE1734">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="16"/>
               </w:numPr>
-              <w:suppressAutoHyphens/>
-              <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:strike/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>il luogo di svolgimento delle attività;</w:t>
+            <w:r w:rsidRPr="00BE1734">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>le</w:t>
+            </w:r>
+            <w:r w:rsidR="004677F6" w:rsidRPr="00BE1734">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> eventuali</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE1734">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> attività di prosecuzione o completamento di progetti già avviati e sostenuti</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE1734">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C799E7B" w14:textId="77777777" w:rsidR="00990BF5" w:rsidRDefault="00990BF5" w:rsidP="00990BF5">
+          <w:p w14:paraId="7D122701" w14:textId="219E0CAD" w:rsidR="006417E8" w:rsidRPr="00BE1734" w:rsidRDefault="006417E8" w:rsidP="00BE1734">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="16"/>
               </w:numPr>
-              <w:suppressAutoHyphens/>
-              <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:strike/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>i rapporti di collaborazione con Enti locali, istituzioni scolastiche, altre organizzazioni e tessuto sociale;</w:t>
+            <w:r w:rsidRPr="00BE1734">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">i rapporti di collaborazione </w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidR="00295E90" w:rsidRPr="00BE1734">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e progetti in rete </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE1734">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">con </w:t>
+            </w:r>
+            <w:r w:rsidR="00295E90" w:rsidRPr="00BE1734">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>altri soggetti in ambito locale</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE1734" w:rsidRPr="00BE1734">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE1734">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>e con altre associazioni culturali del territorio</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990BF5" w14:paraId="2443D942" w14:textId="77777777" w:rsidTr="00990BF5">
+      <w:tr w:rsidR="006417E8" w14:paraId="70CA9619" w14:textId="77777777" w:rsidTr="006417E8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C86E6D0" w14:textId="77777777" w:rsidR="00990BF5" w:rsidRDefault="00990BF5"/>
-[...31 lines deleted...]
-          <w:p w14:paraId="2FC7EFB6" w14:textId="77777777" w:rsidR="009E65A6" w:rsidRDefault="009E65A6"/>
+          <w:p w14:paraId="174B05F9" w14:textId="77777777" w:rsidR="006417E8" w:rsidRDefault="006417E8" w:rsidP="006417E8"/>
+          <w:p w14:paraId="3430D9F4" w14:textId="77777777" w:rsidR="006417E8" w:rsidRDefault="006417E8" w:rsidP="006417E8"/>
+          <w:p w14:paraId="51263DD5" w14:textId="77777777" w:rsidR="002867F8" w:rsidRDefault="002867F8" w:rsidP="006417E8"/>
+          <w:p w14:paraId="431EE633" w14:textId="77777777" w:rsidR="006417E8" w:rsidRDefault="006417E8" w:rsidP="006417E8"/>
+          <w:p w14:paraId="137219DB" w14:textId="77777777" w:rsidR="006417E8" w:rsidRDefault="006417E8" w:rsidP="006417E8"/>
+          <w:p w14:paraId="1B56AC8B" w14:textId="77777777" w:rsidR="006417E8" w:rsidRDefault="006417E8" w:rsidP="006417E8"/>
+          <w:p w14:paraId="67261CFF" w14:textId="77777777" w:rsidR="006417E8" w:rsidRDefault="006417E8" w:rsidP="006417E8"/>
+          <w:p w14:paraId="3C334DEF" w14:textId="77777777" w:rsidR="006417E8" w:rsidRDefault="006417E8" w:rsidP="006417E8"/>
+          <w:p w14:paraId="1741A7DD" w14:textId="77777777" w:rsidR="006417E8" w:rsidRDefault="006417E8" w:rsidP="006417E8"/>
+          <w:p w14:paraId="4CD17B30" w14:textId="77777777" w:rsidR="006417E8" w:rsidRDefault="006417E8" w:rsidP="006417E8"/>
+          <w:p w14:paraId="1B6FB93B" w14:textId="77777777" w:rsidR="006417E8" w:rsidRDefault="006417E8" w:rsidP="006417E8"/>
+          <w:p w14:paraId="2821C947" w14:textId="77777777" w:rsidR="006417E8" w:rsidRDefault="006417E8" w:rsidP="006417E8"/>
+          <w:p w14:paraId="33336F27" w14:textId="77777777" w:rsidR="006417E8" w:rsidRDefault="006417E8" w:rsidP="006417E8"/>
+          <w:p w14:paraId="573BF426" w14:textId="77777777" w:rsidR="006417E8" w:rsidRDefault="006417E8" w:rsidP="006417E8"/>
+          <w:p w14:paraId="32122C7F" w14:textId="77777777" w:rsidR="006417E8" w:rsidRDefault="006417E8" w:rsidP="006417E8"/>
+          <w:p w14:paraId="7E41E40B" w14:textId="77777777" w:rsidR="006417E8" w:rsidRDefault="006417E8" w:rsidP="006417E8"/>
+          <w:p w14:paraId="40D66704" w14:textId="77777777" w:rsidR="006417E8" w:rsidRDefault="006417E8" w:rsidP="006417E8"/>
+          <w:p w14:paraId="7C3AE961" w14:textId="77777777" w:rsidR="006417E8" w:rsidRDefault="006417E8" w:rsidP="006417E8"/>
+          <w:p w14:paraId="7B1821C6" w14:textId="77777777" w:rsidR="006417E8" w:rsidRDefault="006417E8" w:rsidP="006417E8"/>
+          <w:p w14:paraId="67D4ACBA" w14:textId="77777777" w:rsidR="006417E8" w:rsidRDefault="006417E8" w:rsidP="006417E8"/>
+          <w:p w14:paraId="64F348E4" w14:textId="77777777" w:rsidR="006417E8" w:rsidRDefault="006417E8" w:rsidP="006417E8"/>
+          <w:p w14:paraId="64402D31" w14:textId="77777777" w:rsidR="006417E8" w:rsidRDefault="006417E8" w:rsidP="006417E8"/>
+          <w:p w14:paraId="0D128CE4" w14:textId="77777777" w:rsidR="006417E8" w:rsidRDefault="006417E8" w:rsidP="006417E8"/>
+          <w:p w14:paraId="1D0FA464" w14:textId="77777777" w:rsidR="00ED7A8E" w:rsidRDefault="00ED7A8E" w:rsidP="006417E8"/>
+          <w:p w14:paraId="4C0B4AED" w14:textId="2235EAB7" w:rsidR="00ED7A8E" w:rsidRDefault="00ED7A8E" w:rsidP="006417E8"/>
+          <w:p w14:paraId="097A3750" w14:textId="30A8C0D2" w:rsidR="007B6D78" w:rsidRDefault="007B6D78" w:rsidP="006417E8"/>
+          <w:p w14:paraId="54F9FA13" w14:textId="14FB972D" w:rsidR="007B6D78" w:rsidRDefault="007B6D78" w:rsidP="006417E8"/>
+          <w:p w14:paraId="12E35EE2" w14:textId="37BBCD28" w:rsidR="007B6D78" w:rsidRDefault="007B6D78" w:rsidP="006417E8"/>
+          <w:p w14:paraId="3ABA5531" w14:textId="77777777" w:rsidR="007B6D78" w:rsidRDefault="007B6D78" w:rsidP="006417E8"/>
+          <w:p w14:paraId="0F98B7A9" w14:textId="68464986" w:rsidR="00ED7A8E" w:rsidRDefault="00ED7A8E" w:rsidP="006417E8"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="59F27F09" w14:textId="77777777" w:rsidR="00990BF5" w:rsidRDefault="00990BF5" w:rsidP="00990BF5">
+    <w:p w14:paraId="746618C3" w14:textId="4BD6A0BD" w:rsidR="00ED7A8E" w:rsidRDefault="00ED7A8E">
       <w:pPr>
         <w:pStyle w:val="Titolo"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="03E1441C" w14:textId="77777777" w:rsidR="00ED7A8E" w:rsidRPr="00A00DAD" w:rsidRDefault="00ED7A8E">
+      <w:pPr>
+        <w:pStyle w:val="Titolo"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9855" w:type="dxa"/>
+        <w:tblW w:w="9851" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3285"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3285"/>
+        <w:gridCol w:w="3283"/>
+        <w:gridCol w:w="3284"/>
+        <w:gridCol w:w="3284"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00990BF5" w14:paraId="2D3228EA" w14:textId="77777777" w:rsidTr="00990BF5">
+      <w:tr w:rsidR="003C1714" w:rsidRPr="00404CDF" w14:paraId="40A844EF" w14:textId="77777777" w:rsidTr="00404CDF">
         <w:trPr>
           <w:trHeight w:val="357"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3283" w:type="dxa"/>
-            <w:tcMar>
-[...27 lines deleted...]
-            <w:tcW w:w="3284" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71FFECD5" w14:textId="77777777" w:rsidR="00990BF5" w:rsidRDefault="00990BF5">
+          <w:p w14:paraId="755AD671" w14:textId="77777777" w:rsidR="003C1714" w:rsidRPr="00404CDF" w:rsidRDefault="00E70735">
             <w:pPr>
               <w:pStyle w:val="Titolo"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...15 lines deleted...]
-              <w:pStyle w:val="Titolo"/>
+            <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>____</w:t>
+            </w:r>
+            <w:r w:rsidR="00162977">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>______________________</w:t>
+              <w:t>___</w:t>
             </w:r>
-          </w:p>
-[...17 lines deleted...]
-              <w:pStyle w:val="Titolo"/>
+            <w:r w:rsidR="00374D4B">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>_______</w:t>
+            </w:r>
+            <w:r w:rsidR="001310FC" w:rsidRPr="00404CDF">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>(Luogo e data)</w:t>
+              <w:t>_____</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3284" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70FC1CE1" w14:textId="77777777" w:rsidR="00990BF5" w:rsidRDefault="00990BF5">
+          <w:p w14:paraId="38E193B4" w14:textId="77777777" w:rsidR="003C1714" w:rsidRPr="00404CDF" w:rsidRDefault="003C1714">
             <w:pPr>
               <w:pStyle w:val="Titolo"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3284" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23C673C0" w14:textId="24874AE9" w:rsidR="00990BF5" w:rsidRDefault="00822AD2" w:rsidP="00822AD2">
+          <w:p w14:paraId="40EC3489" w14:textId="77777777" w:rsidR="003C1714" w:rsidRPr="00404CDF" w:rsidRDefault="001310FC">
             <w:pPr>
               <w:pStyle w:val="Titolo"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00404CDF">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Il Legale Rappresentante</w:t>
+              <w:t>______________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...723 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="003C1714" w:rsidRPr="00404CDF" w14:paraId="2CB57C24" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3283" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FFD3025" w14:textId="77777777" w:rsidR="00990BF5" w:rsidRDefault="00990BF5">
+          <w:p w14:paraId="12696483" w14:textId="77777777" w:rsidR="003C1714" w:rsidRPr="00404CDF" w:rsidRDefault="001310FC">
             <w:pPr>
               <w:pStyle w:val="Titolo"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...2 lines deleted...]
-              <w:pStyle w:val="Titolo"/>
+            <w:r w:rsidRPr="00404CDF">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-[...14 lines deleted...]
-              <w:t>___________________</w:t>
+              <w:t>(Luogo e data)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3284" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1EC5B99A" w14:textId="77777777" w:rsidR="00990BF5" w:rsidRDefault="00990BF5">
+          <w:p w14:paraId="7041A757" w14:textId="77777777" w:rsidR="003C1714" w:rsidRPr="00404CDF" w:rsidRDefault="003C1714">
             <w:pPr>
               <w:pStyle w:val="Titolo"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3284" w:type="dxa"/>
-            <w:tcMar>
-[...58 lines deleted...]
-            <w:tcW w:w="3284" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62B2EF9E" w14:textId="77777777" w:rsidR="00990BF5" w:rsidRDefault="00990BF5">
+          <w:p w14:paraId="038F54D1" w14:textId="73A83091" w:rsidR="0059735E" w:rsidRPr="00404CDF" w:rsidRDefault="001310FC" w:rsidP="004E0709">
             <w:pPr>
               <w:pStyle w:val="Titolo"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...15 lines deleted...]
-              <w:pStyle w:val="Titolo"/>
+            <w:r w:rsidRPr="00404CDF">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>Il Legale Rappresentant</w:t>
+            </w:r>
+            <w:r w:rsidR="004E0709">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Il Legale Rappresentante</w:t>
+              <w:t>e</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990BF5" w14:paraId="1869E537" w14:textId="77777777" w:rsidTr="00990BF5">
-[...80 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6FE344D4" w14:textId="77777777" w:rsidR="00B249D7" w:rsidRDefault="00B249D7" w:rsidP="00FA29CE">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="77F26D2E" w14:textId="77777777" w:rsidR="00B2018C" w:rsidRPr="00404CDF" w:rsidRDefault="00B2018C" w:rsidP="004E0709">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
-          <w:b/>
-[...1 lines deleted...]
-          <w:szCs w:val="10"/>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00B249D7" w:rsidSect="00481693">
-      <w:headerReference w:type="first" r:id="rId8"/>
+    <w:sectPr w:rsidR="00B2018C" w:rsidRPr="00404CDF" w:rsidSect="00AF23B6">
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="709" w:right="1134" w:bottom="426" w:left="1134" w:header="426" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1134" w:bottom="993" w:left="1134" w:header="709" w:footer="253" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2F527256" w14:textId="77777777" w:rsidR="003B692C" w:rsidRDefault="003B692C">
+    <w:p w14:paraId="198EA644" w14:textId="77777777" w:rsidR="008B499E" w:rsidRDefault="008B499E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54EAD583" w14:textId="77777777" w:rsidR="003B692C" w:rsidRDefault="003B692C">
+    <w:p w14:paraId="13F5FE72" w14:textId="77777777" w:rsidR="008B499E" w:rsidRDefault="008B499E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Palatino Linotype">
-    <w:panose1 w:val="02040502050505030304"/>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="077BC258" w14:textId="77777777" w:rsidR="00E37A6D" w:rsidRDefault="00E37A6D">
+    <w:pPr>
+      <w:pStyle w:val="Pidipagina"/>
+      <w:ind w:right="360"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0FE1E57B" wp14:editId="682D6896">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>right</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>548</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="0" cy="0"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="1" name="Casella di testo 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="0" cy="0"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:ln>
+                        <a:noFill/>
+                        <a:prstDash/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6E147D64" w14:textId="77777777" w:rsidR="00E37A6D" w:rsidRDefault="00E37A6D">
+                          <w:pPr>
+                            <w:pStyle w:val="Pidipagina"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rStyle w:val="Numeropagina"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rStyle w:val="Numeropagina"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rStyle w:val="Numeropagina"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="005E35EE">
+                            <w:rPr>
+                              <w:rStyle w:val="Numeropagina"/>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>6</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rStyle w:val="Numeropagina"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0">
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="0FE1E57B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Casella di testo 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-51.2pt;margin-top:.05pt;width:0;height:0;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAfcVfengEAADwDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFOIzEMva/EP0S507Qc0GrUKQIqEBJa&#10;kNj9gDSTdCIlcRSHzvTvcTLTsmJvKy4ej+08v2d7fTN6xw46oYXQ8tViyZkOCjob9i3/8/vh8idn&#10;mGXopIOgW37UyG82Fz/WQ2z0FfTgOp0YgQRshtjyPufYCIGq117iAqIOlDSQvMz0m/aiS3IgdO/E&#10;1XJ5LQZIXUygNCJFt1OSbyq+MVrlF2NQZ+ZaTtxytanaXbFis5bNPsnYWzXTkP/BwksbqOkZaiuz&#10;ZO/J/gPlrUqAYPJCgRdgjFW6aiA1q+UXNW+9jLpqoeFgPI8Jvw9W/Tq8JmY72h1nQXpa0b1E7Zxk&#10;nWVZYwa2KlMaIjZU/BapPI93MJYXcxwpWMSPJvnyJVmM8jTv43nGesxMTUF1iorPJzFhftTgWXFa&#10;nmhxdZ7y8IyZ2lDpqaR0cKHYAA/WubrCktxK7KfSkhaF8cSseHncjTPdHXRHUjHQ1lse6Cw5c0+B&#10;hloO5OSkk7ObndIQ4+17pqaVUUGdoOZmtKJKdD6ncgN//9eqz6PffAAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAATS6A/SAAAA/wAAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxYCgeYStMJ&#10;TeLCjYGQuHmN11QkTpVkXfvvcU9we/aznr/X7Obg1UQpD5EN3G8qUMRdtAP3Bj4/Xu+2oHJBtugj&#10;k4GFMuza66sGaxsv/E7TofRKQjjXaMCVMtZa585RwLyJI7F4p5gCFhlTr23Ci4QHrx+q6lEHHFg+&#10;OBxp76j7OZyDgaf5K9KYaU/fp6lLbli2/m0x5vZmfnkGVWguf8ew4gs6tMJ0jGe2WXkDUqSsWyWe&#10;6OOqddvo/9ztLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAfcVfengEAADwDAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAE0ugP0gAAAP8AAAAP&#10;AAAAAAAAAAAAAAAAAPgDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA9wQAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="6E147D64" w14:textId="77777777" w:rsidR="00E37A6D" w:rsidRDefault="00E37A6D">
+                    <w:pPr>
+                      <w:pStyle w:val="Pidipagina"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rStyle w:val="Numeropagina"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rStyle w:val="Numeropagina"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rStyle w:val="Numeropagina"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="005E35EE">
+                      <w:rPr>
+                        <w:rStyle w:val="Numeropagina"/>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>6</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rStyle w:val="Numeropagina"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0EE883ED" w14:textId="77777777" w:rsidR="003B692C" w:rsidRDefault="003B692C">
+    <w:p w14:paraId="04F49E48" w14:textId="77777777" w:rsidR="008B499E" w:rsidRDefault="008B499E">
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D86F58A" w14:textId="77777777" w:rsidR="003B692C" w:rsidRDefault="003B692C">
+    <w:p w14:paraId="4D87344F" w14:textId="77777777" w:rsidR="008B499E" w:rsidRDefault="008B499E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4FA6B29F" w14:textId="566F207C" w:rsidR="00DA4ED4" w:rsidRPr="008C33D5" w:rsidRDefault="00DA4ED4" w:rsidP="00990BF5">
+  <w:p w14:paraId="493A9D76" w14:textId="77777777" w:rsidR="00E37A6D" w:rsidRDefault="003F4CEF" w:rsidP="003F4CEF">
     <w:pPr>
-      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...3 lines deleted...]
-      <w:ind w:left="3828"/>
+      <w:pStyle w:val="Intestazione"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-    <w:r>
-[...1 lines deleted...]
-    </w:r>
     <w:r w:rsidRPr="004241D8">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="244C5A8B" wp14:editId="203A4D75">
-[...6 lines deleted...]
-          </wp:positionV>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="31123895" wp14:editId="231169CC">
           <wp:extent cx="731520" cy="835025"/>
           <wp:effectExtent l="0" t="0" r="0" b="3175"/>
-          <wp:wrapSquare wrapText="bothSides"/>
-          <wp:docPr id="3" name="Immagine 3"/>
+          <wp:docPr id="5" name="Immagine 5"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="731520" cy="835025"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-        </wp:anchor>
+        </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="007301ED">
-      <w:t xml:space="preserve"> </w:t>
+  </w:p>
+  <w:p w14:paraId="68B7A5A3" w14:textId="77777777" w:rsidR="003F4CEF" w:rsidRDefault="003F4CEF">
+    <w:pPr>
+      <w:pStyle w:val="Intestazione"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="685A3C06" w14:textId="77777777" w:rsidR="0058599A" w:rsidRPr="00F85BAF" w:rsidRDefault="008A2BD9" w:rsidP="008A2BD9">
+    <w:pPr>
+      <w:ind w:right="-1"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="36"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>legge regionale 9 dicembre 1981, n. 79</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="491F62D7" w14:textId="4A8DE02B" w:rsidR="00DA4ED4" w:rsidRDefault="00DA4ED4" w:rsidP="0029571E">
+  <w:p w14:paraId="68BD9BE7" w14:textId="77777777" w:rsidR="0058599A" w:rsidRPr="00A53E77" w:rsidRDefault="0058599A" w:rsidP="0058599A">
     <w:pPr>
       <w:ind w:right="144"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
+        <w:bCs/>
         <w:smallCaps/>
         <w:color w:val="000000"/>
+        <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
-    <w:bookmarkStart w:id="0" w:name="_Hlk15465680"/>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:smallCaps/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>CONTRIBUTI A</w:t>
+    </w:r>
+    <w:r w:rsidR="008A2BD9">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:smallCaps/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t xml:space="preserve">LLE ASSOCIAZIONI CULTURALI VALDOSTANE </w:t>
+    </w:r>
   </w:p>
-  <w:bookmarkEnd w:id="0"/>
+  <w:p w14:paraId="4D12D212" w14:textId="0A77965D" w:rsidR="0058599A" w:rsidRDefault="00DC525C" w:rsidP="0058599A">
+    <w:pPr>
+      <w:ind w:right="144"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:smallCaps/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:smallCaps/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:tab/>
+      <w:t>- ANNO 202</w:t>
+    </w:r>
+    <w:r w:rsidR="001573A5">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:smallCaps/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>7</w:t>
+    </w:r>
+    <w:r w:rsidR="0058599A">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:smallCaps/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> –</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="6611DE9E" w14:textId="77777777" w:rsidR="0058599A" w:rsidRDefault="0058599A" w:rsidP="0058599A">
+    <w:pPr>
+      <w:ind w:right="144"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:smallCaps/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="56964AAF" w14:textId="77777777" w:rsidR="0058599A" w:rsidRDefault="0058599A" w:rsidP="0058599A">
+    <w:pPr>
+      <w:ind w:right="144"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="36"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00EC1748"/>
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="030F0CAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CBC03FD2"/>
+    <w:tmpl w:val="1FC08814"/>
     <w:lvl w:ilvl="0" w:tplc="2CC4E81E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
@@ -2749,1914 +1760,358 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="034647CC"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="065D43DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="14DEE106"/>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:tmpl w:val="D8CEDE34"/>
+    <w:lvl w:ilvl="0" w:tplc="04100017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
-      </w:pPr>
-[...1060 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0410000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0410000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2723353A"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="09510743"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6C6CE98A"/>
-    <w:lvl w:ilvl="0" w:tplc="00000002">
+    <w:tmpl w:val="4B322812"/>
+    <w:lvl w:ilvl="0" w:tplc="04100001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="-"/>
-[...7 lines deleted...]
-        <w:szCs w:val="22"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28A0404F"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14EE257A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B1C2E254"/>
-    <w:lvl w:ilvl="0" w:tplc="BEA8A658">
+    <w:tmpl w:val="21C60206"/>
+    <w:lvl w:ilvl="0" w:tplc="5AA604CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-        <w:rFonts w:hint="default"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0410000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0410000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BA63108"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="194B1902"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9A0E9DCC"/>
-[...240 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+    <w:tmpl w:val="599C3366"/>
+    <w:lvl w:ilvl="0" w:tplc="5AA604CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
         <w:sz w:val="28"/>
-      </w:rPr>
-[...246 lines deleted...]
-      </w:pPr>
+        <w:szCs w:val="28"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0410000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4687,268 +2142,409 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D6E62C6"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F673C4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3C70159C"/>
-    <w:lvl w:ilvl="0" w:tplc="5394E406">
+    <w:tmpl w:val="F494579E"/>
+    <w:lvl w:ilvl="0" w:tplc="04100001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2509" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3229" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3949" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4669" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5389" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6829" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DD55A70"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F6E3964"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="16F28940"/>
-[...14 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="3F7CE9E8">
+    <w:tmpl w:val="97C4AF4E"/>
+    <w:lvl w:ilvl="0" w:tplc="7A12906E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="319444EB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="47723C56"/>
+    <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0410001B">
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0410000F">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04100019">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0410001B">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0410000F">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04100019">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0410001B">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C28696F"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="327C72D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C0F055BC"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+    <w:tmpl w:val="A1EC7786"/>
+    <w:lvl w:ilvl="0" w:tplc="2CC4E81E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0410000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4979,253 +2575,494 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-[...5 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3328511A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3F864B96"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...118 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
+        <w:ind w:left="420" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
+        <w:ind w:left="1140" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0410000F" w:tentative="1">
+        <w:ind w:left="1860" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04100019" w:tentative="1">
+        <w:ind w:left="2580" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0410001B" w:tentative="1">
+        <w:ind w:left="3300" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0410000F" w:tentative="1">
+        <w:ind w:left="4020" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
+        <w:ind w:left="4740" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
+        <w:ind w:left="5460" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:ind w:left="6180" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="394A1206"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E26A9F64"/>
+    <w:lvl w:ilvl="0" w:tplc="5AA604CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FB6760D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C51AF8D6"/>
+    <w:lvl w:ilvl="0" w:tplc="5AA604CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4CC72F66"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1FC08814"/>
+    <w:lvl w:ilvl="0" w:tplc="2CC4E81E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="507F6E4D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9C3C15C0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54E80D9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="63CE48BA"/>
     <w:lvl w:ilvl="0" w:tplc="5394E406">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5294,940 +3131,232 @@
     <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58145173"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55101B81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C03C57EA"/>
-    <w:lvl w:ilvl="0" w:tplc="19B0EEF4">
+    <w:tmpl w:val="D8E6ADFE"/>
+    <w:lvl w:ilvl="0" w:tplc="04100011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...6 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0410000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0410000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-[...119 lines deleted...]
-      <w:lvlText w:val="-"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="558B0A15"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A7AAAFF8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...577 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0410000F" w:tentative="1">
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04100019" w:tentative="1">
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0410001B" w:tentative="1">
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0410000F" w:tentative="1">
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71D12E7F"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58E177E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C7360F16"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="upperLetter"/>
+    <w:tmpl w:val="40E4C41E"/>
+    <w:lvl w:ilvl="0" w:tplc="04100017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
@@ -6266,64 +3395,66 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C5519BF"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DB532E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D09A3538"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="upperLetter"/>
+    <w:tmpl w:val="32BE3240"/>
+    <w:lvl w:ilvl="0" w:tplc="2CC4E81E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0410000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -6355,65 +3486,175 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D0A4278"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F5C1692"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A7422EEE"/>
-    <w:lvl w:ilvl="0" w:tplc="850A727E">
+    <w:tmpl w:val="43CA1556"/>
+    <w:lvl w:ilvl="0" w:tplc="5394E406">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="711460C8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7184680C"/>
+    <w:lvl w:ilvl="0" w:tplc="04100015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
-      <w:lvlText w:val="%1)"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0410000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6444,666 +3685,707 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="770C4D5E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="73A60232"/>
+    <w:lvl w:ilvl="0" w:tplc="5AA604CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79213B34"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D89C7612"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1140" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1860" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2580" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3300" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4020" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4740" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5460" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6180" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="4">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="2">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="9">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="10">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="10">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="20"/>
-    <w:lvlOverride w:ilvl="0">
-[...23 lines deleted...]
-    </w:lvlOverride>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="24">
-[...44 lines deleted...]
-  <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009D0544"/>
-[...312 lines deleted...]
-    <w:rsid w:val="00FF5BBF"/>
+    <w:rsidRoot w:val="003C1714"/>
+    <w:rsid w:val="00032018"/>
+    <w:rsid w:val="0004237E"/>
+    <w:rsid w:val="000432B3"/>
+    <w:rsid w:val="0006017A"/>
+    <w:rsid w:val="00087596"/>
+    <w:rsid w:val="00095D83"/>
+    <w:rsid w:val="00096B6C"/>
+    <w:rsid w:val="00096CBE"/>
+    <w:rsid w:val="000B3A8B"/>
+    <w:rsid w:val="000B7DCD"/>
+    <w:rsid w:val="000C6F5E"/>
+    <w:rsid w:val="000E6489"/>
+    <w:rsid w:val="001067D4"/>
+    <w:rsid w:val="00113B6A"/>
+    <w:rsid w:val="00113FDE"/>
+    <w:rsid w:val="0012339E"/>
+    <w:rsid w:val="001310FC"/>
+    <w:rsid w:val="001573A5"/>
+    <w:rsid w:val="00162977"/>
+    <w:rsid w:val="0017639F"/>
+    <w:rsid w:val="0018682E"/>
+    <w:rsid w:val="00190A50"/>
+    <w:rsid w:val="001A3F58"/>
+    <w:rsid w:val="001B1022"/>
+    <w:rsid w:val="001C0E17"/>
+    <w:rsid w:val="001C45DA"/>
+    <w:rsid w:val="001C6238"/>
+    <w:rsid w:val="001E6536"/>
+    <w:rsid w:val="001F250E"/>
+    <w:rsid w:val="00222FEA"/>
+    <w:rsid w:val="00240DB6"/>
+    <w:rsid w:val="002571FE"/>
+    <w:rsid w:val="00267F9A"/>
+    <w:rsid w:val="002867F8"/>
+    <w:rsid w:val="002948B8"/>
+    <w:rsid w:val="002952A6"/>
+    <w:rsid w:val="00295E90"/>
+    <w:rsid w:val="002B2D07"/>
+    <w:rsid w:val="002C14F5"/>
+    <w:rsid w:val="002D00E3"/>
+    <w:rsid w:val="002D659D"/>
+    <w:rsid w:val="002E2F71"/>
+    <w:rsid w:val="002E312A"/>
+    <w:rsid w:val="00311E6F"/>
+    <w:rsid w:val="00330032"/>
+    <w:rsid w:val="00352B1B"/>
+    <w:rsid w:val="00374D4B"/>
+    <w:rsid w:val="0037669E"/>
+    <w:rsid w:val="003926D7"/>
+    <w:rsid w:val="00394C61"/>
+    <w:rsid w:val="003A7618"/>
+    <w:rsid w:val="003B23CD"/>
+    <w:rsid w:val="003C1714"/>
+    <w:rsid w:val="003C6629"/>
+    <w:rsid w:val="003E2094"/>
+    <w:rsid w:val="003E3361"/>
+    <w:rsid w:val="003E662D"/>
+    <w:rsid w:val="003F4CEF"/>
+    <w:rsid w:val="003F5F4E"/>
+    <w:rsid w:val="00404CDF"/>
+    <w:rsid w:val="00414396"/>
+    <w:rsid w:val="00426667"/>
+    <w:rsid w:val="00434D07"/>
+    <w:rsid w:val="00435571"/>
+    <w:rsid w:val="00440237"/>
+    <w:rsid w:val="004677F6"/>
+    <w:rsid w:val="00470D99"/>
+    <w:rsid w:val="004750C1"/>
+    <w:rsid w:val="004A779F"/>
+    <w:rsid w:val="004C07FF"/>
+    <w:rsid w:val="004C4E22"/>
+    <w:rsid w:val="004C7A7C"/>
+    <w:rsid w:val="004D0E12"/>
+    <w:rsid w:val="004E0709"/>
+    <w:rsid w:val="004E185B"/>
+    <w:rsid w:val="00501294"/>
+    <w:rsid w:val="00506590"/>
+    <w:rsid w:val="00510BA7"/>
+    <w:rsid w:val="00526407"/>
+    <w:rsid w:val="005337EC"/>
+    <w:rsid w:val="0053562A"/>
+    <w:rsid w:val="00537129"/>
+    <w:rsid w:val="00555103"/>
+    <w:rsid w:val="005551A8"/>
+    <w:rsid w:val="005578F6"/>
+    <w:rsid w:val="0056188B"/>
+    <w:rsid w:val="00564D48"/>
+    <w:rsid w:val="00567B78"/>
+    <w:rsid w:val="00583DC8"/>
+    <w:rsid w:val="0058599A"/>
+    <w:rsid w:val="0059735E"/>
+    <w:rsid w:val="005A1F35"/>
+    <w:rsid w:val="005A20A6"/>
+    <w:rsid w:val="005B7D61"/>
+    <w:rsid w:val="005C2EDB"/>
+    <w:rsid w:val="005D07CB"/>
+    <w:rsid w:val="005D43FF"/>
+    <w:rsid w:val="005E1CF0"/>
+    <w:rsid w:val="005E35EE"/>
+    <w:rsid w:val="006417E8"/>
+    <w:rsid w:val="006462DC"/>
+    <w:rsid w:val="00650C4F"/>
+    <w:rsid w:val="006523E7"/>
+    <w:rsid w:val="00680D4D"/>
+    <w:rsid w:val="00690D8B"/>
+    <w:rsid w:val="006A0C1B"/>
+    <w:rsid w:val="006C01EA"/>
+    <w:rsid w:val="006D5667"/>
+    <w:rsid w:val="006D64D3"/>
+    <w:rsid w:val="006D7420"/>
+    <w:rsid w:val="006F1C77"/>
+    <w:rsid w:val="00706B90"/>
+    <w:rsid w:val="00736DAA"/>
+    <w:rsid w:val="007463CE"/>
+    <w:rsid w:val="0075128E"/>
+    <w:rsid w:val="007536FA"/>
+    <w:rsid w:val="007552D4"/>
+    <w:rsid w:val="007625EB"/>
+    <w:rsid w:val="007667DF"/>
+    <w:rsid w:val="00791BE9"/>
+    <w:rsid w:val="0079374E"/>
+    <w:rsid w:val="007B6D78"/>
+    <w:rsid w:val="007F358C"/>
+    <w:rsid w:val="007F6B4C"/>
+    <w:rsid w:val="008013CE"/>
+    <w:rsid w:val="00804412"/>
+    <w:rsid w:val="00816084"/>
+    <w:rsid w:val="0084737A"/>
+    <w:rsid w:val="008477F5"/>
+    <w:rsid w:val="008554B2"/>
+    <w:rsid w:val="00873C1A"/>
+    <w:rsid w:val="00873D2B"/>
+    <w:rsid w:val="008A0B16"/>
+    <w:rsid w:val="008A20DA"/>
+    <w:rsid w:val="008A2BD9"/>
+    <w:rsid w:val="008A3A20"/>
+    <w:rsid w:val="008B499E"/>
+    <w:rsid w:val="008D50DB"/>
+    <w:rsid w:val="008F1941"/>
+    <w:rsid w:val="00920E16"/>
+    <w:rsid w:val="0094524E"/>
+    <w:rsid w:val="00951DDC"/>
+    <w:rsid w:val="00957730"/>
+    <w:rsid w:val="00965B57"/>
+    <w:rsid w:val="009672A9"/>
+    <w:rsid w:val="00980F3C"/>
+    <w:rsid w:val="0098354E"/>
+    <w:rsid w:val="009901AF"/>
+    <w:rsid w:val="009A36E5"/>
+    <w:rsid w:val="009A74A4"/>
+    <w:rsid w:val="009C24DE"/>
+    <w:rsid w:val="009C655D"/>
+    <w:rsid w:val="009E1190"/>
+    <w:rsid w:val="009E55FB"/>
+    <w:rsid w:val="009F14C4"/>
+    <w:rsid w:val="009F252E"/>
+    <w:rsid w:val="00A00DAD"/>
+    <w:rsid w:val="00A0514C"/>
+    <w:rsid w:val="00A10458"/>
+    <w:rsid w:val="00A10646"/>
+    <w:rsid w:val="00A505A3"/>
+    <w:rsid w:val="00A73D19"/>
+    <w:rsid w:val="00A93648"/>
+    <w:rsid w:val="00A946BE"/>
+    <w:rsid w:val="00A964BA"/>
+    <w:rsid w:val="00AB1DCE"/>
+    <w:rsid w:val="00AC1F83"/>
+    <w:rsid w:val="00AE18C6"/>
+    <w:rsid w:val="00AF23B6"/>
+    <w:rsid w:val="00B14563"/>
+    <w:rsid w:val="00B2018C"/>
+    <w:rsid w:val="00B23AC7"/>
+    <w:rsid w:val="00B34720"/>
+    <w:rsid w:val="00B45A9F"/>
+    <w:rsid w:val="00B502D5"/>
+    <w:rsid w:val="00B51A7E"/>
+    <w:rsid w:val="00B52F8B"/>
+    <w:rsid w:val="00B844E8"/>
+    <w:rsid w:val="00B90EBB"/>
+    <w:rsid w:val="00B90FA8"/>
+    <w:rsid w:val="00B94BB7"/>
+    <w:rsid w:val="00BA6FD9"/>
+    <w:rsid w:val="00BB2B50"/>
+    <w:rsid w:val="00BC368F"/>
+    <w:rsid w:val="00BE1734"/>
+    <w:rsid w:val="00BE35BB"/>
+    <w:rsid w:val="00BF0BEE"/>
+    <w:rsid w:val="00C118AC"/>
+    <w:rsid w:val="00C40C6D"/>
+    <w:rsid w:val="00C5736F"/>
+    <w:rsid w:val="00C73263"/>
+    <w:rsid w:val="00C75E91"/>
+    <w:rsid w:val="00CA17EA"/>
+    <w:rsid w:val="00CB0EC8"/>
+    <w:rsid w:val="00CB61D4"/>
+    <w:rsid w:val="00CD179C"/>
+    <w:rsid w:val="00CE1D5A"/>
+    <w:rsid w:val="00CF1128"/>
+    <w:rsid w:val="00D13F87"/>
+    <w:rsid w:val="00D2005D"/>
+    <w:rsid w:val="00D2401B"/>
+    <w:rsid w:val="00D247E3"/>
+    <w:rsid w:val="00D428ED"/>
+    <w:rsid w:val="00D42CCB"/>
+    <w:rsid w:val="00D433CA"/>
+    <w:rsid w:val="00D54970"/>
+    <w:rsid w:val="00D824E1"/>
+    <w:rsid w:val="00D929A4"/>
+    <w:rsid w:val="00D97EEE"/>
+    <w:rsid w:val="00DB22AC"/>
+    <w:rsid w:val="00DC525C"/>
+    <w:rsid w:val="00DD679E"/>
+    <w:rsid w:val="00DD7591"/>
+    <w:rsid w:val="00DE256F"/>
+    <w:rsid w:val="00E03D94"/>
+    <w:rsid w:val="00E16FE6"/>
+    <w:rsid w:val="00E1712C"/>
+    <w:rsid w:val="00E37A6D"/>
+    <w:rsid w:val="00E47658"/>
+    <w:rsid w:val="00E55AC1"/>
+    <w:rsid w:val="00E70735"/>
+    <w:rsid w:val="00E8262F"/>
+    <w:rsid w:val="00E9442E"/>
+    <w:rsid w:val="00EA1EC6"/>
+    <w:rsid w:val="00EA377B"/>
+    <w:rsid w:val="00EA5523"/>
+    <w:rsid w:val="00EB4FCD"/>
+    <w:rsid w:val="00ED7A8E"/>
+    <w:rsid w:val="00EF48A6"/>
+    <w:rsid w:val="00EF6F53"/>
+    <w:rsid w:val="00F11F0A"/>
+    <w:rsid w:val="00F15A11"/>
+    <w:rsid w:val="00F2501B"/>
+    <w:rsid w:val="00F259E2"/>
+    <w:rsid w:val="00F27FD5"/>
+    <w:rsid w:val="00F32F49"/>
+    <w:rsid w:val="00F36732"/>
+    <w:rsid w:val="00F4472F"/>
+    <w:rsid w:val="00F463C3"/>
+    <w:rsid w:val="00F523C8"/>
+    <w:rsid w:val="00F675B5"/>
+    <w:rsid w:val="00F81578"/>
+    <w:rsid w:val="00F815DE"/>
+    <w:rsid w:val="00F83851"/>
+    <w:rsid w:val="00F8640E"/>
+    <w:rsid w:val="00F9566F"/>
+    <w:rsid w:val="00FA723F"/>
+    <w:rsid w:val="00FB68FC"/>
+    <w:rsid w:val="00FD635E"/>
+    <w:rsid w:val="00FD7A89"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3F5CAE19"/>
-  <w15:docId w15:val="{8809A670-614D-4102-AB5F-E50406635B23}"/>
+  <w14:docId w14:val="519B40AB"/>
+  <w15:docId w15:val="{8C5D931C-395D-481B-A8C1-F481EDCB9B9B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="it-IT" w:eastAsia="it-IT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7353,51 +4635,50 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normale">
     <w:name w:val="Normal"/>
-    <w:rsid w:val="00E870A8"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titolo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normale"/>
     <w:next w:val="Normale"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titolo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normale"/>
@@ -7453,484 +4734,343 @@
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SU">
     <w:name w:val="SU"/>
     <w:basedOn w:val="Normale"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titolo">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normale"/>
     <w:link w:val="TitoloCarattere"/>
     <w:qFormat/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Corpotesto">
-    <w:name w:val="Body Text"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Corpodeltesto">
+    <w:name w:val="Corpo del testo"/>
     <w:basedOn w:val="Normale"/>
     <w:pPr>
       <w:spacing w:line="480" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Testonotaapidipagina">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normale"/>
     <w:link w:val="TestonotaapidipaginaCarattere"/>
-    <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Rimandonotaapidipagina">
     <w:name w:val="footnote reference"/>
-    <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:position w:val="0"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Corpodeltesto2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normale"/>
-    <w:link w:val="Corpodeltesto2Carattere"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="usoboll1">
     <w:name w:val="usoboll1"/>
     <w:basedOn w:val="Normale"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:line="482" w:lineRule="exact"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Testofumetto">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normale"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Collegamentoipertestuale">
-[...5 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Intestazione">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normale"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Pidipagina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normale"/>
-    <w:link w:val="PidipaginaCarattere"/>
-    <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Menzionenonrisolta1">
-    <w:name w:val="Menzione non risolta1"/>
+  <w:style w:type="character" w:styleId="Numeropagina">
+    <w:name w:val="page number"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
-    <w:uiPriority w:val="99"/>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
-[...1 lines deleted...]
-    <w:rsid w:val="00682C64"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="itemabstract">
+    <w:name w:val="itemabstract"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Paragrafoelenco">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normale"/>
+    <w:qFormat/>
+    <w:rsid w:val="006D64D3"/>
     <w:pPr>
-      <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TestonotaapidipaginaCarattere">
     <w:name w:val="Testo nota a piè di pagina Carattere"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:link w:val="Testonotaapidipagina"/>
+    <w:rsid w:val="00690D8B"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Collegamentoipertestuale">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00682C64"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AC1F83"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Paragrafoelenco">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="character" w:styleId="Rimandocommento">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E37A6D"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Testocommento">
+    <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normale"/>
-    <w:qFormat/>
-[...7 lines deleted...]
-    </w:pPr>
+    <w:link w:val="TestocommentoCarattere"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E37A6D"/>
     <w:rPr>
-      <w:szCs w:val="24"/>
+      <w:sz w:val="20"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TestocommentoCarattere">
+    <w:name w:val="Testo commento Carattere"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:link w:val="Testocommento"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E37A6D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Soggettocommento">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Testocommento"/>
+    <w:next w:val="Testocommento"/>
+    <w:link w:val="SoggettocommentoCarattere"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E37A6D"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SoggettocommentoCarattere">
+    <w:name w:val="Soggetto commento Carattere"/>
+    <w:basedOn w:val="TestocommentoCarattere"/>
+    <w:link w:val="Soggettocommento"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E37A6D"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Testonotadichiusura">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normale"/>
+    <w:link w:val="TestonotadichiusuraCarattere"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E37A6D"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TestonotadichiusuraCarattere">
+    <w:name w:val="Testo nota di chiusura Carattere"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:link w:val="Testonotadichiusura"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E37A6D"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Rimandonotadichiusura">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E37A6D"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Grigliatabella">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00435571"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Corpodeltesto3">
     <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="Normale"/>
     <w:link w:val="Corpodeltesto3Carattere"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F50914"/>
+    <w:rsid w:val="0004237E"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Corpodeltesto3Carattere">
     <w:name w:val="Corpo del testo 3 Carattere"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:link w:val="Corpodeltesto3"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F50914"/>
+    <w:rsid w:val="0004237E"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
-    </w:rPr>
-[...40 lines deleted...]
-      <w:caps/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitoloCarattere">
     <w:name w:val="Titolo Carattere"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:link w:val="Titolo"/>
-    <w:rsid w:val="00D45B20"/>
+    <w:rsid w:val="00311E6F"/>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="24"/>
-[...19 lines deleted...]
-    <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
-    <w:div w:id="549070393">
+    <w:div w:id="1185097514">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="761338944">
-[...155 lines deleted...]
-    <w:div w:id="2025666554">
+    <w:div w:id="1287542405">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -8187,90 +5327,79 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70ABF6B9-C9CD-4D9D-B4E5-906C141460B6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84B4DB4E-5CA2-445F-B617-6B4E918A6FA7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>1787</Characters>
+  <Pages>2</Pages>
+  <Words>164</Words>
+  <Characters>941</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>7</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ALL</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>HP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2096</CharactersWithSpaces>
+  <CharactersWithSpaces>1103</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ALL</dc:title>
   <dc:creator>regione lombardia</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>