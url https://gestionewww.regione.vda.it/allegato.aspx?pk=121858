--- v0 (2026-02-12)
+++ v1 (2026-08-21)
@@ -20,95 +20,99 @@
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/threadedComments/threadedComment1.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
   <Override PartName="/xl/featurePropertyBag/featurePropertyBag.xml" ContentType="application/vnd.ms-excel.featurepropertybag+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{072A8803-9ACE-4676-8E20-775BAC198173}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{17BD7C28-955B-428B-B8C7-21120BAD92D2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" tabRatio="971" activeTab="7" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="971" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="LEGGIMI" sheetId="34" r:id="rId1"/>
     <sheet name="DATI GENERALI" sheetId="14" r:id="rId2"/>
     <sheet name="EDIFICI - APE" sheetId="18" r:id="rId3"/>
     <sheet name="EDIFICI - RISPARMI" sheetId="17" r:id="rId4"/>
     <sheet name="PROCESSO PRODUTTIVO" sheetId="32" r:id="rId5"/>
     <sheet name="FER" sheetId="33" r:id="rId6"/>
     <sheet name="COSTO COMPLESSIVO" sheetId="11" r:id="rId7"/>
     <sheet name="CONTROFATTUALE_Solo GBER" sheetId="36" r:id="rId8"/>
     <sheet name="COPERTURA COSTI" sheetId="23" r:id="rId9"/>
     <sheet name="ELENCHI" sheetId="19" state="hidden" r:id="rId10"/>
     <sheet name="QE COPERTURA FINANZARIA" sheetId="24" r:id="rId11"/>
     <sheet name="CONTROLLI_GBER" sheetId="10" r:id="rId12"/>
     <sheet name="CONTROLLI_De minimis" sheetId="31" r:id="rId13"/>
     <sheet name="PUNTEGGIO COMPLESSIVO" sheetId="15" r:id="rId14"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="G19" i="23" l="1"/>
+  <c r="D13" i="17" l="1"/>
+  <c r="D3" i="17"/>
+  <c r="D4" i="17"/>
+  <c r="D5" i="17" s="1"/>
+  <c r="G19" i="23"/>
   <c r="G17" i="23"/>
   <c r="G16" i="23"/>
   <c r="G15" i="23"/>
   <c r="G14" i="23"/>
   <c r="G13" i="23"/>
   <c r="F5" i="18"/>
   <c r="B28" i="14"/>
   <c r="B2" i="14"/>
   <c r="D6" i="32"/>
   <c r="G33" i="15"/>
   <c r="H5" i="32"/>
   <c r="H11" i="32" s="1"/>
   <c r="I12" i="24" l="1"/>
   <c r="K84" i="23"/>
   <c r="K85" i="23"/>
   <c r="K86" i="23"/>
   <c r="K87" i="23"/>
   <c r="K88" i="23"/>
   <c r="K89" i="23"/>
   <c r="G73" i="23" l="1"/>
   <c r="G74" i="23"/>
   <c r="G75" i="23"/>
   <c r="G76" i="23"/>
   <c r="G77" i="23"/>
   <c r="G78" i="23"/>
@@ -835,51 +839,50 @@
   <c r="F72" i="23" s="1"/>
   <c r="H68" i="11"/>
   <c r="F68" i="23" s="1"/>
   <c r="G90" i="11"/>
   <c r="H79" i="11"/>
   <c r="F79" i="23" s="1"/>
   <c r="H57" i="11"/>
   <c r="F57" i="23" s="1"/>
   <c r="H76" i="11"/>
   <c r="F76" i="23" s="1"/>
   <c r="H86" i="11"/>
   <c r="F86" i="23" s="1"/>
   <c r="H73" i="11"/>
   <c r="F73" i="23" s="1"/>
   <c r="H36" i="11"/>
   <c r="F36" i="23" s="1"/>
   <c r="H25" i="11"/>
   <c r="F25" i="23" s="1"/>
   <c r="H32" i="11"/>
   <c r="F32" i="23" s="1"/>
   <c r="H24" i="11"/>
   <c r="F24" i="23" s="1"/>
   <c r="H26" i="11"/>
   <c r="F26" i="23" s="1"/>
   <c r="G9" i="18"/>
-  <c r="D3" i="17" s="1"/>
   <c r="I9" i="18"/>
   <c r="H3" i="17" s="1"/>
   <c r="I18" i="18"/>
   <c r="H4" i="17" s="1"/>
   <c r="H75" i="11"/>
   <c r="F75" i="23" s="1"/>
   <c r="H77" i="11"/>
   <c r="F77" i="23" s="1"/>
   <c r="H48" i="11"/>
   <c r="F48" i="23" s="1"/>
   <c r="H69" i="11"/>
   <c r="F69" i="23" s="1"/>
   <c r="H49" i="11"/>
   <c r="F49" i="23" s="1"/>
   <c r="H70" i="11"/>
   <c r="F70" i="23" s="1"/>
   <c r="H80" i="11"/>
   <c r="F80" i="23" s="1"/>
   <c r="H43" i="11"/>
   <c r="F43" i="23" s="1"/>
   <c r="H81" i="11"/>
   <c r="F81" i="23" s="1"/>
   <c r="H45" i="11"/>
   <c r="F45" i="23" s="1"/>
   <c r="H58" i="11"/>
@@ -904,89 +907,86 @@
   <c r="F51" i="23" s="1"/>
   <c r="H31" i="11"/>
   <c r="F31" i="23" s="1"/>
   <c r="H53" i="11"/>
   <c r="F53" i="23" s="1"/>
   <c r="H62" i="11"/>
   <c r="F62" i="23" s="1"/>
   <c r="H67" i="11"/>
   <c r="F67" i="23" s="1"/>
   <c r="H89" i="11"/>
   <c r="F89" i="23" s="1"/>
   <c r="H34" i="11"/>
   <c r="F34" i="23" s="1"/>
   <c r="H46" i="11"/>
   <c r="F46" i="23" s="1"/>
   <c r="H55" i="11"/>
   <c r="F55" i="23" s="1"/>
   <c r="H63" i="11"/>
   <c r="F63" i="23" s="1"/>
   <c r="H82" i="11"/>
   <c r="F82" i="23" s="1"/>
   <c r="H61" i="11"/>
   <c r="F61" i="23" s="1"/>
   <c r="H20" i="11"/>
   <c r="G18" i="18"/>
-  <c r="D4" i="17" s="1"/>
   <c r="H88" i="11"/>
   <c r="F88" i="23" s="1"/>
   <c r="H87" i="11"/>
   <c r="F87" i="23" s="1"/>
   <c r="H85" i="11"/>
   <c r="F85" i="23" s="1"/>
   <c r="H84" i="11"/>
   <c r="F84" i="23" s="1"/>
   <c r="E12" i="24" s="1"/>
   <c r="E10" i="24" l="1"/>
   <c r="E11" i="24"/>
   <c r="F20" i="23"/>
   <c r="H5" i="17"/>
   <c r="H10" i="17" s="1"/>
-  <c r="D5" i="17"/>
-  <c r="D6" i="17" s="1"/>
+  <c r="D6" i="17"/>
   <c r="D12" i="17" s="1"/>
   <c r="H21" i="11"/>
   <c r="F21" i="23" s="1"/>
   <c r="H22" i="11"/>
   <c r="F22" i="23" s="1"/>
   <c r="H23" i="11"/>
   <c r="F23" i="23" s="1"/>
   <c r="E9" i="24" l="1"/>
   <c r="E13" i="24" s="1"/>
   <c r="E17" i="24" s="1"/>
   <c r="E25" i="24" s="1"/>
   <c r="H90" i="11"/>
   <c r="F90" i="23"/>
   <c r="D11" i="17"/>
   <c r="G12" i="15"/>
   <c r="H6" i="17"/>
   <c r="G9" i="24" l="1"/>
   <c r="I9" i="24" s="1"/>
   <c r="G8" i="24"/>
   <c r="I8" i="24" s="1"/>
-  <c r="D13" i="17"/>
-  <c r="G6" i="15" s="1"/>
+  <c r="G6" i="15"/>
   <c r="G25" i="15" s="1"/>
   <c r="G35" i="15" s="1"/>
   <c r="D13" i="31"/>
   <c r="D13" i="10" l="1"/>
   <c r="G7" i="24" l="1"/>
   <c r="I7" i="24" s="1"/>
   <c r="K90" i="23"/>
   <c r="I13" i="24" l="1"/>
   <c r="D27" i="31"/>
   <c r="G13" i="24"/>
   <c r="D16" i="31" s="1"/>
   <c r="D17" i="31" l="1"/>
   <c r="D22" i="31"/>
   <c r="D23" i="31" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>tc={008A05B2-CACE-4CCC-ADD0-4CDA41034F35}</author>
   </authors>
   <commentList>
     <comment ref="C30" authorId="0" shapeId="0" xr:uid="{008A05B2-CACE-4CCC-ADD0-4CDA41034F35}">
       <text>
@@ -2480,54 +2480,50 @@
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">  </t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">IMPORTO TOTALE (IVA INCLUSA)
   [€]       </t>
   </si>
   <si>
     <t>SPESE TECNICHE (punto 8.1, lettera a)</t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
     <t>SPESE TECNICHE relative agli interventi di cui al punto 6.1, lettera b) - INTERVENTI SUL PROCESSO PRODUTTIVO
 (art. 38 GBER)</t>
   </si>
   <si>
-    <t>SPESE TECNICHE relative agli interventi di cui al punto 6.1, lettera c)  - FONTI ENERGETICHE RINNOVABILI 
-[...2 lines deleted...]
-  <si>
     <t>CARTELLONISTICA
  (punto 8.1, lettera b)</t>
   </si>
   <si>
     <t>punto 6.1, lettera a) - INTERVENTI SU EDIFICI
 (art. 38bis GBER)</t>
   </si>
   <si>
     <t>punto 6.1, lettera b) - INTERVENTI SUL PROCESSO PRODUTTIVO
 (art. 38 GBER)</t>
   </si>
   <si>
     <t>punto 6.2 - FONTI ENERGETICHE RINNOVABILI 
 (art. 41 GBER)</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">ALTRO 
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
@@ -2724,54 +2720,50 @@
       <t>]</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">  </t>
     </r>
   </si>
   <si>
     <t>SPESE TECNICHE relative agli interventi di cui al punto 6.1, lettera a) - INTERVENTI SU EDIFICI
 (art. 38bis GBER)</t>
   </si>
   <si>
     <t>CARTELLONISTICA relative agli interventi di cui al punto 6.1, lettera a) - INTERVENTI SU EDIFICI
 (art. 38bis GBER)</t>
   </si>
   <si>
     <t>CARTELLONISTICA relative agli interventi di cui al punto 6.1, lettera b) - INTERVENTI SUL PROCESSO PRODUTTIVO
 (art. 38 GBER)</t>
-  </si>
-[...2 lines deleted...]
-(art. 41 GBER)</t>
   </si>
   <si>
     <t>punto 6.1, lettera a) - INTERVENTI SU EDIFICI *
 (art. 38bis GBER)</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">NOTE: </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 * Ai sensi dei punti 10.2, 10.3 e 10.4 dell'Avviso, l'intensità massima di aiuto per il Regolamento GBER varia in base ai dati del foglio "DATI GENERALI" (tipologia di impresa e ubicazione investimento)  e del foglio "EDIFICI- RISPARMI" (miglioramento della prestazione energetica misurata in energia primaria di almeno il 40% rispetto alla situazione precedente all'investimento);
@@ -4589,83 +4581,91 @@
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Non è necessario inserire la tabella nella documentazione presentata in sede di domanda</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">RIDUZIONE PERCENTUALE delle emissioni annue di gas climalteranti del processo produttivo rispetto alla situazione ante intervento (%) *                          </t>
   </si>
   <si>
     <t>CARTELLONISTICA  - TIPOLOGIA DI INTERVENTO PREVALENTE: punto 6.1, lettera a) - INTERVENTI SU EDIFICI (art. 38bis GBER)</t>
   </si>
   <si>
     <t>CARTELLONISTICA   - TIPOLOGIA DI INTERVENTO PREVALENTE: punto 6.1, lettera b) - INTERVENTI SUL PROCESSO PRODUTTIVO (art. 38 GBER)</t>
   </si>
   <si>
-    <t xml:space="preserve">CARTELLONISTICA - TIPOLOGIA DI INTERVENTO PREVALENTE: punto 6.1, lettera c)  - FONTI ENERGETICHE RINNOVABILI  (art. 41 GBER) </t>
-[...1 lines deleted...]
-  <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">NOTE: </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 * Ai sensi del punto 9.4 dell'Avviso, la concessione dei contributi in regime "de minimis" è subordinata al rispetto dei massimali previsti dall'art.3, comma 2 del Regolamento de minimis, ai sensi del quale i contributi possono avere un importo massimo complessivo di euro 300,000 nell'arco di tre anni per "Impresa unica" [...];
 **  Ai sensi del punto 9.4 dell'Avviso, il contributo è concesso in regime "de minimis" nell'intensità massima del 60%. 
 *** Questi controlli vengono effettuati correttamente se sono stati compilati in modo adeguato il Foglio "DATI GENERALI" (tipologia contributo concesso) e la sezione Finanziaria del foglio di calcolo.</t>
     </r>
   </si>
   <si>
     <t>0 punti → nessun intervento tra quelli raccomandati</t>
   </si>
   <si>
     <t>CHECK: AUMENTO PERCENTUALE INTENSITA' AIUTO</t>
+  </si>
+  <si>
+    <t>SPESE TECNICHE relative agli interventi di cui al punto 6.2 - FONTI ENERGETICHE RINNOVABILI 
+(art. 41 GBER)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CARTELLONISTICA - TIPOLOGIA DI INTERVENTO PREVALENTE: punto 6.2  - FONTI ENERGETICHE RINNOVABILI  (art. 41 GBER) </t>
+  </si>
+  <si>
+    <t>CARTELLONISTICArelative agli interventi di cui al punto 6.2  - FONTI ENERGETICHE RINNOVABILI 
+(art. 41 GBER)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="7" formatCode="#,##0.00\ &quot;€&quot;;\-#,##0.00\ &quot;€&quot;"/>
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
   </numFmts>
   <fonts count="53" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
@@ -7130,50 +7130,167 @@
           <xfpb:xfComplement i="0"/>
         </ext>
       </extLst>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="3" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="7" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="7" borderId="81" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="7" borderId="81" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="7" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="7" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="47" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="51" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="14" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="79" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="80" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="75" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="76" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="14" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="14" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="14" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="14" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="14" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="61" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="62" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="36" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="12" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="12" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="19" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -7317,428 +7434,311 @@
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="15" borderId="69" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="15" borderId="70" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="18" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="18" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="10" borderId="32" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="10" borderId="50" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="6" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...115 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="43" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="74" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="14" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="14" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="61" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="62" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="29" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="19" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="19" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="19" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="14" borderId="69" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="14" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="14" borderId="74" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="4" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="4" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="4" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="21" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="29" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="61" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="62" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="6" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="14" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="43" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...37 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="41" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="46" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...70 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="15" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="15" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="15" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="15" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="15" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="15" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="15" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="15" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -7767,199 +7767,199 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="15" borderId="33" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="33" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="2" fillId="7" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="67" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="71" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="58" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="7" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="13" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="13" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="71" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="72" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="10" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="10" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="2" fontId="2" fillId="10" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="72" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...103 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Migliaia" xfId="3" builtinId="3"/>
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
     <cellStyle name="Percentuale" xfId="1" builtinId="5"/>
     <cellStyle name="Valuta" xfId="2" builtinId="4"/>
   </cellStyles>
   <dxfs count="6">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
@@ -8397,881 +8397,881 @@
     <tabColor rgb="FFFFFF99"/>
   </sheetPr>
   <dimension ref="B1:G17"/>
   <sheetViews>
     <sheetView topLeftCell="A10" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="H13" sqref="H13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.85546875" style="7" customWidth="1"/>
     <col min="2" max="2" width="23.5703125" style="23" customWidth="1"/>
     <col min="3" max="3" width="128.5703125" style="22" customWidth="1"/>
     <col min="4" max="4" width="2.85546875" style="7" customWidth="1"/>
     <col min="5" max="5" width="8.85546875" style="7"/>
     <col min="6" max="6" width="39.5703125" style="7" customWidth="1"/>
     <col min="7" max="7" width="2.5703125" style="7" customWidth="1"/>
     <col min="8" max="9" width="17.7109375" style="7" customWidth="1"/>
     <col min="10" max="11" width="8.85546875" style="7"/>
     <col min="12" max="14" width="17.28515625" style="7" customWidth="1"/>
     <col min="15" max="16384" width="8.85546875" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:7" ht="6.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="278" t="s">
-[...3 lines deleted...]
-      <c r="E2" s="280" t="s">
+      <c r="B2" s="317" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2" s="318"/>
+      <c r="E2" s="319" t="s">
         <v>1</v>
       </c>
-      <c r="F2" s="281"/>
+      <c r="F2" s="320"/>
     </row>
     <row r="3" spans="2:7" ht="183" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="96" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="24" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="E3" s="26"/>
       <c r="F3" s="179" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="2:7" ht="146.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="81" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="64" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E4" s="27"/>
       <c r="F4" s="179" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
     </row>
     <row r="5" spans="2:7" ht="261" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B5" s="81" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="64" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E5" s="166"/>
       <c r="F5" s="180" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="2:7" ht="252.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="82" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="64" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="7" spans="2:7" ht="129" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="83" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="64" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="8" spans="2:7" ht="223.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="85" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="24" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="9" spans="2:7" ht="156" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="85" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="24" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="10" spans="2:7" ht="210.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="85" t="s">
         <v>11</v>
       </c>
       <c r="C10" s="24" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="G10" s="164"/>
     </row>
     <row r="11" spans="2:7" ht="220.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="85" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="C11" s="249" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F11" s="164"/>
       <c r="G11" s="164"/>
     </row>
     <row r="12" spans="2:7" ht="126" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="84" t="s">
         <v>12</v>
       </c>
       <c r="C12" s="64" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="13" spans="2:7" ht="126" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="84" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="64" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="14" spans="2:7" ht="131.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B14" s="86" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="24" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="15" spans="2:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
     </row>
     <row r="16" spans="2:7" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B16" s="282" t="s">
+      <c r="B16" s="321" t="s">
         <v>15</v>
       </c>
-      <c r="C16" s="283"/>
+      <c r="C16" s="322"/>
     </row>
     <row r="17" s="7" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="E2:F2"/>
     <mergeCell ref="B16:C16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B258C7AB-4A94-489C-B228-FDEA06EB8393}">
   <dimension ref="B2:D6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E6" sqref="E6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="18.28515625" customWidth="1"/>
     <col min="4" max="4" width="65.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B2" s="39" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="D2" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
     </row>
     <row r="3" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B3" s="38" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
     </row>
     <row r="4" spans="2:4" ht="31.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B4" s="38" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="D4" s="35" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
     </row>
     <row r="5" spans="2:4" ht="33.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="38" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D5" s="36" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="6" spans="2:4" ht="30" x14ac:dyDescent="0.25">
       <c r="D6" s="37" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A4C51280-F0D8-4A1A-8330-764E4609A013}">
   <sheetPr>
     <tabColor theme="6" tint="0.59999389629810485"/>
   </sheetPr>
   <dimension ref="B2:K28"/>
   <sheetViews>
     <sheetView showWhiteSpace="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="B25" sqref="B25:D25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.28515625" style="4" customWidth="1"/>
     <col min="2" max="2" width="26.28515625" style="4" customWidth="1"/>
     <col min="3" max="3" width="35.7109375" style="4" customWidth="1"/>
     <col min="4" max="6" width="25.140625" style="4" customWidth="1"/>
     <col min="7" max="9" width="17.5703125" style="4" customWidth="1"/>
     <col min="10" max="10" width="18.5703125" style="4" customWidth="1"/>
     <col min="11" max="11" width="12.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="12" max="16384" width="8.85546875" style="4"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:11" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="253" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
     </row>
     <row r="3" spans="2:11" s="1" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
     </row>
     <row r="4" spans="2:11" s="1" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B4" s="450" t="s">
+      <c r="B4" s="439" t="s">
+        <v>233</v>
+      </c>
+      <c r="C4" s="440"/>
+      <c r="D4" s="440"/>
+      <c r="E4" s="440"/>
+      <c r="F4" s="440"/>
+      <c r="G4" s="440"/>
+      <c r="H4" s="440"/>
+      <c r="I4" s="441"/>
+      <c r="J4" s="103"/>
+    </row>
+    <row r="5" spans="2:11" s="1" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="447" t="s">
+        <v>146</v>
+      </c>
+      <c r="C5" s="449" t="s">
+        <v>147</v>
+      </c>
+      <c r="D5" s="449" t="s">
+        <v>129</v>
+      </c>
+      <c r="E5" s="449" t="s">
+        <v>109</v>
+      </c>
+      <c r="F5" s="449" t="s">
+        <v>236</v>
+      </c>
+      <c r="G5" s="449" t="s">
+        <v>131</v>
+      </c>
+      <c r="H5" s="449" t="s">
+        <v>148</v>
+      </c>
+      <c r="I5" s="445" t="s">
         <v>235</v>
       </c>
-      <c r="C4" s="451"/>
-[...32 lines deleted...]
-      </c>
     </row>
     <row r="6" spans="2:11" s="1" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B6" s="459"/>
-[...6 lines deleted...]
-      <c r="I6" s="457"/>
+      <c r="B6" s="448"/>
+      <c r="C6" s="450"/>
+      <c r="D6" s="451"/>
+      <c r="E6" s="451"/>
+      <c r="F6" s="451"/>
+      <c r="G6" s="451"/>
+      <c r="H6" s="451"/>
+      <c r="I6" s="446"/>
     </row>
     <row r="7" spans="2:11" s="1" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="214" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="C7" s="267" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="D7" s="55">
         <f>SUM('COPERTURA COSTI'!E5:E16)</f>
         <v>0</v>
       </c>
       <c r="E7" s="55">
         <f>SUM('COPERTURA COSTI'!F5:F16)</f>
         <v>0</v>
       </c>
       <c r="F7" s="55">
         <f>SUM('COPERTURA COSTI'!G5:G16)</f>
         <v>0</v>
       </c>
       <c r="G7" s="55">
         <f>SUM('COPERTURA COSTI'!I5:I16)</f>
         <v>0</v>
       </c>
       <c r="H7" s="55">
         <f>SUM('COPERTURA COSTI'!J5:J16)</f>
         <v>0</v>
       </c>
       <c r="I7" s="203">
         <f t="shared" ref="I7:I12" si="0">D7-G7-H7</f>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="2:11" s="1" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="214" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="C8" s="267" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="D8" s="55">
         <f>SUM('COPERTURA COSTI'!E17:E19)</f>
         <v>0</v>
       </c>
       <c r="E8" s="55">
         <f>SUM('COPERTURA COSTI'!F17:F19)</f>
         <v>0</v>
       </c>
       <c r="F8" s="55">
         <f>SUM('COPERTURA COSTI'!G17:G19)</f>
         <v>0</v>
       </c>
       <c r="G8" s="55">
         <f>SUM('COPERTURA COSTI'!I17:I19)</f>
         <v>0</v>
       </c>
       <c r="H8" s="55">
         <f>SUM('COPERTURA COSTI'!J17:J19)</f>
         <v>0</v>
       </c>
       <c r="I8" s="203">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="2:11" ht="36.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="215" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="C9" s="97" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="D9" s="55">
         <f>SUM('COPERTURA COSTI'!E20:E47)</f>
         <v>0</v>
       </c>
       <c r="E9" s="55">
         <f>SUM('COPERTURA COSTI'!F20:F47)</f>
         <v>0</v>
       </c>
       <c r="F9" s="55">
         <f>SUM('COPERTURA COSTI'!G20:G47)</f>
         <v>0</v>
       </c>
       <c r="G9" s="55">
         <f>SUM('COPERTURA COSTI'!I20:I47)</f>
         <v>0</v>
       </c>
       <c r="H9" s="55">
         <f>SUM('COPERTURA COSTI'!J20:J47)</f>
         <v>0</v>
       </c>
       <c r="I9" s="203">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J9" s="1"/>
     </row>
     <row r="10" spans="2:11" ht="36.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="100" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="C10" s="101" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="D10" s="51">
         <f>SUM('COPERTURA COSTI'!E48:E71)</f>
         <v>0</v>
       </c>
       <c r="E10" s="51">
         <f>SUM('COPERTURA COSTI'!F48:F71)</f>
         <v>0</v>
       </c>
       <c r="F10" s="55">
         <f>SUM('COPERTURA COSTI'!G48:G71)</f>
         <v>0</v>
       </c>
       <c r="G10" s="55">
         <f>SUM('COPERTURA COSTI'!I48:I71)</f>
         <v>0</v>
       </c>
       <c r="H10" s="55">
         <f>SUM('COPERTURA COSTI'!J48:J71)</f>
         <v>0</v>
       </c>
       <c r="I10" s="203">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J10" s="1"/>
       <c r="K10" s="248"/>
     </row>
     <row r="11" spans="2:11" ht="36.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="98" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="C11" s="99" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="D11" s="51">
         <f>SUM('COPERTURA COSTI'!E72:E83)</f>
         <v>0</v>
       </c>
       <c r="E11" s="51">
         <f>SUM('COPERTURA COSTI'!F72:F83)</f>
         <v>0</v>
       </c>
       <c r="F11" s="55">
         <f>SUM('COPERTURA COSTI'!G72:G83)</f>
         <v>0</v>
       </c>
       <c r="G11" s="55">
         <f>SUM('COPERTURA COSTI'!I72:I83)</f>
         <v>0</v>
       </c>
       <c r="H11" s="55">
         <f>SUM('COPERTURA COSTI'!J72:J83)</f>
         <v>0</v>
       </c>
       <c r="I11" s="203">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J11" s="1"/>
     </row>
     <row r="12" spans="2:11" ht="47.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B12" s="427" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="453"/>
+      <c r="B12" s="402" t="s">
+        <v>117</v>
+      </c>
+      <c r="C12" s="442"/>
       <c r="D12" s="51">
         <f>SUM('COPERTURA COSTI'!E84:E89)</f>
         <v>0</v>
       </c>
       <c r="E12" s="51">
         <f>SUM('COPERTURA COSTI'!F84:F89)</f>
         <v>0</v>
       </c>
       <c r="F12" s="219"/>
       <c r="G12" s="219"/>
       <c r="H12" s="55">
         <f>SUM('COPERTURA COSTI'!J84:J89)</f>
         <v>0</v>
       </c>
       <c r="I12" s="203">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J12" s="1"/>
     </row>
     <row r="13" spans="2:11" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B13" s="454" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="455"/>
+      <c r="B13" s="443" t="s">
+        <v>118</v>
+      </c>
+      <c r="C13" s="444"/>
       <c r="D13" s="102">
         <f t="shared" ref="D13:I13" si="1">SUM(D7:D12)</f>
         <v>0</v>
       </c>
       <c r="E13" s="102">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F13" s="102">
         <f>SUM(F7:F12)</f>
         <v>0</v>
       </c>
       <c r="G13" s="102">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H13" s="102">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I13" s="216">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J13" s="1"/>
     </row>
     <row r="14" spans="2:11" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B14" s="467"/>
-[...6 lines deleted...]
-      <c r="I14" s="462"/>
+      <c r="B14" s="458"/>
+      <c r="C14" s="458"/>
+      <c r="D14" s="458"/>
+      <c r="E14" s="458"/>
+      <c r="F14" s="452"/>
+      <c r="G14" s="452"/>
+      <c r="H14" s="452"/>
+      <c r="I14" s="452"/>
     </row>
     <row r="15" spans="2:11" s="1" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B15" s="468"/>
-[...6 lines deleted...]
-      <c r="I15" s="463"/>
+      <c r="B15" s="459"/>
+      <c r="C15" s="459"/>
+      <c r="D15" s="459"/>
+      <c r="E15" s="459"/>
+      <c r="F15" s="453"/>
+      <c r="G15" s="453"/>
+      <c r="H15" s="453"/>
+      <c r="I15" s="453"/>
     </row>
     <row r="16" spans="2:11" s="1" customFormat="1" ht="40.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B16" s="438" t="s">
-[...8 lines deleted...]
-      <c r="I16" s="463"/>
+      <c r="B16" s="462" t="s">
+        <v>254</v>
+      </c>
+      <c r="C16" s="463"/>
+      <c r="D16" s="463"/>
+      <c r="E16" s="464"/>
+      <c r="F16" s="453"/>
+      <c r="G16" s="453"/>
+      <c r="H16" s="453"/>
+      <c r="I16" s="453"/>
     </row>
     <row r="17" spans="2:9" ht="55.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B17" s="464" t="s">
-[...3 lines deleted...]
-      <c r="D17" s="466"/>
+      <c r="B17" s="455" t="s">
+        <v>157</v>
+      </c>
+      <c r="C17" s="456"/>
+      <c r="D17" s="457"/>
       <c r="E17" s="242">
         <f>E13</f>
         <v>0</v>
       </c>
-      <c r="F17" s="463"/>
-[...2 lines deleted...]
-      <c r="I17" s="463"/>
+      <c r="F17" s="453"/>
+      <c r="G17" s="453"/>
+      <c r="H17" s="453"/>
+      <c r="I17" s="453"/>
     </row>
     <row r="18" spans="2:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B18" s="441" t="s">
+      <c r="B18" s="465" t="s">
+        <v>158</v>
+      </c>
+      <c r="C18" s="466"/>
+      <c r="D18" s="245" t="s">
+        <v>147</v>
+      </c>
+      <c r="E18" s="246" t="s">
+        <v>159</v>
+      </c>
+      <c r="F18" s="453"/>
+      <c r="G18" s="453"/>
+      <c r="H18" s="453"/>
+      <c r="I18" s="453"/>
+    </row>
+    <row r="19" spans="2:9" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B19" s="467" t="s">
         <v>160</v>
       </c>
-      <c r="C18" s="442"/>
-[...15 lines deleted...]
-      <c r="C19" s="444"/>
+      <c r="C19" s="468"/>
       <c r="D19" s="243"/>
       <c r="E19" s="244"/>
-      <c r="F19" s="463"/>
-[...2 lines deleted...]
-      <c r="I19" s="463"/>
+      <c r="F19" s="453"/>
+      <c r="G19" s="453"/>
+      <c r="H19" s="453"/>
+      <c r="I19" s="453"/>
     </row>
     <row r="20" spans="2:9" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B20" s="445" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="446"/>
+      <c r="B20" s="454" t="s">
+        <v>161</v>
+      </c>
+      <c r="C20" s="451"/>
       <c r="D20" s="104"/>
       <c r="E20" s="105"/>
-      <c r="F20" s="463"/>
-[...2 lines deleted...]
-      <c r="I20" s="463"/>
+      <c r="F20" s="453"/>
+      <c r="G20" s="453"/>
+      <c r="H20" s="453"/>
+      <c r="I20" s="453"/>
     </row>
     <row r="21" spans="2:9" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B21" s="445" t="s">
-[...2 lines deleted...]
-      <c r="C21" s="446"/>
+      <c r="B21" s="454" t="s">
+        <v>162</v>
+      </c>
+      <c r="C21" s="451"/>
       <c r="D21" s="104"/>
       <c r="E21" s="105"/>
-      <c r="F21" s="463"/>
-[...2 lines deleted...]
-      <c r="I21" s="463"/>
+      <c r="F21" s="453"/>
+      <c r="G21" s="453"/>
+      <c r="H21" s="453"/>
+      <c r="I21" s="453"/>
     </row>
     <row r="22" spans="2:9" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B22" s="445" t="s">
-[...2 lines deleted...]
-      <c r="C22" s="446"/>
+      <c r="B22" s="454" t="s">
+        <v>232</v>
+      </c>
+      <c r="C22" s="451"/>
       <c r="D22" s="104"/>
       <c r="E22" s="105"/>
-      <c r="F22" s="463"/>
-[...2 lines deleted...]
-      <c r="I22" s="463"/>
+      <c r="F22" s="453"/>
+      <c r="G22" s="453"/>
+      <c r="H22" s="453"/>
+      <c r="I22" s="453"/>
     </row>
     <row r="23" spans="2:9" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B23" s="436" t="s">
-[...3 lines deleted...]
-      <c r="D23" s="437"/>
+      <c r="B23" s="460" t="s">
+        <v>163</v>
+      </c>
+      <c r="C23" s="461"/>
+      <c r="D23" s="461"/>
       <c r="E23" s="247">
         <f>SUM(E19:E22)</f>
         <v>0</v>
       </c>
-      <c r="F23" s="463"/>
-[...2 lines deleted...]
-      <c r="I23" s="463"/>
+      <c r="F23" s="453"/>
+      <c r="G23" s="453"/>
+      <c r="H23" s="453"/>
+      <c r="I23" s="453"/>
     </row>
     <row r="24" spans="2:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="F24" s="268"/>
       <c r="G24" s="268"/>
       <c r="H24" s="268"/>
       <c r="I24" s="268"/>
     </row>
     <row r="25" spans="2:9" ht="57.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B25" s="447" t="s">
-[...3 lines deleted...]
-      <c r="D25" s="449"/>
+      <c r="B25" s="436" t="s">
+        <v>242</v>
+      </c>
+      <c r="C25" s="437"/>
+      <c r="D25" s="438"/>
       <c r="E25" s="254">
         <f>-E17+E23</f>
         <v>0</v>
       </c>
       <c r="F25" s="268"/>
       <c r="G25" s="268"/>
       <c r="H25" s="268"/>
       <c r="I25" s="268"/>
     </row>
     <row r="26" spans="2:9" ht="57.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="28" spans="2:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D28" s="50"/>
     </row>
   </sheetData>
   <mergeCells count="22">
+    <mergeCell ref="B23:D23"/>
+    <mergeCell ref="B16:E16"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="B22:C22"/>
     <mergeCell ref="B25:D25"/>
     <mergeCell ref="B4:I4"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="I5:I6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="F14:I23"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B17:D17"/>
     <mergeCell ref="B14:E15"/>
-    <mergeCell ref="B23:D23"/>
-[...4 lines deleted...]
-    <mergeCell ref="B22:C22"/>
   </mergeCells>
   <conditionalFormatting sqref="E25">
     <cfRule type="cellIs" dxfId="0" priority="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="46" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor theme="9" tint="0.79998168889431442"/>
   </sheetPr>
   <dimension ref="B1:D51"/>
   <sheetViews>
-    <sheetView zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="D9" sqref="D9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.5703125" style="3" customWidth="1"/>
     <col min="2" max="2" width="25.7109375" style="3" customWidth="1"/>
     <col min="3" max="3" width="35.7109375" style="3" customWidth="1"/>
     <col min="4" max="4" width="27.85546875" style="5" customWidth="1"/>
     <col min="5" max="5" width="20.7109375" style="3" customWidth="1"/>
     <col min="6" max="6" width="20.42578125" style="3" customWidth="1"/>
     <col min="7" max="8" width="15.85546875" style="3" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:4" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B1" s="6"/>
       <c r="C1" s="6"/>
     </row>
     <row r="2" spans="2:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="469" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="C2" s="470"/>
       <c r="D2" s="471"/>
     </row>
     <row r="3" spans="2:4" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="472"/>
       <c r="C3" s="473"/>
       <c r="D3" s="474"/>
     </row>
     <row r="4" spans="2:4" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B4" s="475"/>
       <c r="C4" s="476"/>
       <c r="D4" s="477"/>
     </row>
     <row r="5" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
     </row>
     <row r="6" spans="2:4" ht="6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="7" spans="2:4" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B7" s="486" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="C7" s="487"/>
       <c r="D7" s="20">
         <v>2000000</v>
       </c>
     </row>
     <row r="8" spans="2:4" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B8" s="486" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="C8" s="487"/>
       <c r="D8" s="19">
         <f>IF('DATI GENERALI'!B31,'QE COPERTURA FINANZARIA'!F13,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="2:4" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B9" s="484" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="C9" s="489"/>
       <c r="D9" s="165" t="str">
         <f>IF('DATI GENERALI'!B31,IF(D8&gt;D7,"ERRORE:contributo GBER oltre i limiti","OK: contributo GBER nei limiti"), "OK: Contributo GBER non richiesto")</f>
         <v>OK: Contributo GBER non richiesto</v>
       </c>
     </row>
     <row r="10" spans="2:4" ht="6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="D10" s="3"/>
     </row>
     <row r="11" spans="2:4" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B11" s="486" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="C11" s="488"/>
       <c r="D11" s="20">
         <v>150000</v>
       </c>
     </row>
     <row r="12" spans="2:4" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B12" s="486" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="C12" s="488"/>
       <c r="D12" s="19">
         <f>IF('DATI GENERALI'!B31,'QE COPERTURA FINANZARIA'!F13,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="2:4" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B13" s="484" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="C13" s="485"/>
       <c r="D13" s="165" t="str">
         <f>IF('DATI GENERALI'!B31,IF(D12&gt;=D11,"OK: spesa minima raggiunta","ERRORE: spesa minima non raggiunta"), "OK: Contributo GBER non richiesto")</f>
         <v>OK: Contributo GBER non richiesto</v>
       </c>
     </row>
     <row r="14" spans="2:4" ht="6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="D14" s="3"/>
     </row>
     <row r="15" spans="2:4" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B15" s="486" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="C15" s="488"/>
       <c r="D15" s="21">
         <v>0.1</v>
       </c>
     </row>
     <row r="16" spans="2:4" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B16" s="486" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="C16" s="488"/>
       <c r="D16" s="234">
         <f>IFERROR(IF('DATI GENERALI'!B31,SUM('QE COPERTURA FINANZARIA'!F7)/D8,0),0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="2:4" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B17" s="484" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="C17" s="485"/>
       <c r="D17" s="165" t="str">
         <f>IF('DATI GENERALI'!B31,IF(D16&gt;D15,"ERRORE: contributo spese tecniche troppo elevato","OK: contributo spese tecniche congruo"), "OK: Contributo GBER non richiesto")</f>
         <v>OK: Contributo GBER non richiesto</v>
       </c>
     </row>
     <row r="18" spans="2:4" ht="6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D18" s="3"/>
     </row>
     <row r="19" spans="2:4" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="20" spans="2:4" ht="51" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="478" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="C20" s="479"/>
       <c r="D20" s="480"/>
     </row>
     <row r="21" spans="2:4" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B21" s="481"/>
       <c r="C21" s="482"/>
       <c r="D21" s="483"/>
     </row>
     <row r="22" spans="2:4" ht="39.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="23" spans="2:4" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D23" s="3"/>
     </row>
     <row r="24" spans="2:4" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D24" s="3"/>
     </row>
     <row r="25" spans="2:4" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D25" s="3"/>
     </row>
     <row r="26" spans="2:4" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D26" s="3"/>
     </row>
     <row r="27" spans="2:4" ht="6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D27" s="3"/>
     </row>
@@ -9367,819 +9367,819 @@
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B1898168-B010-44FA-AC46-95BAE57CAF9B}">
   <sheetPr>
     <tabColor theme="9" tint="0.79998168889431442"/>
   </sheetPr>
   <dimension ref="B1:F51"/>
   <sheetViews>
     <sheetView topLeftCell="A4" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B29" sqref="B29:D29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.5703125" style="3" customWidth="1"/>
     <col min="2" max="2" width="18.85546875" style="3" customWidth="1"/>
     <col min="3" max="3" width="37.85546875" style="3" customWidth="1"/>
     <col min="4" max="4" width="31.28515625" style="3" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:6" ht="13.5" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="2:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="469" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="C2" s="470"/>
       <c r="D2" s="471"/>
     </row>
     <row r="3" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B3" s="472"/>
       <c r="C3" s="473"/>
       <c r="D3" s="474"/>
     </row>
     <row r="4" spans="2:6" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B4" s="475"/>
       <c r="C4" s="476"/>
       <c r="D4" s="477"/>
     </row>
     <row r="6" spans="2:6" ht="6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="7" spans="2:6" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B7" s="486" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="C7" s="487"/>
       <c r="D7" s="20">
         <v>2000000</v>
       </c>
     </row>
     <row r="8" spans="2:6" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B8" s="486" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="C8" s="487"/>
       <c r="D8" s="19">
         <f>IF('DATI GENERALI'!B29,'QE COPERTURA FINANZARIA'!F13,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="2:6" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B9" s="484" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="C9" s="489"/>
       <c r="D9" s="165" t="str">
         <f>IF('DATI GENERALI'!B29,IF(D8&gt;D7,"ERRORE:contributo oltre i limiti","OK: contributo nei limiti"), "OK: contributo de minimis non richiesto")</f>
         <v>OK: contributo de minimis non richiesto</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="2:6" ht="6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="11" spans="2:6" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B11" s="486" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="C11" s="488"/>
       <c r="D11" s="20">
         <v>150000</v>
       </c>
     </row>
     <row r="12" spans="2:6" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B12" s="486" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="C12" s="487"/>
       <c r="D12" s="19">
         <f>IF('DATI GENERALI'!B29,'QE COPERTURA FINANZARIA'!F13,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="2:6" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B13" s="484" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="C13" s="485"/>
       <c r="D13" s="165" t="str">
         <f>IF('DATI GENERALI'!B29,IF(D12&gt;=D11,"OK: spesa minima raggiunta","ERRORE: spesa minima non raggiunta"), "OK Contributo de minimis non richiesto")</f>
         <v>OK Contributo de minimis non richiesto</v>
       </c>
     </row>
     <row r="14" spans="2:6" ht="6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="15" spans="2:6" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B15" s="486" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="C15" s="488"/>
       <c r="D15" s="66">
         <f>IF('DATI GENERALI'!B29,300000, 0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="2:6" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B16" s="486" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C16" s="488"/>
       <c r="D16" s="65">
         <f>IF('DATI GENERALI'!B29,'QE COPERTURA FINANZARIA'!G13, 0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="2:4" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B17" s="484" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="C17" s="485"/>
       <c r="D17" s="165" t="str">
         <f>IF('DATI GENERALI'!B29,IF(D16&gt;D15,"ERRORE: contributo eccede importo massimo complessivo di euro 300.000,00 de minimis","OK: contributo de minimis congruo"), "OK: Contributo de minimis non richiesto")</f>
         <v>OK: Contributo de minimis non richiesto</v>
       </c>
     </row>
     <row r="18" spans="2:4" ht="6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="19" spans="2:4" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B19" s="486" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="C19" s="488"/>
       <c r="D19" s="65">
         <f>IF(IF('DATI GENERALI'!B29,'QE COPERTURA FINANZARIA'!F13*D20,0)&gt;D15,D15,'QE COPERTURA FINANZARIA'!F13*D20)</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="2:4" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B20" s="486" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="C20" s="488"/>
       <c r="D20" s="218">
         <f>IF('DATI GENERALI'!B29,0.6,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="2:4" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B21" s="486" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="C21" s="488"/>
       <c r="D21" s="218">
         <f>IF('DATI GENERALI'!B29,IF('QE COPERTURA FINANZARIA'!D13&lt;=300000,0.6,'QE COPERTURA FINANZARIA'!F13/'QE COPERTURA FINANZARIA'!D13)*0.6,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="2:4" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B22" s="486" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C22" s="488"/>
       <c r="D22" s="65">
         <f>IF('DATI GENERALI'!B29,'QE COPERTURA FINANZARIA'!G13,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="2:4" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B23" s="484" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="C23" s="485"/>
       <c r="D23" s="165" t="str">
         <f>IF('DATI GENERALI'!B29,IF(D22&gt;D19,"ERRORE: contributo eccede intensità massima del contributo","OK: contributo de minimis congruo"), "OK: Contributo de minimis non richiesto")</f>
         <v>OK: Contributo de minimis non richiesto</v>
       </c>
     </row>
     <row r="24" spans="2:4" ht="6.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="25" spans="2:4" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B25" s="486" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="C25" s="488"/>
       <c r="D25" s="21">
         <v>0.1</v>
       </c>
     </row>
     <row r="26" spans="2:4" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B26" s="486" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="C26" s="488"/>
       <c r="D26" s="56">
         <f>IFERROR(IF('DATI GENERALI'!B29,'QE COPERTURA FINANZARIA'!F7/D8, 0),0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="2:4" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B27" s="484" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="C27" s="485"/>
       <c r="D27" s="165" t="str">
         <f>IF('DATI GENERALI'!B29,IF(D26&gt;D25,"ERRORE: contributo spese tecniche troppo elevato","OK: contributo spese tecniche congruo"), "OK: contributo de minimis non richiesto")</f>
         <v>OK: contributo de minimis non richiesto</v>
       </c>
     </row>
     <row r="28" spans="2:4" ht="13.5" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="29" spans="2:4" ht="110.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B29" s="490" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
       <c r="C29" s="491"/>
       <c r="D29" s="492"/>
     </row>
     <row r="30" spans="2:4" ht="36" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="31" spans="2:4" ht="36" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="32" spans="2:4" ht="36" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="33" ht="6" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="34" ht="36" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="35" ht="36" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="36" ht="36" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="37" ht="36" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="38" ht="6" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="39" ht="36" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="40" ht="36" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="41" ht="36" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="42" ht="6" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="43" ht="36" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="44" ht="36" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="45" ht="36" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="50" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="51" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="19">
-    <mergeCell ref="B7:C7"/>
-[...4 lines deleted...]
-    <mergeCell ref="B9:C9"/>
     <mergeCell ref="B29:D29"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="B26:C26"/>
     <mergeCell ref="B27:C27"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="B21:C21"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="B12:C12"/>
+    <mergeCell ref="B2:D4"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="B9:C9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0CBF0650-0839-4324-8C48-DC970B2FEB04}">
   <sheetPr>
     <tabColor theme="2" tint="-9.9978637043366805E-2"/>
   </sheetPr>
   <dimension ref="B1:G35"/>
   <sheetViews>
     <sheetView topLeftCell="A8" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
       <selection activeCell="F24" sqref="F24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="31.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="33.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="50.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="16.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="15.85546875" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:7" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
     </row>
     <row r="2" spans="2:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="493" t="s">
-[...7 lines deleted...]
-        <v>182</v>
+      <c r="B2" s="535" t="s">
+        <v>179</v>
+      </c>
+      <c r="C2" s="536"/>
+      <c r="D2" s="536"/>
+      <c r="E2" s="537"/>
+      <c r="F2" s="537"/>
+      <c r="G2" s="538" t="s">
+        <v>180</v>
       </c>
     </row>
     <row r="3" spans="2:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="28" t="s">
+        <v>181</v>
+      </c>
+      <c r="C3" s="29" t="s">
+        <v>182</v>
+      </c>
+      <c r="D3" s="29" t="s">
         <v>183</v>
       </c>
-      <c r="C3" s="29" t="s">
+      <c r="E3" s="29" t="s">
         <v>184</v>
       </c>
-      <c r="D3" s="29" t="s">
+      <c r="F3" s="151" t="s">
         <v>185</v>
       </c>
-      <c r="E3" s="29" t="s">
+      <c r="G3" s="539"/>
+    </row>
+    <row r="4" spans="2:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="508">
+        <v>1</v>
+      </c>
+      <c r="C4" s="512" t="s">
         <v>186</v>
       </c>
-      <c r="F3" s="151" t="s">
+      <c r="D4" s="512" t="s">
         <v>187</v>
       </c>
-      <c r="G3" s="497"/>
-[...5 lines deleted...]
-      <c r="C4" s="500" t="s">
+      <c r="E4" s="514" t="s">
         <v>188</v>
       </c>
-      <c r="D4" s="500" t="s">
+      <c r="F4" s="541" t="s">
         <v>189</v>
       </c>
-      <c r="E4" s="503" t="s">
+      <c r="G4" s="516"/>
+    </row>
+    <row r="5" spans="2:7" s="4" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="509"/>
+      <c r="C5" s="540"/>
+      <c r="D5" s="513"/>
+      <c r="E5" s="515"/>
+      <c r="F5" s="542"/>
+      <c r="G5" s="516"/>
+    </row>
+    <row r="6" spans="2:7" s="4" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="508">
+        <v>2</v>
+      </c>
+      <c r="C6" s="510" t="s">
         <v>190</v>
       </c>
-      <c r="F4" s="506" t="s">
+      <c r="D6" s="512" t="s">
         <v>191</v>
       </c>
-      <c r="G4" s="505"/>
-[...13 lines deleted...]
-      <c r="C6" s="510" t="s">
+      <c r="E6" s="514" t="s">
         <v>192</v>
       </c>
-      <c r="D6" s="500" t="s">
+      <c r="F6" s="526" t="s">
         <v>193</v>
       </c>
-      <c r="E6" s="503" t="s">
+      <c r="G6" s="520">
+        <f>'EDIFICI - RISPARMI'!D13</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="2:7" s="4" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="509"/>
+      <c r="C7" s="511"/>
+      <c r="D7" s="513"/>
+      <c r="E7" s="515"/>
+      <c r="F7" s="527"/>
+      <c r="G7" s="520"/>
+    </row>
+    <row r="8" spans="2:7" s="4" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="522"/>
+      <c r="C8" s="523"/>
+      <c r="D8" s="524"/>
+      <c r="E8" s="525"/>
+      <c r="F8" s="528"/>
+      <c r="G8" s="520"/>
+    </row>
+    <row r="9" spans="2:7" s="4" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="508">
+        <v>3</v>
+      </c>
+      <c r="C9" s="510" t="s">
         <v>194</v>
       </c>
-      <c r="F6" s="515" t="s">
+      <c r="D9" s="532" t="s">
         <v>195</v>
       </c>
-      <c r="G6" s="508">
-[...24 lines deleted...]
-      <c r="C9" s="510" t="s">
+      <c r="E9" s="514" t="s">
+        <v>192</v>
+      </c>
+      <c r="F9" s="529" t="s">
+        <v>193</v>
+      </c>
+      <c r="G9" s="520">
+        <f>'PROCESSO PRODUTTIVO'!D13</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="2:7" s="4" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="509"/>
+      <c r="C10" s="511"/>
+      <c r="D10" s="533"/>
+      <c r="E10" s="515"/>
+      <c r="F10" s="530"/>
+      <c r="G10" s="520"/>
+    </row>
+    <row r="11" spans="2:7" s="4" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="522"/>
+      <c r="C11" s="523"/>
+      <c r="D11" s="534"/>
+      <c r="E11" s="525"/>
+      <c r="F11" s="531"/>
+      <c r="G11" s="520"/>
+    </row>
+    <row r="12" spans="2:7" s="4" customFormat="1" ht="28.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="508">
+        <v>4</v>
+      </c>
+      <c r="C12" s="510" t="s">
         <v>196</v>
       </c>
-      <c r="D9" s="518" t="s">
+      <c r="D12" s="512" t="s">
         <v>197</v>
       </c>
-      <c r="E9" s="503" t="s">
-[...30 lines deleted...]
-      <c r="C12" s="510" t="s">
+      <c r="E12" s="514" t="s">
         <v>198</v>
       </c>
-      <c r="D12" s="500" t="s">
+      <c r="F12" s="526" t="s">
         <v>199</v>
       </c>
-      <c r="E12" s="503" t="s">
+      <c r="G12" s="520">
+        <f>'EDIFICI - RISPARMI'!H10</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="2:7" s="4" customFormat="1" ht="28.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="509"/>
+      <c r="C13" s="511"/>
+      <c r="D13" s="513"/>
+      <c r="E13" s="515"/>
+      <c r="F13" s="527"/>
+      <c r="G13" s="520"/>
+    </row>
+    <row r="14" spans="2:7" s="4" customFormat="1" ht="28.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="522"/>
+      <c r="C14" s="523"/>
+      <c r="D14" s="524"/>
+      <c r="E14" s="525"/>
+      <c r="F14" s="528"/>
+      <c r="G14" s="520"/>
+    </row>
+    <row r="15" spans="2:7" s="4" customFormat="1" ht="28.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B15" s="508">
+        <v>5</v>
+      </c>
+      <c r="C15" s="510" t="s">
         <v>200</v>
       </c>
-      <c r="F12" s="515" t="s">
+      <c r="D15" s="512" t="s">
         <v>201</v>
       </c>
-      <c r="G12" s="508">
-[...24 lines deleted...]
-      <c r="C15" s="510" t="s">
+      <c r="E15" s="514" t="s">
+        <v>198</v>
+      </c>
+      <c r="F15" s="529" t="s">
         <v>202</v>
       </c>
-      <c r="D15" s="500" t="s">
+      <c r="G15" s="520">
+        <f>'PROCESSO PRODUTTIVO'!H11</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="2:7" s="4" customFormat="1" ht="28.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B16" s="509"/>
+      <c r="C16" s="511"/>
+      <c r="D16" s="513"/>
+      <c r="E16" s="515"/>
+      <c r="F16" s="530"/>
+      <c r="G16" s="520"/>
+    </row>
+    <row r="17" spans="2:7" s="4" customFormat="1" ht="28.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B17" s="522"/>
+      <c r="C17" s="523"/>
+      <c r="D17" s="524"/>
+      <c r="E17" s="525"/>
+      <c r="F17" s="531"/>
+      <c r="G17" s="520"/>
+    </row>
+    <row r="18" spans="2:7" s="4" customFormat="1" ht="25.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B18" s="508">
+        <v>6</v>
+      </c>
+      <c r="C18" s="510" t="s">
         <v>203</v>
       </c>
-      <c r="E15" s="503" t="s">
-[...2 lines deleted...]
-      <c r="F15" s="521" t="s">
+      <c r="D18" s="512" t="s">
         <v>204</v>
       </c>
-      <c r="G15" s="508">
-[...24 lines deleted...]
-      <c r="C18" s="510" t="s">
+      <c r="E18" s="514" t="s">
+        <v>198</v>
+      </c>
+      <c r="F18" s="499" t="s">
         <v>205</v>
       </c>
-      <c r="D18" s="500" t="s">
+      <c r="G18" s="520">
+        <f>FER!C11</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="2:7" s="4" customFormat="1" ht="25.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B19" s="509"/>
+      <c r="C19" s="511"/>
+      <c r="D19" s="513"/>
+      <c r="E19" s="515"/>
+      <c r="F19" s="500"/>
+      <c r="G19" s="521"/>
+    </row>
+    <row r="20" spans="2:7" s="4" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B20" s="508">
+        <v>7</v>
+      </c>
+      <c r="C20" s="510" t="s">
         <v>206</v>
       </c>
-      <c r="E18" s="503" t="s">
-[...2 lines deleted...]
-      <c r="F18" s="534" t="s">
+      <c r="D20" s="512" t="s">
         <v>207</v>
       </c>
-      <c r="G18" s="508">
-[...16 lines deleted...]
-      <c r="C20" s="510" t="s">
+      <c r="E20" s="514" t="s">
+        <v>192</v>
+      </c>
+      <c r="F20" s="152" t="s">
         <v>208</v>
       </c>
-      <c r="D20" s="500" t="s">
+      <c r="G20" s="516"/>
+    </row>
+    <row r="21" spans="2:7" s="4" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B21" s="509"/>
+      <c r="C21" s="511"/>
+      <c r="D21" s="513"/>
+      <c r="E21" s="515"/>
+      <c r="F21" s="153" t="s">
         <v>209</v>
       </c>
-      <c r="E20" s="503" t="s">
-[...2 lines deleted...]
-      <c r="F20" s="152" t="s">
+      <c r="G21" s="516"/>
+    </row>
+    <row r="22" spans="2:7" s="4" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B22" s="509"/>
+      <c r="C22" s="511"/>
+      <c r="D22" s="513"/>
+      <c r="E22" s="515"/>
+      <c r="F22" s="153" t="s">
         <v>210</v>
       </c>
-      <c r="G20" s="505"/>
-[...6 lines deleted...]
-      <c r="F21" s="153" t="s">
+      <c r="G22" s="516"/>
+    </row>
+    <row r="23" spans="2:7" s="4" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B23" s="508">
+        <v>8</v>
+      </c>
+      <c r="C23" s="510" t="s">
         <v>211</v>
       </c>
-      <c r="G21" s="505"/>
-[...6 lines deleted...]
-      <c r="F22" s="153" t="s">
+      <c r="D23" s="512" t="s">
         <v>212</v>
       </c>
-      <c r="G22" s="505"/>
-[...5 lines deleted...]
-      <c r="C23" s="510" t="s">
+      <c r="E23" s="514" t="s">
         <v>213</v>
       </c>
-      <c r="D23" s="500" t="s">
+      <c r="F23" s="154" t="s">
+        <v>266</v>
+      </c>
+      <c r="G23" s="516"/>
+    </row>
+    <row r="24" spans="2:7" s="4" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B24" s="509"/>
+      <c r="C24" s="511"/>
+      <c r="D24" s="513"/>
+      <c r="E24" s="515"/>
+      <c r="F24" s="155" t="s">
         <v>214</v>
       </c>
-      <c r="E23" s="503" t="s">
+      <c r="G24" s="516"/>
+    </row>
+    <row r="25" spans="2:7" s="4" customFormat="1" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B25" s="517" t="s">
         <v>215</v>
       </c>
-      <c r="F23" s="154" t="s">
-[...9 lines deleted...]
-      <c r="F24" s="155" t="s">
+      <c r="C25" s="518"/>
+      <c r="D25" s="519"/>
+      <c r="E25" s="30" t="s">
         <v>216</v>
-      </c>
-[...9 lines deleted...]
-        <v>218</v>
       </c>
       <c r="F25" s="156"/>
       <c r="G25" s="8">
         <f>SUM(G6:G24)</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="2:7" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B26" s="3"/>
       <c r="C26" s="3"/>
       <c r="D26" s="3"/>
       <c r="F26" s="3"/>
     </row>
     <row r="27" spans="2:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B27" s="536" t="s">
-[...5 lines deleted...]
-      <c r="F27" s="538"/>
+      <c r="B27" s="501" t="s">
+        <v>217</v>
+      </c>
+      <c r="C27" s="502"/>
+      <c r="D27" s="502"/>
+      <c r="E27" s="503"/>
+      <c r="F27" s="503"/>
       <c r="G27" s="158" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
     </row>
     <row r="28" spans="2:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B28" s="159" t="s">
+        <v>181</v>
+      </c>
+      <c r="C28" s="157" t="s">
+        <v>182</v>
+      </c>
+      <c r="D28" s="157" t="s">
         <v>183</v>
       </c>
-      <c r="C28" s="157" t="s">
-[...2 lines deleted...]
-      <c r="D28" s="157" t="s">
+      <c r="E28" s="157" t="s">
+        <v>218</v>
+      </c>
+      <c r="F28" s="157" t="s">
         <v>185</v>
       </c>
-      <c r="E28" s="157" t="s">
+      <c r="G28" s="160"/>
+    </row>
+    <row r="29" spans="2:7" s="4" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B29" s="504" t="s">
+        <v>219</v>
+      </c>
+      <c r="C29" s="505" t="s">
         <v>220</v>
       </c>
-      <c r="F28" s="157" t="s">
-[...5 lines deleted...]
-      <c r="B29" s="539" t="s">
+      <c r="D29" s="506" t="s">
         <v>221</v>
       </c>
-      <c r="C29" s="540" t="s">
+      <c r="E29" s="507" t="s">
+        <v>213</v>
+      </c>
+      <c r="F29" s="72" t="s">
         <v>222</v>
       </c>
-      <c r="D29" s="541" t="s">
+      <c r="G29" s="493"/>
+    </row>
+    <row r="30" spans="2:7" s="4" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B30" s="504"/>
+      <c r="C30" s="505"/>
+      <c r="D30" s="506"/>
+      <c r="E30" s="507"/>
+      <c r="F30" s="73" t="s">
         <v>223</v>
       </c>
-      <c r="E29" s="542" t="s">
-[...2 lines deleted...]
-      <c r="F29" s="72" t="s">
+      <c r="G30" s="493"/>
+    </row>
+    <row r="31" spans="2:7" s="4" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B31" s="504" t="s">
         <v>224</v>
       </c>
-      <c r="G29" s="528"/>
-[...6 lines deleted...]
-      <c r="F30" s="73" t="s">
+      <c r="C31" s="505" t="s">
         <v>225</v>
       </c>
-      <c r="G30" s="528"/>
-[...2 lines deleted...]
-      <c r="B31" s="539" t="s">
+      <c r="D31" s="506" t="s">
         <v>226</v>
       </c>
-      <c r="C31" s="540" t="s">
+      <c r="E31" s="507" t="s">
+        <v>213</v>
+      </c>
+      <c r="F31" s="72" t="s">
         <v>227</v>
       </c>
-      <c r="D31" s="541" t="s">
+      <c r="G31" s="493"/>
+    </row>
+    <row r="32" spans="2:7" s="4" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B32" s="504"/>
+      <c r="C32" s="505"/>
+      <c r="D32" s="506"/>
+      <c r="E32" s="507"/>
+      <c r="F32" s="73" t="s">
         <v>228</v>
       </c>
-      <c r="E31" s="542" t="s">
-[...2 lines deleted...]
-      <c r="F31" s="72" t="s">
+      <c r="G32" s="493"/>
+    </row>
+    <row r="33" spans="2:7" s="4" customFormat="1" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B33" s="494" t="s">
         <v>229</v>
       </c>
-      <c r="G31" s="528"/>
-[...16 lines deleted...]
-      <c r="D33" s="530"/>
+      <c r="C33" s="495"/>
+      <c r="D33" s="495"/>
       <c r="E33" s="30" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="F33" s="161"/>
       <c r="G33" s="162">
         <f>G29+G31</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="2:7" ht="13.5" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="35" spans="2:7" s="4" customFormat="1" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B35" s="531" t="s">
-[...5 lines deleted...]
-      <c r="F35" s="533"/>
+      <c r="B35" s="496" t="s">
+        <v>230</v>
+      </c>
+      <c r="C35" s="497"/>
+      <c r="D35" s="497"/>
+      <c r="E35" s="498"/>
+      <c r="F35" s="498"/>
       <c r="G35" s="163">
         <f>IF((G33+G25)&lt;100,(G25+G33),"100")</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="62">
+    <mergeCell ref="B2:F2"/>
+    <mergeCell ref="G2:G3"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:C5"/>
+    <mergeCell ref="D4:D5"/>
+    <mergeCell ref="E4:E5"/>
+    <mergeCell ref="G4:G5"/>
+    <mergeCell ref="F4:F5"/>
+    <mergeCell ref="G9:G11"/>
+    <mergeCell ref="B6:B8"/>
+    <mergeCell ref="C6:C8"/>
+    <mergeCell ref="D6:D8"/>
+    <mergeCell ref="E6:E8"/>
+    <mergeCell ref="F6:F8"/>
+    <mergeCell ref="G6:G8"/>
+    <mergeCell ref="B9:B11"/>
+    <mergeCell ref="C9:C11"/>
+    <mergeCell ref="D9:D11"/>
+    <mergeCell ref="E9:E11"/>
+    <mergeCell ref="F9:F11"/>
+    <mergeCell ref="G15:G17"/>
+    <mergeCell ref="B12:B14"/>
+    <mergeCell ref="C12:C14"/>
+    <mergeCell ref="D12:D14"/>
+    <mergeCell ref="E12:E14"/>
+    <mergeCell ref="F12:F14"/>
+    <mergeCell ref="G12:G14"/>
+    <mergeCell ref="B15:B17"/>
+    <mergeCell ref="C15:C17"/>
+    <mergeCell ref="D15:D17"/>
+    <mergeCell ref="E15:E17"/>
+    <mergeCell ref="F15:F17"/>
+    <mergeCell ref="D23:D24"/>
+    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="G23:G24"/>
+    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="B18:B19"/>
+    <mergeCell ref="C18:C19"/>
+    <mergeCell ref="D18:D19"/>
+    <mergeCell ref="E18:E19"/>
+    <mergeCell ref="G18:G19"/>
+    <mergeCell ref="B20:B22"/>
+    <mergeCell ref="C20:C22"/>
+    <mergeCell ref="D20:D22"/>
+    <mergeCell ref="E20:E22"/>
+    <mergeCell ref="G20:G22"/>
     <mergeCell ref="G31:G32"/>
     <mergeCell ref="B33:D33"/>
     <mergeCell ref="B35:F35"/>
     <mergeCell ref="F18:F19"/>
     <mergeCell ref="B27:F27"/>
     <mergeCell ref="B29:B30"/>
     <mergeCell ref="C29:C30"/>
     <mergeCell ref="D29:D30"/>
     <mergeCell ref="E29:E30"/>
     <mergeCell ref="G29:G30"/>
     <mergeCell ref="B31:B32"/>
     <mergeCell ref="C31:C32"/>
     <mergeCell ref="D31:D32"/>
     <mergeCell ref="E31:E32"/>
     <mergeCell ref="B23:B24"/>
     <mergeCell ref="C23:C24"/>
-    <mergeCell ref="D23:D24"/>
-[...44 lines deleted...]
-    <mergeCell ref="F4:F5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E4CC9F89-C4F8-4624-A0B5-7A6FEB65B784}">
   <sheetPr>
     <tabColor theme="9" tint="0.39997558519241921"/>
   </sheetPr>
   <dimension ref="B1:Z35"/>
   <sheetViews>
     <sheetView zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
       <selection activeCell="E16" sqref="E16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.85546875" style="7" customWidth="1"/>
     <col min="2" max="2" width="32.140625" style="23" customWidth="1"/>
     <col min="3" max="3" width="121" style="22" customWidth="1"/>
     <col min="4" max="4" width="2.85546875" style="7" customWidth="1"/>
     <col min="5" max="5" width="8.85546875" style="7"/>
     <col min="6" max="6" width="51.28515625" style="7" customWidth="1"/>
@@ -10221,54 +10221,54 @@
         <v>0</v>
       </c>
       <c r="C4" s="64" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="2:26" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B5" s="76" t="b">
         <v>0</v>
       </c>
       <c r="C5" s="63" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="6" spans="2:26" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="7" spans="2:26" ht="48" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B7" s="265" t="str">
         <f>IF(COUNTIF(B9:B15,"VERO")&lt;1,"▪Qualora l’intervento riguardi un edificio, selezionare almeno due voci",IF(COUNTIF(B9:B15,"VERO")&lt;2,"⚠️ qualora l’intervento riguardi un edificio, selezionare almeno due voci", ""))</f>
         <v>▪Qualora l’intervento riguardi un edificio, selezionare almeno due voci</v>
       </c>
       <c r="C7" s="252" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="2:26" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B8" s="286" t="s">
+      <c r="B8" s="325" t="s">
         <v>21</v>
       </c>
-      <c r="C8" s="287"/>
+      <c r="C8" s="326"/>
     </row>
     <row r="9" spans="2:26" x14ac:dyDescent="0.25">
       <c r="B9" s="167" t="b">
         <v>0</v>
       </c>
       <c r="C9" s="168" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10" spans="2:26" x14ac:dyDescent="0.25">
       <c r="B10" s="75" t="b">
         <v>0</v>
       </c>
       <c r="C10" s="169" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="11" spans="2:26" x14ac:dyDescent="0.25">
       <c r="B11" s="75" t="b">
         <v>0</v>
       </c>
       <c r="C11" s="169" t="s">
         <v>24</v>
       </c>
     </row>
@@ -10391,74 +10391,74 @@
         <v>0</v>
       </c>
       <c r="C26" s="173" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="28" spans="2:6" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B28" s="271" t="str">
         <f>IF(COUNTIF(B29:B31,"VERO")&gt;1,"⚠️ Seleziona solo una tipologia",IF(COUNTIF(B29:B31,"VERO")=0,"Seleziona una tipologia",""))</f>
         <v>Seleziona una tipologia</v>
       </c>
       <c r="C28" s="239" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="29" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B29" s="74" t="b">
         <v>0</v>
       </c>
       <c r="C29" s="240" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="30" spans="2:6" ht="30" hidden="1" x14ac:dyDescent="0.25">
       <c r="B30" s="228" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="C30" s="241">
         <v>300000</v>
       </c>
       <c r="F30" s="227"/>
     </row>
     <row r="31" spans="2:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B31" s="76" t="b">
         <v>0</v>
       </c>
       <c r="C31" s="63" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="32" spans="2:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>
     </row>
     <row r="33" spans="2:3" x14ac:dyDescent="0.25">
-      <c r="B33" s="284" t="s">
+      <c r="B33" s="323" t="s">
         <v>43</v>
       </c>
-      <c r="C33" s="285"/>
+      <c r="C33" s="324"/>
     </row>
     <row r="34" spans="2:3" ht="120" x14ac:dyDescent="0.25">
       <c r="B34" s="77" t="b">
         <v>0</v>
       </c>
       <c r="C34" s="237" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="35" spans="2:3" ht="75" x14ac:dyDescent="0.25">
       <c r="B35" s="78" t="b">
         <v>0</v>
       </c>
       <c r="C35" s="238" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B33:C33"/>
     <mergeCell ref="B8:C8"/>
   </mergeCells>
   <phoneticPr fontId="31" type="noConversion"/>
   <conditionalFormatting sqref="B2">
     <cfRule type="expression" dxfId="5" priority="2">
@@ -10485,60 +10485,60 @@
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D4E3B654-8BA5-4EC5-A5CB-C56E89104FBF}">
   <sheetPr>
     <tabColor theme="4" tint="0.59999389629810485"/>
   </sheetPr>
   <dimension ref="B1:I20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F5" sqref="F5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="25.9" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.28515625" style="31" customWidth="1"/>
     <col min="2" max="3" width="19.5703125" style="31" customWidth="1"/>
     <col min="4" max="9" width="21" style="31" customWidth="1"/>
     <col min="10" max="16384" width="8.85546875" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:9" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="2:9" ht="25.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="288" t="s">
+      <c r="B2" s="327" t="s">
         <v>71</v>
       </c>
-      <c r="C2" s="289"/>
-[...5 lines deleted...]
-      <c r="I2" s="291"/>
+      <c r="C2" s="328"/>
+      <c r="D2" s="328"/>
+      <c r="E2" s="328"/>
+      <c r="F2" s="328"/>
+      <c r="G2" s="328"/>
+      <c r="H2" s="329"/>
+      <c r="I2" s="330"/>
     </row>
     <row r="3" spans="2:9" ht="54" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="106" t="s">
         <v>72</v>
       </c>
       <c r="C3" s="107" t="s">
         <v>73</v>
       </c>
       <c r="D3" s="107" t="s">
         <v>74</v>
       </c>
       <c r="E3" s="107" t="s">
         <v>75</v>
       </c>
       <c r="F3" s="107" t="s">
         <v>76</v>
       </c>
       <c r="G3" s="107" t="s">
         <v>77</v>
       </c>
       <c r="H3" s="107" t="s">
         <v>78</v>
       </c>
       <c r="I3" s="120" t="s">
         <v>79</v>
@@ -10640,60 +10640,60 @@
       </c>
     </row>
     <row r="9" spans="2:9" ht="25.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B9" s="108" t="s">
         <v>80</v>
       </c>
       <c r="C9" s="109">
         <f>SUM(C4:C8)</f>
         <v>0</v>
       </c>
       <c r="D9" s="110"/>
       <c r="E9" s="110"/>
       <c r="F9" s="110"/>
       <c r="G9" s="109">
         <f>SUM(G4:G8)</f>
         <v>0</v>
       </c>
       <c r="H9" s="110"/>
       <c r="I9" s="111">
         <f>SUM(I4:I8)</f>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="2:9" ht="4.9000000000000004" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="11" spans="2:9" ht="25.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B11" s="292" t="s">
+      <c r="B11" s="331" t="s">
         <v>81</v>
       </c>
-      <c r="C11" s="293"/>
-[...5 lines deleted...]
-      <c r="I11" s="295"/>
+      <c r="C11" s="332"/>
+      <c r="D11" s="332"/>
+      <c r="E11" s="332"/>
+      <c r="F11" s="332"/>
+      <c r="G11" s="332"/>
+      <c r="H11" s="333"/>
+      <c r="I11" s="334"/>
     </row>
     <row r="12" spans="2:9" ht="54" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="114" t="s">
         <v>82</v>
       </c>
       <c r="C12" s="115" t="s">
         <v>73</v>
       </c>
       <c r="D12" s="115" t="s">
         <v>74</v>
       </c>
       <c r="E12" s="115" t="s">
         <v>75</v>
       </c>
       <c r="F12" s="115" t="s">
         <v>76</v>
       </c>
       <c r="G12" s="115" t="s">
         <v>77</v>
       </c>
       <c r="H12" s="115" t="s">
         <v>78</v>
       </c>
       <c r="I12" s="121" t="s">
         <v>79</v>
@@ -10795,105 +10795,105 @@
       </c>
     </row>
     <row r="18" spans="2:9" ht="25.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B18" s="116" t="s">
         <v>80</v>
       </c>
       <c r="C18" s="117">
         <f>SUM(C13:C17)</f>
         <v>0</v>
       </c>
       <c r="D18" s="118"/>
       <c r="E18" s="118"/>
       <c r="F18" s="118"/>
       <c r="G18" s="117">
         <f t="shared" ref="G18" si="10">SUM(G13:G17)</f>
         <v>0</v>
       </c>
       <c r="H18" s="118"/>
       <c r="I18" s="119">
         <f t="shared" ref="I18" si="11">SUM(I13:I17)</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="2:9" ht="25.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="20" spans="2:9" ht="72" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B20" s="296" t="s">
+      <c r="B20" s="335" t="s">
         <v>83</v>
       </c>
-      <c r="C20" s="297"/>
-[...5 lines deleted...]
-      <c r="I20" s="298"/>
+      <c r="C20" s="336"/>
+      <c r="D20" s="336"/>
+      <c r="E20" s="336"/>
+      <c r="F20" s="336"/>
+      <c r="G20" s="336"/>
+      <c r="H20" s="336"/>
+      <c r="I20" s="337"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:I2"/>
     <mergeCell ref="B11:I11"/>
     <mergeCell ref="B20:I20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5001E943-AA4C-4074-A011-A668B8AF383C}">
   <sheetPr>
     <tabColor theme="4" tint="0.59999389629810485"/>
   </sheetPr>
   <dimension ref="B1:H14"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B15" sqref="B15"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="I14" sqref="I14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="37.9" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="50.28515625" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" customWidth="1"/>
     <col min="4" max="4" width="25.28515625" customWidth="1"/>
     <col min="6" max="6" width="50.28515625" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" customWidth="1"/>
     <col min="8" max="8" width="25.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" ht="12.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="2:8" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="305" t="s">
+      <c r="B2" s="344" t="s">
         <v>46</v>
       </c>
-      <c r="C2" s="306"/>
-[...1 lines deleted...]
-      <c r="F2" s="305" t="s">
+      <c r="C2" s="345"/>
+      <c r="D2" s="346"/>
+      <c r="F2" s="344" t="s">
         <v>47</v>
       </c>
-      <c r="G2" s="306"/>
-      <c r="H2" s="307"/>
+      <c r="G2" s="345"/>
+      <c r="H2" s="346"/>
     </row>
     <row r="3" spans="2:8" ht="61.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B3" s="127" t="s">
         <v>48</v>
       </c>
       <c r="C3" s="128" t="s">
         <v>49</v>
       </c>
       <c r="D3" s="124">
         <f>'EDIFICI - APE'!G9</f>
         <v>0</v>
       </c>
       <c r="F3" s="135" t="s">
         <v>50</v>
       </c>
       <c r="G3" s="136" t="s">
         <v>51</v>
       </c>
       <c r="H3" s="124">
         <f>'EDIFICI - APE'!I9</f>
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="2:8" ht="61.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B4" s="127" t="s">
@@ -10940,5233 +10940,5250 @@
       </c>
     </row>
     <row r="6" spans="2:8" ht="71.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B6" s="132" t="s">
         <v>60</v>
       </c>
       <c r="C6" s="132" t="s">
         <v>61</v>
       </c>
       <c r="D6" s="126">
         <f>IFERROR(D5/D3,0)</f>
         <v>0</v>
       </c>
       <c r="F6" s="140" t="s">
         <v>62</v>
       </c>
       <c r="G6" s="140" t="s">
         <v>63</v>
       </c>
       <c r="H6" s="126">
         <f>IFERROR(H5/H3,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="2:8" ht="135.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B7" s="308" t="s">
+      <c r="B7" s="347" t="s">
         <v>64</v>
       </c>
-      <c r="C7" s="309"/>
-[...1 lines deleted...]
-      <c r="F7" s="311" t="s">
+      <c r="C7" s="348"/>
+      <c r="D7" s="349"/>
+      <c r="F7" s="350" t="s">
         <v>65</v>
       </c>
-      <c r="G7" s="312"/>
-      <c r="H7" s="313"/>
+      <c r="G7" s="351"/>
+      <c r="H7" s="352"/>
     </row>
     <row r="8" spans="2:8" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="9" spans="2:8" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B9" s="314" t="s">
+      <c r="B9" s="353" t="s">
         <v>66</v>
       </c>
-      <c r="C9" s="315"/>
-[...1 lines deleted...]
-      <c r="F9" s="314" t="s">
+      <c r="C9" s="354"/>
+      <c r="D9" s="355"/>
+      <c r="F9" s="353" t="s">
         <v>66</v>
       </c>
-      <c r="G9" s="315"/>
-      <c r="H9" s="316"/>
+      <c r="G9" s="354"/>
+      <c r="H9" s="355"/>
     </row>
     <row r="10" spans="2:8" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B10" s="317" t="s">
+      <c r="B10" s="356" t="s">
         <v>67</v>
       </c>
-      <c r="C10" s="318"/>
+      <c r="C10" s="357"/>
       <c r="D10" s="141">
         <v>0.2</v>
       </c>
-      <c r="F10" s="303" t="s">
+      <c r="F10" s="342" t="s">
         <v>68</v>
       </c>
-      <c r="G10" s="304"/>
+      <c r="G10" s="343"/>
       <c r="H10" s="142">
         <f>IFERROR(IF((((H5/H3)*100)-20 )&gt;15,15,(((H5/H3)*100)-20 )),0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="2:8" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B11" s="301" t="s">
+      <c r="B11" s="340" t="s">
         <v>69</v>
       </c>
-      <c r="C11" s="302"/>
+      <c r="C11" s="341"/>
       <c r="D11" s="133" t="str">
         <f>IF(D6&lt;D10,"NON AMMISSIBILE","SI")</f>
         <v>NON AMMISSIBILE</v>
       </c>
     </row>
     <row r="12" spans="2:8" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B12" s="301" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="302"/>
+      <c r="B12" s="340" t="s">
+        <v>267</v>
+      </c>
+      <c r="C12" s="341"/>
       <c r="D12" s="133" t="str">
         <f>IF('DATI GENERALI'!B31,IF(D6&lt;40%,"NO","SI"),"N.A.")</f>
         <v>N.A.</v>
       </c>
     </row>
     <row r="13" spans="2:8" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B13" s="299" t="s">
+      <c r="B13" s="338" t="s">
         <v>70</v>
       </c>
-      <c r="C13" s="300"/>
+      <c r="C13" s="339"/>
       <c r="D13" s="134">
-        <f>IF(D11="NON AMMISSIBILE",0,IF((((D5/D3)*100)-20)&gt;10,10,(((D5/D3)*100)-20)))</f>
+        <f>IF(D11="NON AMMISSIBILE",0,IF((((D5/D3)*100)-20)&gt;10,10,(TRUNC(((D5/D3)*100)-20))))</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="2:8" ht="25.15" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="F10:G10"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="F2:H2"/>
     <mergeCell ref="F7:H7"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="F9:H9"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B11:C11"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{779626DF-BBD3-4A01-994B-C0CE1C330DD3}">
   <sheetPr>
     <tabColor theme="5" tint="0.59999389629810485"/>
   </sheetPr>
   <dimension ref="B1:I16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F7" sqref="F7:H7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="25.9" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.28515625" style="31" customWidth="1"/>
     <col min="2" max="2" width="50.28515625" style="31" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" style="31" customWidth="1"/>
     <col min="4" max="4" width="25.28515625" style="31" customWidth="1"/>
     <col min="5" max="5" width="7.5703125" style="31" customWidth="1"/>
     <col min="6" max="6" width="50.28515625" style="31" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" style="31" customWidth="1"/>
     <col min="8" max="8" width="25.28515625" style="31" customWidth="1"/>
     <col min="9" max="16384" width="8.85546875" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:9" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="2:9" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="323" t="s">
+      <c r="B2" s="362" t="s">
         <v>84</v>
       </c>
-      <c r="C2" s="324"/>
-[...1 lines deleted...]
-      <c r="F2" s="323" t="s">
+      <c r="C2" s="363"/>
+      <c r="D2" s="364"/>
+      <c r="F2" s="362" t="s">
         <v>85</v>
       </c>
-      <c r="G2" s="324"/>
-      <c r="H2" s="325"/>
+      <c r="G2" s="363"/>
+      <c r="H2" s="364"/>
     </row>
     <row r="3" spans="2:9" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B3" s="127" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="C3" s="128" t="s">
         <v>49</v>
       </c>
       <c r="D3" s="70"/>
       <c r="F3" s="135" t="s">
         <v>86</v>
       </c>
       <c r="G3" s="136" t="s">
         <v>51</v>
       </c>
       <c r="H3" s="32"/>
     </row>
     <row r="4" spans="2:9" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B4" s="127" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="C4" s="129" t="s">
         <v>53</v>
       </c>
       <c r="D4" s="71"/>
       <c r="F4" s="135" t="s">
         <v>87</v>
       </c>
       <c r="G4" s="137" t="s">
         <v>55</v>
       </c>
       <c r="H4" s="32"/>
     </row>
     <row r="5" spans="2:9" ht="60.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B5" s="144" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="C5" s="131" t="s">
         <v>88</v>
       </c>
       <c r="D5" s="125">
         <f>D3-D4</f>
         <v>0</v>
       </c>
       <c r="F5" s="138" t="s">
         <v>89</v>
       </c>
       <c r="G5" s="139" t="s">
         <v>59</v>
       </c>
       <c r="H5" s="125">
         <f>H3-H4</f>
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="2:9" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B6" s="144" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="C6" s="269" t="s">
         <v>90</v>
       </c>
       <c r="D6" s="146">
         <f>IFERROR(D5/D3,0)</f>
         <v>0</v>
       </c>
       <c r="F6" s="140" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="G6" s="145" t="s">
         <v>63</v>
       </c>
       <c r="H6" s="126">
         <f>IFERROR(H5/H3,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="2:9" ht="98.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B7" s="329" t="s">
+      <c r="B7" s="368" t="s">
         <v>91</v>
       </c>
-      <c r="C7" s="330"/>
-[...5 lines deleted...]
-      <c r="H7" s="336"/>
+      <c r="C7" s="369"/>
+      <c r="D7" s="370"/>
+      <c r="F7" s="373" t="s">
+        <v>243</v>
+      </c>
+      <c r="G7" s="374"/>
+      <c r="H7" s="375"/>
     </row>
     <row r="8" spans="2:9" ht="4.9000000000000004" customHeight="1" x14ac:dyDescent="0.25">
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="2:9" ht="25.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="10" spans="2:9" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B10" s="326" t="s">
+      <c r="B10" s="365" t="s">
         <v>66</v>
       </c>
-      <c r="C10" s="327"/>
-[...1 lines deleted...]
-      <c r="F10" s="326" t="s">
+      <c r="C10" s="366"/>
+      <c r="D10" s="367"/>
+      <c r="F10" s="365" t="s">
         <v>66</v>
       </c>
-      <c r="G10" s="327"/>
-      <c r="H10" s="328"/>
+      <c r="G10" s="366"/>
+      <c r="H10" s="367"/>
       <c r="I10" s="68"/>
     </row>
     <row r="11" spans="2:9" ht="25.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B11" s="337" t="s">
+      <c r="B11" s="376" t="s">
         <v>67</v>
       </c>
-      <c r="C11" s="338"/>
+      <c r="C11" s="377"/>
       <c r="D11" s="143">
         <v>0.05</v>
       </c>
-      <c r="F11" s="332" t="s">
+      <c r="F11" s="371" t="s">
         <v>92</v>
       </c>
-      <c r="G11" s="333"/>
+      <c r="G11" s="372"/>
       <c r="H11" s="142">
         <f>IFERROR(IF((((H5/H3)*100)-5 )&gt;15,15,IF(((H5/H3)*100)-5&lt;0,0,_xlfn.FLOOR.MATH(((H5/H3)*100)-5))),0)</f>
         <v>0</v>
       </c>
       <c r="I11" s="68"/>
     </row>
     <row r="12" spans="2:9" ht="25.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B12" s="319" t="s">
+      <c r="B12" s="358" t="s">
         <v>69</v>
       </c>
-      <c r="C12" s="320"/>
+      <c r="C12" s="359"/>
       <c r="D12" s="133" t="str">
         <f>IF(D6&lt;D11,"NON AMMISSIBILE","SI")</f>
         <v>NON AMMISSIBILE</v>
       </c>
       <c r="I12" s="68"/>
     </row>
     <row r="13" spans="2:9" ht="25.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B13" s="321" t="s">
+      <c r="B13" s="360" t="s">
         <v>93</v>
       </c>
-      <c r="C13" s="322"/>
+      <c r="C13" s="361"/>
       <c r="D13" s="134">
         <f>IF(D12="NON AMMISSIBILE",0,IF((((D5/D3)*100)-5)&gt;10,10,_xlfn.FLOOR.MATH((((D5/D3)*100)-5))))</f>
         <v>0</v>
       </c>
       <c r="I13" s="68"/>
     </row>
     <row r="15" spans="2:9" ht="15" x14ac:dyDescent="0.25"/>
     <row r="16" spans="2:9" ht="15" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="F2:H2"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="F10:H10"/>
     <mergeCell ref="F7:H7"/>
     <mergeCell ref="B11:C11"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{128913BE-00DB-4DCB-AE3A-0F1B13DF381F}">
   <sheetPr>
     <tabColor theme="7" tint="0.59999389629810485"/>
   </sheetPr>
   <dimension ref="B1:C11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="3" width="42.42578125" customWidth="1"/>
     <col min="4" max="4" width="41.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="2:3" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="339" t="s">
+      <c r="B2" s="378" t="s">
         <v>94</v>
       </c>
-      <c r="C2" s="340"/>
+      <c r="C2" s="379"/>
     </row>
     <row r="3" spans="2:3" ht="48" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B3" s="148" t="s">
         <v>95</v>
       </c>
       <c r="C3" s="70"/>
     </row>
     <row r="4" spans="2:3" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B4" s="148" t="s">
         <v>96</v>
       </c>
       <c r="C4" s="71"/>
     </row>
     <row r="5" spans="2:3" ht="65.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B5" s="148" t="s">
         <v>97</v>
       </c>
       <c r="C5" s="71"/>
     </row>
     <row r="6" spans="2:3" ht="63" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B6" s="341" t="s">
+      <c r="B6" s="380" t="s">
         <v>98</v>
       </c>
-      <c r="C6" s="342"/>
+      <c r="C6" s="381"/>
     </row>
     <row r="7" spans="2:3" ht="6.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="8" spans="2:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="9" spans="2:3" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B9" s="326" t="s">
+      <c r="B9" s="365" t="s">
         <v>66</v>
       </c>
-      <c r="C9" s="328"/>
+      <c r="C9" s="367"/>
     </row>
     <row r="10" spans="2:3" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="149" t="s">
         <v>99</v>
       </c>
       <c r="C10" s="143" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="11" spans="2:3" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B11" s="150" t="s">
         <v>101</v>
       </c>
       <c r="C11" s="134">
         <f>IF(C5&lt;=75000,_xlfn.FLOOR.MATH(C5/5000),15)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="B9:C9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor theme="6" tint="0.59999389629810485"/>
   </sheetPr>
   <dimension ref="B1:H91"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="3" ySplit="4" topLeftCell="D5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="E5" sqref="E5"/>
+      <selection pane="bottomRight" activeCell="C19" sqref="C19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="18.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="40.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="33.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="17.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="10.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="16.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="17.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="1.5703125" style="1" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
     </row>
     <row r="2" spans="2:8" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="350" t="s">
+      <c r="B2" s="307" t="s">
         <v>102</v>
       </c>
-      <c r="C2" s="351"/>
-[...4 lines deleted...]
-      <c r="H2" s="353"/>
+      <c r="C2" s="308"/>
+      <c r="D2" s="308"/>
+      <c r="E2" s="309"/>
+      <c r="F2" s="309"/>
+      <c r="G2" s="309"/>
+      <c r="H2" s="310"/>
     </row>
     <row r="3" spans="2:8" x14ac:dyDescent="0.25">
-      <c r="B3" s="354" t="s">
+      <c r="B3" s="311" t="s">
         <v>103</v>
       </c>
-      <c r="C3" s="354" t="s">
+      <c r="C3" s="311" t="s">
         <v>104</v>
       </c>
-      <c r="D3" s="354" t="s">
+      <c r="D3" s="311" t="s">
         <v>105</v>
       </c>
-      <c r="E3" s="354" t="s">
+      <c r="E3" s="311" t="s">
         <v>106</v>
       </c>
-      <c r="F3" s="348" t="s">
+      <c r="F3" s="278" t="s">
         <v>107</v>
       </c>
-      <c r="G3" s="354" t="s">
+      <c r="G3" s="311" t="s">
         <v>108</v>
       </c>
-      <c r="H3" s="354" t="s">
+      <c r="H3" s="311" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="4" spans="2:8" ht="51.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B4" s="356"/>
-[...5 lines deleted...]
-      <c r="H4" s="355"/>
+      <c r="B4" s="313"/>
+      <c r="C4" s="313"/>
+      <c r="D4" s="313"/>
+      <c r="E4" s="312"/>
+      <c r="F4" s="280"/>
+      <c r="G4" s="312"/>
+      <c r="H4" s="312"/>
     </row>
     <row r="5" spans="2:8" x14ac:dyDescent="0.25">
-      <c r="B5" s="348" t="s">
+      <c r="B5" s="278" t="s">
         <v>110</v>
       </c>
-      <c r="C5" s="371" t="s">
-        <v>134</v>
+      <c r="C5" s="281" t="s">
+        <v>133</v>
       </c>
       <c r="D5" s="18" t="s">
         <v>111</v>
       </c>
       <c r="E5" s="12"/>
       <c r="F5" s="44"/>
       <c r="G5" s="62">
         <f t="shared" ref="G5:G19" si="0">E5*F5</f>
         <v>0</v>
       </c>
       <c r="H5" s="11">
         <f t="shared" ref="H5:H19" si="1">E5+G5</f>
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="2:8" x14ac:dyDescent="0.25">
-      <c r="B6" s="377"/>
-      <c r="C6" s="372"/>
+      <c r="B6" s="279"/>
+      <c r="C6" s="282"/>
       <c r="D6" s="67" t="s">
         <v>111</v>
       </c>
       <c r="E6" s="9"/>
       <c r="F6" s="42"/>
       <c r="G6" s="40">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H6" s="15">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="2:8" x14ac:dyDescent="0.25">
-      <c r="B7" s="377"/>
-      <c r="C7" s="372"/>
+      <c r="B7" s="279"/>
+      <c r="C7" s="282"/>
       <c r="D7" s="67" t="s">
         <v>111</v>
       </c>
       <c r="E7" s="9"/>
       <c r="F7" s="42"/>
       <c r="G7" s="40">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H7" s="15">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="2:8" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B8" s="377"/>
-      <c r="C8" s="373"/>
+      <c r="B8" s="279"/>
+      <c r="C8" s="283"/>
       <c r="D8" s="183" t="s">
         <v>111</v>
       </c>
       <c r="E8" s="187"/>
       <c r="F8" s="188"/>
       <c r="G8" s="189">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H8" s="190">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="2:8" x14ac:dyDescent="0.25">
-      <c r="B9" s="377"/>
-      <c r="C9" s="378" t="s">
+      <c r="B9" s="279"/>
+      <c r="C9" s="284" t="s">
         <v>112</v>
       </c>
       <c r="D9" s="67" t="s">
         <v>111</v>
       </c>
       <c r="E9" s="9"/>
       <c r="F9" s="42"/>
       <c r="G9" s="40">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H9" s="15">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="2:8" s="4" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="B10" s="377"/>
-      <c r="C10" s="378"/>
+      <c r="B10" s="279"/>
+      <c r="C10" s="284"/>
       <c r="D10" s="67" t="s">
         <v>111</v>
       </c>
       <c r="E10" s="9"/>
       <c r="F10" s="42"/>
       <c r="G10" s="40">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H10" s="15">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="2:8" s="4" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="B11" s="377"/>
-      <c r="C11" s="378"/>
+      <c r="B11" s="279"/>
+      <c r="C11" s="284"/>
       <c r="D11" s="67" t="s">
         <v>111</v>
       </c>
       <c r="E11" s="9"/>
       <c r="F11" s="42"/>
       <c r="G11" s="40">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H11" s="15">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="2:8" s="4" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B12" s="377"/>
-      <c r="C12" s="378"/>
+      <c r="B12" s="279"/>
+      <c r="C12" s="284"/>
       <c r="D12" s="184" t="s">
         <v>111</v>
       </c>
       <c r="E12" s="191"/>
       <c r="F12" s="192"/>
       <c r="G12" s="193">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H12" s="194">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="2:8" s="4" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="B13" s="377"/>
-[...1 lines deleted...]
-        <v>113</v>
+      <c r="B13" s="279"/>
+      <c r="C13" s="285" t="s">
+        <v>268</v>
       </c>
       <c r="D13" s="18" t="s">
         <v>111</v>
       </c>
       <c r="E13" s="12"/>
       <c r="F13" s="44"/>
       <c r="G13" s="62">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H13" s="11">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="2:8" s="4" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="B14" s="377"/>
-      <c r="C14" s="380"/>
+      <c r="B14" s="279"/>
+      <c r="C14" s="286"/>
       <c r="D14" s="67" t="s">
         <v>111</v>
       </c>
       <c r="E14" s="9"/>
       <c r="F14" s="42"/>
       <c r="G14" s="40">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H14" s="15">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="2:8" s="4" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="B15" s="377"/>
-      <c r="C15" s="380"/>
+      <c r="B15" s="279"/>
+      <c r="C15" s="286"/>
       <c r="D15" s="67" t="s">
         <v>111</v>
       </c>
       <c r="E15" s="9"/>
       <c r="F15" s="42"/>
       <c r="G15" s="40">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H15" s="15">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="2:8" s="4" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B16" s="349"/>
-      <c r="C16" s="381"/>
+      <c r="B16" s="280"/>
+      <c r="C16" s="287"/>
       <c r="D16" s="183" t="s">
         <v>111</v>
       </c>
       <c r="E16" s="187"/>
       <c r="F16" s="188"/>
       <c r="G16" s="189">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H16" s="190">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="2:8" s="4" customFormat="1" ht="48.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B17" s="348" t="s">
-        <v>114</v>
+      <c r="B17" s="278" t="s">
+        <v>113</v>
       </c>
       <c r="C17" s="182" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="D17" s="184" t="s">
         <v>111</v>
       </c>
       <c r="E17" s="191"/>
       <c r="F17" s="192"/>
       <c r="G17" s="193">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H17" s="194">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="2:8" s="4" customFormat="1" ht="48.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B18" s="377"/>
+      <c r="B18" s="279"/>
       <c r="C18" s="186" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="D18" s="185" t="s">
         <v>111</v>
       </c>
       <c r="E18" s="195"/>
       <c r="F18" s="61"/>
       <c r="G18" s="53">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H18" s="54">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="2:8" s="4" customFormat="1" ht="48.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B19" s="349"/>
+      <c r="B19" s="280"/>
       <c r="C19" s="277" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="D19" s="276" t="s">
         <v>111</v>
       </c>
       <c r="E19" s="195"/>
       <c r="F19" s="61"/>
       <c r="G19" s="53">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H19" s="54">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="2:8" s="4" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="B20" s="367" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="372" t="s">
+      <c r="B20" s="298" t="s">
+        <v>114</v>
+      </c>
+      <c r="C20" s="282" t="s">
         <v>22</v>
       </c>
       <c r="D20" s="67" t="s">
         <v>111</v>
       </c>
       <c r="E20" s="9"/>
       <c r="F20" s="42"/>
       <c r="G20" s="40">
         <f>E20*F20</f>
         <v>0</v>
       </c>
       <c r="H20" s="15">
         <f>E20+G20</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="2:8" s="4" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="B21" s="367"/>
-      <c r="C21" s="372"/>
+      <c r="B21" s="298"/>
+      <c r="C21" s="282"/>
       <c r="D21" s="16" t="s">
         <v>111</v>
       </c>
       <c r="E21" s="14"/>
       <c r="F21" s="43"/>
       <c r="G21" s="41">
         <f>E21*F21</f>
         <v>0</v>
       </c>
       <c r="H21" s="10">
         <f t="shared" ref="H21:H23" si="2">E21+G21</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="2:8" s="4" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="B22" s="367"/>
-      <c r="C22" s="372"/>
+      <c r="B22" s="298"/>
+      <c r="C22" s="282"/>
       <c r="D22" s="17" t="s">
         <v>111</v>
       </c>
       <c r="E22" s="14"/>
       <c r="F22" s="43"/>
       <c r="G22" s="41">
         <f>E22*F22</f>
         <v>0</v>
       </c>
       <c r="H22" s="13">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="2:8" s="4" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B23" s="367"/>
-      <c r="C23" s="372"/>
+      <c r="B23" s="298"/>
+      <c r="C23" s="282"/>
       <c r="D23" s="17" t="s">
         <v>111</v>
       </c>
       <c r="E23" s="14"/>
       <c r="F23" s="43"/>
       <c r="G23" s="41">
         <f>E23*F23</f>
         <v>0</v>
       </c>
       <c r="H23" s="13">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="2:8" s="4" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="B24" s="367"/>
-      <c r="C24" s="371" t="s">
+      <c r="B24" s="298"/>
+      <c r="C24" s="281" t="s">
         <v>23</v>
       </c>
       <c r="D24" s="18" t="s">
         <v>111</v>
       </c>
       <c r="E24" s="12"/>
       <c r="F24" s="44"/>
       <c r="G24" s="11">
         <f>E24*F24</f>
         <v>0</v>
       </c>
       <c r="H24" s="11">
         <f>E24+G24</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="2:8" s="4" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="B25" s="367"/>
-      <c r="C25" s="372"/>
+      <c r="B25" s="298"/>
+      <c r="C25" s="282"/>
       <c r="D25" s="16" t="s">
         <v>111</v>
       </c>
       <c r="E25" s="14"/>
       <c r="F25" s="43"/>
       <c r="G25" s="10">
         <f t="shared" ref="G25:G87" si="3">E25*F25</f>
         <v>0</v>
       </c>
       <c r="H25" s="10">
         <f t="shared" ref="H25:H27" si="4">E25+G25</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="2:8" s="4" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="B26" s="367"/>
-      <c r="C26" s="372"/>
+      <c r="B26" s="298"/>
+      <c r="C26" s="282"/>
       <c r="D26" s="17" t="s">
         <v>111</v>
       </c>
       <c r="E26" s="14"/>
       <c r="F26" s="43"/>
       <c r="G26" s="10">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H26" s="13">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="2:8" s="4" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B27" s="367"/>
-      <c r="C27" s="373"/>
+      <c r="B27" s="298"/>
+      <c r="C27" s="283"/>
       <c r="D27" s="17" t="s">
         <v>111</v>
       </c>
       <c r="E27" s="14"/>
       <c r="F27" s="43"/>
       <c r="G27" s="34">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H27" s="10">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="2:8" s="4" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="B28" s="367"/>
-      <c r="C28" s="372" t="s">
+      <c r="B28" s="298"/>
+      <c r="C28" s="282" t="s">
         <v>24</v>
       </c>
       <c r="D28" s="18" t="s">
         <v>111</v>
       </c>
       <c r="E28" s="12"/>
       <c r="F28" s="44"/>
       <c r="G28" s="41">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H28" s="11">
         <f>E28+G28</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="2:8" s="4" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="B29" s="367"/>
-      <c r="C29" s="372"/>
+      <c r="B29" s="298"/>
+      <c r="C29" s="282"/>
       <c r="D29" s="16" t="s">
         <v>111</v>
       </c>
       <c r="E29" s="14"/>
       <c r="F29" s="43"/>
       <c r="G29" s="41">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H29" s="10">
         <f t="shared" ref="H29:H30" si="5">E29+G29</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="2:8" s="4" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="B30" s="367"/>
-      <c r="C30" s="372"/>
+      <c r="B30" s="298"/>
+      <c r="C30" s="282"/>
       <c r="D30" s="17" t="s">
         <v>111</v>
       </c>
       <c r="E30" s="14"/>
       <c r="F30" s="43"/>
       <c r="G30" s="41">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H30" s="10">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="2:8" s="4" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B31" s="367"/>
-      <c r="C31" s="372"/>
+      <c r="B31" s="298"/>
+      <c r="C31" s="282"/>
       <c r="D31" s="33" t="s">
         <v>111</v>
       </c>
       <c r="E31" s="25"/>
       <c r="F31" s="45"/>
       <c r="G31" s="41">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H31" s="34">
         <f>E31+G31</f>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="2:8" s="4" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="B32" s="367"/>
-      <c r="C32" s="371" t="s">
+      <c r="B32" s="298"/>
+      <c r="C32" s="281" t="s">
         <v>25</v>
       </c>
       <c r="D32" s="18" t="s">
         <v>111</v>
       </c>
       <c r="E32" s="12"/>
       <c r="F32" s="44"/>
       <c r="G32" s="11">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H32" s="11">
         <f>E32+G32</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="2:8" s="4" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="B33" s="367"/>
-      <c r="C33" s="372"/>
+      <c r="B33" s="298"/>
+      <c r="C33" s="282"/>
       <c r="D33" s="16" t="s">
         <v>111</v>
       </c>
       <c r="E33" s="14"/>
       <c r="F33" s="43"/>
       <c r="G33" s="10">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H33" s="10">
         <f t="shared" ref="H33:H34" si="6">E33+G33</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="2:8" s="4" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="B34" s="367"/>
-      <c r="C34" s="372"/>
+      <c r="B34" s="298"/>
+      <c r="C34" s="282"/>
       <c r="D34" s="17" t="s">
         <v>111</v>
       </c>
       <c r="E34" s="14"/>
       <c r="F34" s="43"/>
       <c r="G34" s="10">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H34" s="10">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="2:8" s="4" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B35" s="367"/>
-      <c r="C35" s="373"/>
+      <c r="B35" s="298"/>
+      <c r="C35" s="283"/>
       <c r="D35" s="33" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="25"/>
       <c r="F35" s="45"/>
       <c r="G35" s="34">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H35" s="34">
         <f>E35+G35</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="2:8" s="4" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="B36" s="367"/>
-      <c r="C36" s="372" t="s">
+      <c r="B36" s="298"/>
+      <c r="C36" s="282" t="s">
         <v>26</v>
       </c>
       <c r="D36" s="18" t="s">
         <v>111</v>
       </c>
       <c r="E36" s="12"/>
       <c r="F36" s="44"/>
       <c r="G36" s="41">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H36" s="11">
         <f>E36+G36</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="2:8" s="4" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="B37" s="367"/>
-      <c r="C37" s="372"/>
+      <c r="B37" s="298"/>
+      <c r="C37" s="282"/>
       <c r="D37" s="16" t="s">
         <v>111</v>
       </c>
       <c r="E37" s="14"/>
       <c r="F37" s="43"/>
       <c r="G37" s="41">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H37" s="10">
         <f t="shared" ref="H37:H38" si="7">E37+G37</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="2:8" s="4" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="B38" s="367"/>
-      <c r="C38" s="372"/>
+      <c r="B38" s="298"/>
+      <c r="C38" s="282"/>
       <c r="D38" s="17" t="s">
         <v>111</v>
       </c>
       <c r="E38" s="14"/>
       <c r="F38" s="43"/>
       <c r="G38" s="41">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H38" s="10">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="2:8" s="4" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B39" s="367"/>
-      <c r="C39" s="372"/>
+      <c r="B39" s="298"/>
+      <c r="C39" s="282"/>
       <c r="D39" s="33" t="s">
         <v>111</v>
       </c>
       <c r="E39" s="25"/>
       <c r="F39" s="45"/>
       <c r="G39" s="41">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H39" s="34">
         <f>E39+G39</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="2:8" s="4" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="B40" s="367"/>
-      <c r="C40" s="371" t="s">
+      <c r="B40" s="298"/>
+      <c r="C40" s="281" t="s">
         <v>27</v>
       </c>
       <c r="D40" s="18" t="s">
         <v>111</v>
       </c>
       <c r="E40" s="12"/>
       <c r="F40" s="44"/>
       <c r="G40" s="11">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H40" s="11">
         <f>E40+G40</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="2:8" s="4" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="B41" s="367"/>
-      <c r="C41" s="372"/>
+      <c r="B41" s="298"/>
+      <c r="C41" s="282"/>
       <c r="D41" s="16" t="s">
         <v>111</v>
       </c>
       <c r="E41" s="14"/>
       <c r="F41" s="43"/>
       <c r="G41" s="10">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H41" s="10">
         <f t="shared" ref="H41:H42" si="8">E41+G41</f>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="2:8" s="4" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="B42" s="367"/>
-      <c r="C42" s="372"/>
+      <c r="B42" s="298"/>
+      <c r="C42" s="282"/>
       <c r="D42" s="17" t="s">
         <v>111</v>
       </c>
       <c r="E42" s="14"/>
       <c r="F42" s="43"/>
       <c r="G42" s="10">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H42" s="10">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="2:8" s="4" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B43" s="367"/>
-      <c r="C43" s="373"/>
+      <c r="B43" s="298"/>
+      <c r="C43" s="283"/>
       <c r="D43" s="33" t="s">
         <v>111</v>
       </c>
       <c r="E43" s="25"/>
       <c r="F43" s="45"/>
       <c r="G43" s="34">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H43" s="34">
         <f>E43+G43</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="2:8" s="4" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="B44" s="367"/>
-      <c r="C44" s="372" t="s">
+      <c r="B44" s="298"/>
+      <c r="C44" s="282" t="s">
         <v>28</v>
       </c>
       <c r="D44" s="18" t="s">
         <v>111</v>
       </c>
       <c r="E44" s="12"/>
       <c r="F44" s="44"/>
       <c r="G44" s="41">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H44" s="11">
         <f>E44+G44</f>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="2:8" s="4" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="B45" s="367"/>
-      <c r="C45" s="372"/>
+      <c r="B45" s="298"/>
+      <c r="C45" s="282"/>
       <c r="D45" s="16" t="s">
         <v>111</v>
       </c>
       <c r="E45" s="14"/>
       <c r="F45" s="43"/>
       <c r="G45" s="41">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H45" s="10">
         <f t="shared" ref="H45:H46" si="9">E45+G45</f>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="2:8" s="4" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="B46" s="367"/>
-      <c r="C46" s="372"/>
+      <c r="B46" s="298"/>
+      <c r="C46" s="282"/>
       <c r="D46" s="17" t="s">
         <v>111</v>
       </c>
       <c r="E46" s="14"/>
       <c r="F46" s="43"/>
       <c r="G46" s="41">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H46" s="10">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="2:8" s="4" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B47" s="367"/>
-      <c r="C47" s="373"/>
+      <c r="B47" s="298"/>
+      <c r="C47" s="283"/>
       <c r="D47" s="57" t="s">
         <v>111</v>
       </c>
       <c r="E47" s="58"/>
       <c r="F47" s="59"/>
       <c r="G47" s="48">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H47" s="60">
         <f>E47+G47</f>
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="2:8" s="4" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="B48" s="368" t="s">
-[...2 lines deleted...]
-      <c r="C48" s="346" t="s">
+      <c r="B48" s="299" t="s">
+        <v>115</v>
+      </c>
+      <c r="C48" s="301" t="s">
         <v>30</v>
       </c>
       <c r="D48" s="272" t="s">
         <v>111</v>
       </c>
       <c r="E48" s="87"/>
       <c r="F48" s="44"/>
       <c r="G48" s="11">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H48" s="11">
         <f>E48+G48</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="2:8" s="4" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="B49" s="369"/>
-      <c r="C49" s="347"/>
+      <c r="B49" s="300"/>
+      <c r="C49" s="302"/>
       <c r="D49" s="273" t="s">
         <v>111</v>
       </c>
       <c r="E49" s="89"/>
       <c r="F49" s="90"/>
       <c r="G49" s="10">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H49" s="10">
         <f t="shared" ref="H49:H51" si="10">E49+G49</f>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="2:8" s="4" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="B50" s="369"/>
-      <c r="C50" s="347"/>
+      <c r="B50" s="300"/>
+      <c r="C50" s="302"/>
       <c r="D50" s="274" t="s">
         <v>111</v>
       </c>
       <c r="E50" s="89"/>
       <c r="F50" s="90"/>
       <c r="G50" s="10">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H50" s="13">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="2:8" s="4" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B51" s="369"/>
-      <c r="C51" s="370"/>
+      <c r="B51" s="300"/>
+      <c r="C51" s="303"/>
       <c r="D51" s="275" t="s">
         <v>111</v>
       </c>
       <c r="E51" s="92"/>
       <c r="F51" s="93"/>
       <c r="G51" s="34">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H51" s="262">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="2:8" s="4" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="B52" s="369"/>
-      <c r="C52" s="346" t="s">
+      <c r="B52" s="300"/>
+      <c r="C52" s="301" t="s">
         <v>31</v>
       </c>
       <c r="D52" s="18" t="s">
         <v>111</v>
       </c>
       <c r="E52" s="12"/>
       <c r="F52" s="44"/>
       <c r="G52" s="41">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H52" s="11">
         <f>E52+G52</f>
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="2:8" s="4" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="B53" s="369"/>
-      <c r="C53" s="347"/>
+      <c r="B53" s="300"/>
+      <c r="C53" s="302"/>
       <c r="D53" s="16" t="s">
         <v>111</v>
       </c>
       <c r="E53" s="14"/>
       <c r="F53" s="43"/>
       <c r="G53" s="41">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H53" s="10">
         <f t="shared" ref="H53:H55" si="11">E53+G53</f>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="2:8" s="4" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="B54" s="369"/>
-      <c r="C54" s="347"/>
+      <c r="B54" s="300"/>
+      <c r="C54" s="302"/>
       <c r="D54" s="17" t="s">
         <v>111</v>
       </c>
       <c r="E54" s="14"/>
       <c r="F54" s="43"/>
       <c r="G54" s="41">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H54" s="13">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="2:8" s="4" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B55" s="369"/>
-      <c r="C55" s="347"/>
+      <c r="B55" s="300"/>
+      <c r="C55" s="302"/>
       <c r="D55" s="17" t="s">
         <v>111</v>
       </c>
       <c r="E55" s="14"/>
       <c r="F55" s="43"/>
       <c r="G55" s="41">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H55" s="10">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="2:8" s="4" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="B56" s="369"/>
-      <c r="C56" s="346" t="s">
+      <c r="B56" s="300"/>
+      <c r="C56" s="301" t="s">
         <v>32</v>
       </c>
       <c r="D56" s="18" t="s">
         <v>111</v>
       </c>
       <c r="E56" s="12"/>
       <c r="F56" s="44"/>
       <c r="G56" s="11">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H56" s="11">
         <f>E56+G56</f>
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="2:8" s="4" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="B57" s="369"/>
-      <c r="C57" s="347"/>
+      <c r="B57" s="300"/>
+      <c r="C57" s="302"/>
       <c r="D57" s="16" t="s">
         <v>111</v>
       </c>
       <c r="E57" s="14"/>
       <c r="F57" s="43"/>
       <c r="G57" s="10">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H57" s="10">
         <f t="shared" ref="H57:H58" si="12">E57+G57</f>
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="2:8" s="4" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="B58" s="369"/>
-      <c r="C58" s="347"/>
+      <c r="B58" s="300"/>
+      <c r="C58" s="302"/>
       <c r="D58" s="17" t="s">
         <v>111</v>
       </c>
       <c r="E58" s="14"/>
       <c r="F58" s="43"/>
       <c r="G58" s="10">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H58" s="10">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="2:8" s="4" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B59" s="369"/>
-      <c r="C59" s="347"/>
+      <c r="B59" s="300"/>
+      <c r="C59" s="302"/>
       <c r="D59" s="33" t="s">
         <v>111</v>
       </c>
       <c r="E59" s="25"/>
       <c r="F59" s="45"/>
       <c r="G59" s="34">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H59" s="34">
         <f>E59+G59</f>
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="2:8" s="4" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="B60" s="369"/>
-      <c r="C60" s="346" t="s">
+      <c r="B60" s="300"/>
+      <c r="C60" s="301" t="s">
         <v>33</v>
       </c>
       <c r="D60" s="18" t="s">
         <v>111</v>
       </c>
       <c r="E60" s="12"/>
       <c r="F60" s="44"/>
       <c r="G60" s="41">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H60" s="11">
         <f>E60+G60</f>
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="2:8" s="4" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="B61" s="369"/>
-      <c r="C61" s="347"/>
+      <c r="B61" s="300"/>
+      <c r="C61" s="302"/>
       <c r="D61" s="16" t="s">
         <v>111</v>
       </c>
       <c r="E61" s="14"/>
       <c r="F61" s="43"/>
       <c r="G61" s="41">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H61" s="10">
         <f t="shared" ref="H61:H62" si="13">E61+G61</f>
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="2:8" s="4" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="B62" s="369"/>
-      <c r="C62" s="347"/>
+      <c r="B62" s="300"/>
+      <c r="C62" s="302"/>
       <c r="D62" s="17" t="s">
         <v>111</v>
       </c>
       <c r="E62" s="14"/>
       <c r="F62" s="43"/>
       <c r="G62" s="41">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H62" s="10">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="2:8" s="4" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B63" s="369"/>
-      <c r="C63" s="347"/>
+      <c r="B63" s="300"/>
+      <c r="C63" s="302"/>
       <c r="D63" s="33" t="s">
         <v>111</v>
       </c>
       <c r="E63" s="25"/>
       <c r="F63" s="45"/>
       <c r="G63" s="41">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H63" s="34">
         <f>E63+G63</f>
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="2:8" s="4" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="B64" s="369"/>
-      <c r="C64" s="346" t="s">
+      <c r="B64" s="300"/>
+      <c r="C64" s="301" t="s">
         <v>34</v>
       </c>
       <c r="D64" s="18" t="s">
         <v>111</v>
       </c>
       <c r="E64" s="12"/>
       <c r="F64" s="44"/>
       <c r="G64" s="11">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H64" s="11">
         <f>E64+G64</f>
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="2:8" s="4" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="B65" s="369"/>
-      <c r="C65" s="347"/>
+      <c r="B65" s="300"/>
+      <c r="C65" s="302"/>
       <c r="D65" s="16" t="s">
         <v>111</v>
       </c>
       <c r="E65" s="14"/>
       <c r="F65" s="43"/>
       <c r="G65" s="10">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H65" s="10">
         <f t="shared" ref="H65:H66" si="14">E65+G65</f>
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="2:8" s="4" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="B66" s="369"/>
-      <c r="C66" s="347"/>
+      <c r="B66" s="300"/>
+      <c r="C66" s="302"/>
       <c r="D66" s="17" t="s">
         <v>111</v>
       </c>
       <c r="E66" s="14"/>
       <c r="F66" s="43"/>
       <c r="G66" s="10">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H66" s="10">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="2:8" s="4" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B67" s="369"/>
-      <c r="C67" s="347"/>
+      <c r="B67" s="300"/>
+      <c r="C67" s="302"/>
       <c r="D67" s="33" t="s">
         <v>111</v>
       </c>
       <c r="E67" s="25"/>
       <c r="F67" s="45"/>
       <c r="G67" s="34">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H67" s="34">
         <f>E67+G67</f>
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="2:8" s="4" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="B68" s="369"/>
-      <c r="C68" s="346" t="s">
+      <c r="B68" s="300"/>
+      <c r="C68" s="301" t="s">
         <v>35</v>
       </c>
       <c r="D68" s="18" t="s">
         <v>111</v>
       </c>
       <c r="E68" s="12"/>
       <c r="F68" s="44"/>
       <c r="G68" s="41">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H68" s="11">
         <f>E68+G68</f>
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="2:8" s="4" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="B69" s="369"/>
-      <c r="C69" s="347"/>
+      <c r="B69" s="300"/>
+      <c r="C69" s="302"/>
       <c r="D69" s="16" t="s">
         <v>111</v>
       </c>
       <c r="E69" s="14"/>
       <c r="F69" s="43"/>
       <c r="G69" s="41">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H69" s="10">
         <f t="shared" ref="H69:H70" si="15">E69+G69</f>
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="2:8" s="4" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="B70" s="369"/>
-      <c r="C70" s="347"/>
+      <c r="B70" s="300"/>
+      <c r="C70" s="302"/>
       <c r="D70" s="17" t="s">
         <v>111</v>
       </c>
       <c r="E70" s="14"/>
       <c r="F70" s="43"/>
       <c r="G70" s="41">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H70" s="10">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="2:8" s="4" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B71" s="369"/>
-      <c r="C71" s="347"/>
+      <c r="B71" s="300"/>
+      <c r="C71" s="302"/>
       <c r="D71" s="57" t="s">
         <v>111</v>
       </c>
       <c r="E71" s="58"/>
       <c r="F71" s="59"/>
       <c r="G71" s="48">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H71" s="60">
         <f>E71+G71</f>
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="2:8" s="4" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="B72" s="361" t="s">
-[...2 lines deleted...]
-      <c r="C72" s="343" t="s">
+      <c r="B72" s="292" t="s">
+        <v>116</v>
+      </c>
+      <c r="C72" s="314" t="s">
         <v>37</v>
       </c>
       <c r="D72" s="18" t="s">
         <v>111</v>
       </c>
       <c r="E72" s="12"/>
       <c r="F72" s="44"/>
       <c r="G72" s="11">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H72" s="11">
         <f t="shared" ref="H72:H83" si="16">E72+G72</f>
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="2:8" s="4" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="B73" s="362"/>
-      <c r="C73" s="344"/>
+      <c r="B73" s="293"/>
+      <c r="C73" s="315"/>
       <c r="D73" s="16" t="s">
         <v>111</v>
       </c>
       <c r="E73" s="14"/>
       <c r="F73" s="43"/>
       <c r="G73" s="10">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H73" s="10">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="2:8" s="4" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="B74" s="362"/>
-      <c r="C74" s="344"/>
+      <c r="B74" s="293"/>
+      <c r="C74" s="315"/>
       <c r="D74" s="17" t="s">
         <v>111</v>
       </c>
       <c r="E74" s="14"/>
       <c r="F74" s="43"/>
       <c r="G74" s="10">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H74" s="10">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="2:8" s="4" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B75" s="362"/>
-      <c r="C75" s="345"/>
+      <c r="B75" s="293"/>
+      <c r="C75" s="316"/>
       <c r="D75" s="33" t="s">
         <v>111</v>
       </c>
       <c r="E75" s="25"/>
       <c r="F75" s="45"/>
       <c r="G75" s="34">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H75" s="34">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="2:8" x14ac:dyDescent="0.25">
-      <c r="B76" s="363"/>
-      <c r="C76" s="374" t="s">
+      <c r="B76" s="294"/>
+      <c r="C76" s="304" t="s">
         <v>38</v>
       </c>
       <c r="D76" s="18" t="s">
         <v>111</v>
       </c>
       <c r="E76" s="12"/>
       <c r="F76" s="44"/>
       <c r="G76" s="41">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H76" s="10">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="2:8" x14ac:dyDescent="0.25">
-      <c r="B77" s="363"/>
-      <c r="C77" s="375"/>
+      <c r="B77" s="294"/>
+      <c r="C77" s="305"/>
       <c r="D77" s="16" t="s">
         <v>111</v>
       </c>
       <c r="E77" s="14"/>
       <c r="F77" s="43"/>
       <c r="G77" s="41">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H77" s="10">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="2:8" x14ac:dyDescent="0.25">
-      <c r="B78" s="363"/>
-      <c r="C78" s="375"/>
+      <c r="B78" s="294"/>
+      <c r="C78" s="305"/>
       <c r="D78" s="17" t="s">
         <v>111</v>
       </c>
       <c r="E78" s="14"/>
       <c r="F78" s="43"/>
       <c r="G78" s="41">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H78" s="13">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="2:8" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B79" s="363"/>
-      <c r="C79" s="375"/>
+      <c r="B79" s="294"/>
+      <c r="C79" s="305"/>
       <c r="D79" s="17" t="s">
         <v>111</v>
       </c>
       <c r="E79" s="14"/>
       <c r="F79" s="43"/>
       <c r="G79" s="48">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H79" s="10">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="2:8" x14ac:dyDescent="0.25">
-      <c r="B80" s="363"/>
-      <c r="C80" s="374" t="s">
+      <c r="B80" s="294"/>
+      <c r="C80" s="304" t="s">
         <v>39</v>
       </c>
       <c r="D80" s="18" t="s">
         <v>111</v>
       </c>
       <c r="E80" s="12"/>
       <c r="F80" s="44"/>
       <c r="G80" s="11">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H80" s="11">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="2:8" x14ac:dyDescent="0.25">
-      <c r="B81" s="363"/>
-      <c r="C81" s="375"/>
+      <c r="B81" s="294"/>
+      <c r="C81" s="305"/>
       <c r="D81" s="16" t="s">
         <v>111</v>
       </c>
       <c r="E81" s="14"/>
       <c r="F81" s="43"/>
       <c r="G81" s="10">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H81" s="10">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="2:8" x14ac:dyDescent="0.25">
-      <c r="B82" s="363"/>
-      <c r="C82" s="375"/>
+      <c r="B82" s="294"/>
+      <c r="C82" s="305"/>
       <c r="D82" s="17" t="s">
         <v>111</v>
       </c>
       <c r="E82" s="14"/>
       <c r="F82" s="43"/>
       <c r="G82" s="10">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H82" s="10">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="2:8" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B83" s="364"/>
-      <c r="C83" s="376"/>
+      <c r="B83" s="295"/>
+      <c r="C83" s="306"/>
       <c r="D83" s="33" t="s">
         <v>111</v>
       </c>
       <c r="E83" s="25"/>
       <c r="F83" s="45"/>
       <c r="G83" s="34">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H83" s="34">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="2:8" x14ac:dyDescent="0.25">
-      <c r="B84" s="357" t="s">
-[...2 lines deleted...]
-      <c r="C84" s="358"/>
+      <c r="B84" s="288" t="s">
+        <v>117</v>
+      </c>
+      <c r="C84" s="289"/>
       <c r="D84" s="67" t="s">
         <v>111</v>
       </c>
       <c r="E84" s="87"/>
       <c r="F84" s="88"/>
       <c r="G84" s="40">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H84" s="11">
         <f t="shared" ref="H84:H89" si="17">E84+G84</f>
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="2:8" x14ac:dyDescent="0.25">
-      <c r="B85" s="357"/>
-      <c r="C85" s="358"/>
+      <c r="B85" s="288"/>
+      <c r="C85" s="289"/>
       <c r="D85" s="16" t="s">
         <v>111</v>
       </c>
       <c r="E85" s="89"/>
       <c r="F85" s="90"/>
       <c r="G85" s="41">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H85" s="10">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="2:8" x14ac:dyDescent="0.25">
-      <c r="B86" s="357"/>
-      <c r="C86" s="358"/>
+      <c r="B86" s="288"/>
+      <c r="C86" s="289"/>
       <c r="D86" s="17" t="s">
         <v>111</v>
       </c>
       <c r="E86" s="89"/>
       <c r="F86" s="90"/>
       <c r="G86" s="41">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H86" s="10">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="2:8" x14ac:dyDescent="0.25">
-      <c r="B87" s="357"/>
-      <c r="C87" s="358"/>
+      <c r="B87" s="288"/>
+      <c r="C87" s="289"/>
       <c r="D87" s="17" t="s">
         <v>111</v>
       </c>
       <c r="E87" s="89"/>
       <c r="F87" s="90"/>
       <c r="G87" s="41">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H87" s="13">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="2:8" x14ac:dyDescent="0.25">
-      <c r="B88" s="357"/>
-      <c r="C88" s="358"/>
+      <c r="B88" s="288"/>
+      <c r="C88" s="289"/>
       <c r="D88" s="17" t="s">
         <v>111</v>
       </c>
       <c r="E88" s="89"/>
       <c r="F88" s="90"/>
       <c r="G88" s="41">
         <f t="shared" ref="G88:G89" si="18">E88*F88</f>
         <v>0</v>
       </c>
       <c r="H88" s="13">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="2:8" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B89" s="359"/>
-      <c r="C89" s="360"/>
+      <c r="B89" s="290"/>
+      <c r="C89" s="291"/>
       <c r="D89" s="91" t="s">
         <v>111</v>
       </c>
       <c r="E89" s="92"/>
       <c r="F89" s="93"/>
       <c r="G89" s="41">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="H89" s="10">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="2:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B90" s="365" t="s">
-[...2 lines deleted...]
-      <c r="C90" s="366"/>
+      <c r="B90" s="296" t="s">
+        <v>118</v>
+      </c>
+      <c r="C90" s="297"/>
       <c r="D90" s="52"/>
       <c r="E90" s="79">
         <f>SUM(E5:E89)</f>
         <v>0</v>
       </c>
       <c r="F90" s="80"/>
       <c r="G90" s="79">
         <f>SUM(G5:G89)</f>
         <v>0</v>
       </c>
       <c r="H90" s="79">
         <f>SUM(H5:H89)</f>
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="2:8" x14ac:dyDescent="0.25">
       <c r="C91" s="3"/>
       <c r="D91" s="3"/>
     </row>
   </sheetData>
   <protectedRanges>
     <protectedRange sqref="E5:G19 D20:G89" name="imputazione 1"/>
   </protectedRanges>
   <mergeCells count="34">
-    <mergeCell ref="B5:B16"/>
-[...3 lines deleted...]
-    <mergeCell ref="B17:B19"/>
+    <mergeCell ref="C72:C75"/>
+    <mergeCell ref="C52:C55"/>
+    <mergeCell ref="C56:C59"/>
+    <mergeCell ref="C60:C63"/>
+    <mergeCell ref="C64:C67"/>
+    <mergeCell ref="F3:F4"/>
+    <mergeCell ref="B2:H2"/>
+    <mergeCell ref="E3:E4"/>
+    <mergeCell ref="G3:G4"/>
+    <mergeCell ref="H3:H4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="D3:D4"/>
+    <mergeCell ref="C3:C4"/>
     <mergeCell ref="B84:C89"/>
     <mergeCell ref="B72:B83"/>
     <mergeCell ref="B90:C90"/>
     <mergeCell ref="B20:B47"/>
     <mergeCell ref="B48:B71"/>
     <mergeCell ref="C48:C51"/>
     <mergeCell ref="C24:C27"/>
     <mergeCell ref="C28:C31"/>
     <mergeCell ref="C32:C35"/>
     <mergeCell ref="C36:C39"/>
     <mergeCell ref="C44:C47"/>
     <mergeCell ref="C40:C43"/>
     <mergeCell ref="C20:C23"/>
     <mergeCell ref="C76:C79"/>
     <mergeCell ref="C80:C83"/>
     <mergeCell ref="C68:C71"/>
-    <mergeCell ref="F3:F4"/>
-[...11 lines deleted...]
-    <mergeCell ref="C64:C67"/>
+    <mergeCell ref="B5:B16"/>
+    <mergeCell ref="C5:C8"/>
+    <mergeCell ref="C9:C12"/>
+    <mergeCell ref="C13:C16"/>
+    <mergeCell ref="B17:B19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{03F73F64-CC58-4228-97F5-4B06F0908BB3}">
   <sheetPr>
     <tabColor theme="6" tint="0.59999389629810485"/>
   </sheetPr>
   <dimension ref="B1:H20"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+    <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
       <selection activeCell="D9" sqref="D9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="25.9" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.28515625" style="31" customWidth="1"/>
     <col min="2" max="4" width="35.42578125" style="31" customWidth="1"/>
     <col min="5" max="5" width="21.85546875" style="31" customWidth="1"/>
     <col min="6" max="8" width="35.42578125" style="31" customWidth="1"/>
     <col min="9" max="16384" width="8.85546875" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" ht="25.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="2:8" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B2" s="382" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="C2" s="383"/>
       <c r="D2" s="384"/>
     </row>
     <row r="3" spans="2:8" ht="15" x14ac:dyDescent="0.25">
       <c r="B3" s="385" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C3" s="174" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D3" s="175" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="2:8" ht="15" x14ac:dyDescent="0.25">
       <c r="B4" s="386"/>
       <c r="C4" s="174" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D4" s="176" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="2:8" ht="15" x14ac:dyDescent="0.25">
       <c r="B5" s="386"/>
       <c r="C5" s="174" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D5" s="176" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="2:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B6" s="387"/>
       <c r="C6" s="178" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D6" s="177" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="2:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="8" spans="2:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="221" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="C8" s="69"/>
       <c r="D8" s="235"/>
     </row>
     <row r="9" spans="2:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="B9" s="222" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="C9" s="147">
         <f>IF('DATI GENERALI'!B31,SUM('COSTO COMPLESSIVO'!E9:E12,'COSTO COMPLESSIVO'!E18,'COSTO COMPLESSIVO'!E48:E71),0)</f>
         <v>0</v>
       </c>
       <c r="D9" s="235"/>
     </row>
     <row r="10" spans="2:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="B10" s="222" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="C10" s="147">
         <f>IF('DATI GENERALI'!B31,IF(D6,C9,IF(OR(D3,D4,D5),IF('DATI GENERALI'!B31,IF((C9-C8)&gt;=0,(C9-C8),"Errore valore negativo"),0),0)),0)</f>
         <v>0</v>
       </c>
       <c r="D10" s="235"/>
     </row>
     <row r="11" spans="2:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="B11" s="222" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="C11" s="255">
         <f>IFERROR(C10/C9,0)</f>
         <v>0</v>
       </c>
       <c r="D11" s="235"/>
     </row>
     <row r="12" spans="2:8" ht="39" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B12" s="223" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="C12" s="181">
         <f>IFERROR(IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0)))+IF('DATI GENERALI'!$B$34,IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),0.05,0),0),0)*C10,0)</f>
         <v>0</v>
       </c>
       <c r="D12" s="235"/>
     </row>
     <row r="13" spans="2:8" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="14" spans="2:8" ht="198" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B14" s="296" t="s">
-[...4 lines deleted...]
-      <c r="E14" s="298"/>
+      <c r="B14" s="335" t="s">
+        <v>127</v>
+      </c>
+      <c r="C14" s="336"/>
+      <c r="D14" s="336"/>
+      <c r="E14" s="337"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
     </row>
     <row r="15" spans="2:8" ht="37.5" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="16" spans="2:8" ht="37.5" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="17" ht="37.5" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="18" ht="37.5" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="19" ht="37.5" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="20" ht="24.75" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="B3:B6"/>
     <mergeCell ref="B14:E14"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{567D300C-76A8-432D-90BF-7334F9FC94CD}">
   <sheetPr>
     <tabColor theme="6" tint="0.59999389629810485"/>
   </sheetPr>
   <dimension ref="B1:K95"/>
   <sheetViews>
-    <sheetView zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <pane xSplit="3" ySplit="4" topLeftCell="D5" activePane="bottomRight" state="frozen"/>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <pane xSplit="3" ySplit="4" topLeftCell="D39" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="G18" sqref="G18"/>
+      <selection pane="bottomRight" activeCell="C19" sqref="C19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="19.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="47.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="40" style="1" customWidth="1"/>
     <col min="5" max="5" width="18.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="19.42578125" style="1" customWidth="1"/>
     <col min="8" max="8" width="19.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="18.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="15.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="17.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:11" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
     </row>
     <row r="2" spans="2:11" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="350" t="s">
+      <c r="B2" s="307" t="s">
+        <v>128</v>
+      </c>
+      <c r="C2" s="308"/>
+      <c r="D2" s="308"/>
+      <c r="E2" s="309"/>
+      <c r="F2" s="309"/>
+      <c r="G2" s="309"/>
+      <c r="H2" s="416"/>
+      <c r="I2" s="416"/>
+      <c r="J2" s="416"/>
+      <c r="K2" s="417"/>
+    </row>
+    <row r="3" spans="2:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="311" t="s">
+        <v>103</v>
+      </c>
+      <c r="C3" s="311" t="s">
+        <v>104</v>
+      </c>
+      <c r="D3" s="311" t="s">
+        <v>105</v>
+      </c>
+      <c r="E3" s="311" t="s">
         <v>129</v>
       </c>
-      <c r="C2" s="351"/>
-[...19 lines deleted...]
-      <c r="E3" s="354" t="s">
+      <c r="F3" s="311" t="s">
+        <v>109</v>
+      </c>
+      <c r="G3" s="311" t="s">
+        <v>236</v>
+      </c>
+      <c r="H3" s="311" t="s">
         <v>130</v>
       </c>
-      <c r="F3" s="354" t="s">
-[...2 lines deleted...]
-      <c r="G3" s="354" t="s">
+      <c r="I3" s="311" t="s">
+        <v>131</v>
+      </c>
+      <c r="J3" s="311" t="s">
+        <v>132</v>
+      </c>
+      <c r="K3" s="311" t="s">
         <v>238</v>
       </c>
-      <c r="H3" s="354" t="s">
-[...5 lines deleted...]
-      <c r="J3" s="354" t="s">
+    </row>
+    <row r="4" spans="2:11" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B4" s="313"/>
+      <c r="C4" s="425"/>
+      <c r="D4" s="425"/>
+      <c r="E4" s="424"/>
+      <c r="F4" s="424"/>
+      <c r="G4" s="426"/>
+      <c r="H4" s="426"/>
+      <c r="I4" s="424"/>
+      <c r="J4" s="424"/>
+      <c r="K4" s="424"/>
+    </row>
+    <row r="5" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="394" t="s">
+        <v>110</v>
+      </c>
+      <c r="C5" s="427" t="s">
         <v>133</v>
-      </c>
-[...21 lines deleted...]
-        <v>134</v>
       </c>
       <c r="D5" s="207" t="str">
         <f>'COSTO COMPLESSIVO'!D5</f>
         <v>…</v>
       </c>
       <c r="E5" s="197">
         <f>'COSTO COMPLESSIVO'!E5</f>
         <v>0</v>
       </c>
       <c r="F5" s="197">
         <f>'COSTO COMPLESSIVO'!H5</f>
         <v>0</v>
       </c>
       <c r="G5" s="197">
         <f>IF('DATI GENERALI'!$B$31,E5,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E5,E5*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H5" s="230">
         <f>IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0)))+IF('DATI GENERALI'!$B$34,IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),0.05,0),0)+IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),IF('DATI GENERALI'!$B$35,IF('EDIFICI - RISPARMI'!$D$12="SI",0.15,0),0),0),IF('DATI GENERALI'!$B$29,0.6,0))</f>
         <v>0</v>
       </c>
       <c r="I5" s="197">
         <f>G5*H5</f>
         <v>0</v>
       </c>
       <c r="J5" s="198"/>
       <c r="K5" s="199">
         <f>E5-I5-J5</f>
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B6" s="399"/>
-      <c r="C6" s="390"/>
+      <c r="B6" s="395"/>
+      <c r="C6" s="428"/>
       <c r="D6" s="208" t="str">
         <f>'COSTO COMPLESSIVO'!D6</f>
         <v>…</v>
       </c>
       <c r="E6" s="46">
         <f>'COSTO COMPLESSIVO'!E6</f>
         <v>0</v>
       </c>
       <c r="F6" s="46">
         <f>'COSTO COMPLESSIVO'!H6</f>
         <v>0</v>
       </c>
       <c r="G6" s="46">
         <f>IF('DATI GENERALI'!$B$31,E6,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E6,E6*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H6" s="220">
         <f>IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0)))+IF('DATI GENERALI'!$B$34,IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),0.05,0),0)+IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),IF('DATI GENERALI'!$B$35,IF('EDIFICI - RISPARMI'!$D$12="SI",0.15,0),0),0),IF('DATI GENERALI'!$B$29,0.6,0))</f>
         <v>0</v>
       </c>
       <c r="I6" s="46">
         <f t="shared" ref="I6:I69" si="0">G6*H6</f>
         <v>0</v>
       </c>
       <c r="J6" s="196"/>
       <c r="K6" s="47">
         <f t="shared" ref="K6:K69" si="1">E6-I6-J6</f>
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B7" s="399"/>
-      <c r="C7" s="390"/>
+      <c r="B7" s="395"/>
+      <c r="C7" s="428"/>
       <c r="D7" s="208" t="str">
         <f>'COSTO COMPLESSIVO'!D7</f>
         <v>…</v>
       </c>
       <c r="E7" s="46">
         <f>'COSTO COMPLESSIVO'!E7</f>
         <v>0</v>
       </c>
       <c r="F7" s="46">
         <f>'COSTO COMPLESSIVO'!H7</f>
         <v>0</v>
       </c>
       <c r="G7" s="46">
         <f>IF('DATI GENERALI'!$B$31,E7,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E7,E7*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H7" s="220">
         <f>IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0)))+IF('DATI GENERALI'!$B$34,IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),0.05,0),0)+IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),IF('DATI GENERALI'!$B$35,IF('EDIFICI - RISPARMI'!$D$12="SI",0.15,0),0),0),IF('DATI GENERALI'!$B$29,0.6,0))</f>
         <v>0</v>
       </c>
       <c r="I7" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J7" s="196"/>
       <c r="K7" s="47">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B8" s="399"/>
-      <c r="C8" s="391"/>
+      <c r="B8" s="395"/>
+      <c r="C8" s="429"/>
       <c r="D8" s="209" t="str">
         <f>'COSTO COMPLESSIVO'!D8</f>
         <v>…</v>
       </c>
       <c r="E8" s="200">
         <f>'COSTO COMPLESSIVO'!E8</f>
         <v>0</v>
       </c>
       <c r="F8" s="200">
         <f>'COSTO COMPLESSIVO'!H8</f>
         <v>0</v>
       </c>
       <c r="G8" s="200">
         <f>IF('DATI GENERALI'!$B$31,E8,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E8,E8*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H8" s="231">
         <f>IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0)))+IF('DATI GENERALI'!$B$34,IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),0.05,0),0)+IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),IF('DATI GENERALI'!$B$35,IF('EDIFICI - RISPARMI'!$D$12="SI",0.15,0),0),0),IF('DATI GENERALI'!$B$29,0.6,0))</f>
         <v>0</v>
       </c>
       <c r="I8" s="200">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J8" s="201"/>
       <c r="K8" s="202">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B9" s="399"/>
-      <c r="C9" s="392" t="s">
+      <c r="B9" s="395"/>
+      <c r="C9" s="430" t="s">
         <v>112</v>
       </c>
       <c r="D9" s="207" t="str">
         <f>'COSTO COMPLESSIVO'!D9</f>
         <v>…</v>
       </c>
       <c r="E9" s="197">
         <f>'COSTO COMPLESSIVO'!E9</f>
         <v>0</v>
       </c>
       <c r="F9" s="197">
         <f>'COSTO COMPLESSIVO'!H9</f>
         <v>0</v>
       </c>
       <c r="G9" s="197">
         <f>IF('DATI GENERALI'!$B$31,E9*'CONTROFATTUALE_Solo GBER'!$C$11,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E9,E9*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H9" s="230">
         <f>IFERROR(IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0)))+IF('DATI GENERALI'!$B$34,IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),0.05,0),0),0),IF('DATI GENERALI'!$B$29,0.6,0)),0)</f>
         <v>0</v>
       </c>
       <c r="I9" s="197">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J9" s="198"/>
       <c r="K9" s="199">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B10" s="399"/>
-      <c r="C10" s="393"/>
+      <c r="B10" s="395"/>
+      <c r="C10" s="431"/>
       <c r="D10" s="208" t="str">
         <f>'COSTO COMPLESSIVO'!D10</f>
         <v>…</v>
       </c>
       <c r="E10" s="46">
         <f>'COSTO COMPLESSIVO'!E10</f>
         <v>0</v>
       </c>
       <c r="F10" s="46">
         <f>'COSTO COMPLESSIVO'!H10</f>
         <v>0</v>
       </c>
       <c r="G10" s="46">
         <f>IF('DATI GENERALI'!$B$31,E10*'CONTROFATTUALE_Solo GBER'!$C$11,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E10,E10*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H10" s="220">
         <f>IFERROR(IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0)))+IF('DATI GENERALI'!$B$34,IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),0.05,0),0),0),IF('DATI GENERALI'!$B$29,0.6,0)),0)</f>
         <v>0</v>
       </c>
       <c r="I10" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J10" s="196"/>
       <c r="K10" s="47">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B11" s="399"/>
-      <c r="C11" s="393"/>
+      <c r="B11" s="395"/>
+      <c r="C11" s="431"/>
       <c r="D11" s="208" t="str">
         <f>'COSTO COMPLESSIVO'!D11</f>
         <v>…</v>
       </c>
       <c r="E11" s="46">
         <f>'COSTO COMPLESSIVO'!E11</f>
         <v>0</v>
       </c>
       <c r="F11" s="46">
         <f>'COSTO COMPLESSIVO'!H11</f>
         <v>0</v>
       </c>
       <c r="G11" s="46">
         <f>IF('DATI GENERALI'!$B$31,E11*'CONTROFATTUALE_Solo GBER'!$C$11,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E11,E11*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H11" s="220">
         <f>IFERROR(IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0)))+IF('DATI GENERALI'!$B$34,IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),0.05,0),0),0),IF('DATI GENERALI'!$B$29,0.6,0)),0)</f>
         <v>0</v>
       </c>
       <c r="I11" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J11" s="196"/>
       <c r="K11" s="47">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B12" s="399"/>
-      <c r="C12" s="394"/>
+      <c r="B12" s="395"/>
+      <c r="C12" s="432"/>
       <c r="D12" s="209" t="str">
         <f>'COSTO COMPLESSIVO'!D12</f>
         <v>…</v>
       </c>
       <c r="E12" s="200">
         <f>'COSTO COMPLESSIVO'!E12</f>
         <v>0</v>
       </c>
       <c r="F12" s="200">
         <f>'COSTO COMPLESSIVO'!H12</f>
         <v>0</v>
       </c>
       <c r="G12" s="200">
         <f>IF('DATI GENERALI'!$B$31,E12*'CONTROFATTUALE_Solo GBER'!$C$11,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E12,E12*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H12" s="231">
         <f>IFERROR(IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0)))+IF('DATI GENERALI'!$B$34,IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),0.05,0),0),0),IF('DATI GENERALI'!$B$29,0.6,0)),0)</f>
         <v>0</v>
       </c>
       <c r="I12" s="200">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J12" s="201"/>
       <c r="K12" s="202">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B13" s="399"/>
-[...1 lines deleted...]
-        <v>113</v>
+      <c r="B13" s="395"/>
+      <c r="C13" s="433" t="s">
+        <v>268</v>
       </c>
       <c r="D13" s="207" t="str">
         <f>'COSTO COMPLESSIVO'!D13</f>
         <v>…</v>
       </c>
       <c r="E13" s="197">
         <f>'COSTO COMPLESSIVO'!E13</f>
         <v>0</v>
       </c>
       <c r="F13" s="197">
         <f>'COSTO COMPLESSIVO'!H13</f>
         <v>0</v>
       </c>
       <c r="G13" s="197">
         <f>IF('DATI GENERALI'!$B$31,E13,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E13,E13*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H13" s="230">
         <f>IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0))),IF('DATI GENERALI'!$B$29,0.6,0))</f>
         <v>0</v>
       </c>
       <c r="I13" s="197">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J13" s="198"/>
       <c r="K13" s="199">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B14" s="399"/>
-      <c r="C14" s="396"/>
+      <c r="B14" s="395"/>
+      <c r="C14" s="434"/>
       <c r="D14" s="208" t="str">
         <f>'COSTO COMPLESSIVO'!D14</f>
         <v>…</v>
       </c>
       <c r="E14" s="46">
         <f>'COSTO COMPLESSIVO'!E14</f>
         <v>0</v>
       </c>
       <c r="F14" s="46">
         <f>'COSTO COMPLESSIVO'!H14</f>
         <v>0</v>
       </c>
       <c r="G14" s="46">
         <f>IF('DATI GENERALI'!$B$31,E14,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E14,E14*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H14" s="220">
         <f>IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0))),IF('DATI GENERALI'!$B$29,0.6,0))</f>
         <v>0</v>
       </c>
       <c r="I14" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J14" s="196"/>
       <c r="K14" s="47">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B15" s="399"/>
-      <c r="C15" s="396"/>
+      <c r="B15" s="395"/>
+      <c r="C15" s="434"/>
       <c r="D15" s="208" t="str">
         <f>'COSTO COMPLESSIVO'!D15</f>
         <v>…</v>
       </c>
       <c r="E15" s="46">
         <f>'COSTO COMPLESSIVO'!E15</f>
         <v>0</v>
       </c>
       <c r="F15" s="46">
         <f>'COSTO COMPLESSIVO'!H15</f>
         <v>0</v>
       </c>
       <c r="G15" s="46">
         <f>IF('DATI GENERALI'!$B$31,E15,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E15,E15*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H15" s="220">
         <f>IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0))),IF('DATI GENERALI'!$B$29,0.6,0))</f>
         <v>0</v>
       </c>
       <c r="I15" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J15" s="196"/>
       <c r="K15" s="47">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B16" s="399"/>
-      <c r="C16" s="397"/>
+      <c r="B16" s="395"/>
+      <c r="C16" s="435"/>
       <c r="D16" s="209" t="str">
         <f>'COSTO COMPLESSIVO'!D16</f>
         <v>…</v>
       </c>
       <c r="E16" s="200">
         <f>'COSTO COMPLESSIVO'!E16</f>
         <v>0</v>
       </c>
       <c r="F16" s="200">
         <f>'COSTO COMPLESSIVO'!H16</f>
         <v>0</v>
       </c>
       <c r="G16" s="200">
         <f>IF('DATI GENERALI'!$B$31,E16,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E16,E16*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H16" s="231">
         <f>IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0))),IF('DATI GENERALI'!$B$29,0.6,0))</f>
         <v>0</v>
       </c>
       <c r="I16" s="200">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J16" s="201"/>
       <c r="K16" s="202">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="2:11" s="4" customFormat="1" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B17" s="398" t="s">
-        <v>114</v>
+      <c r="B17" s="394" t="s">
+        <v>113</v>
       </c>
       <c r="C17" s="212" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="D17" s="233" t="str">
         <f>'COSTO COMPLESSIVO'!D17</f>
         <v>…</v>
       </c>
       <c r="E17" s="224">
         <f>'COSTO COMPLESSIVO'!E17</f>
         <v>0</v>
       </c>
       <c r="F17" s="224">
         <f>'COSTO COMPLESSIVO'!H17</f>
         <v>0</v>
       </c>
       <c r="G17" s="224">
         <f>IF('DATI GENERALI'!$B$31,E17,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E17,E17*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H17" s="225">
         <f>IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0)))+IF('DATI GENERALI'!$B$34,IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),0.05,0),0)+IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),IF('DATI GENERALI'!$B$35,IF('EDIFICI - RISPARMI'!$D$12="SI",0.15,0),0),0),IF('DATI GENERALI'!$B$29,0.6,0))</f>
         <v>0</v>
       </c>
       <c r="I17" s="224">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J17" s="226"/>
       <c r="K17" s="199">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="2:11" s="4" customFormat="1" ht="39" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B18" s="399"/>
+      <c r="B18" s="395"/>
       <c r="C18" s="213" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="D18" s="217" t="str">
         <f>'COSTO COMPLESSIVO'!D18</f>
         <v>…</v>
       </c>
       <c r="E18" s="210">
         <f>'COSTO COMPLESSIVO'!E18</f>
         <v>0</v>
       </c>
       <c r="F18" s="210">
         <f>'COSTO COMPLESSIVO'!H18</f>
         <v>0</v>
       </c>
       <c r="G18" s="197">
         <f>IF('DATI GENERALI'!$B$31,E18*'CONTROFATTUALE_Solo GBER'!$C$11,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E18,E18*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H18" s="232">
         <f>IFERROR(IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0)))+IF('DATI GENERALI'!$B$34,IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),0.05,0),0),0),IF('DATI GENERALI'!$B$29,0.6,0)),0)</f>
         <v>0</v>
       </c>
       <c r="I18" s="210">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J18" s="211"/>
       <c r="K18" s="199">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="2:11" s="4" customFormat="1" ht="39" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B19" s="421"/>
+      <c r="B19" s="396"/>
       <c r="C19" s="229" t="s">
-        <v>137</v>
+        <v>270</v>
       </c>
       <c r="D19" s="217" t="str">
         <f>'COSTO COMPLESSIVO'!D19</f>
         <v>…</v>
       </c>
       <c r="E19" s="210">
         <f>'COSTO COMPLESSIVO'!E19</f>
         <v>0</v>
       </c>
       <c r="F19" s="210">
         <f>'COSTO COMPLESSIVO'!H19</f>
         <v>0</v>
       </c>
       <c r="G19" s="197">
         <f>IF('DATI GENERALI'!$B$31,E19,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E19,E19*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H19" s="232">
         <f>IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0))),IF('DATI GENERALI'!$B$29,0.6,0))</f>
         <v>0</v>
       </c>
       <c r="I19" s="197">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J19" s="211"/>
       <c r="K19" s="199">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="2:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B20" s="434" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="409" t="s">
+      <c r="B20" s="411" t="s">
+        <v>136</v>
+      </c>
+      <c r="C20" s="412" t="s">
         <v>22</v>
       </c>
       <c r="D20" s="207" t="str">
         <f>'COSTO COMPLESSIVO'!D20</f>
         <v>…</v>
       </c>
       <c r="E20" s="197">
         <f>'COSTO COMPLESSIVO'!E20</f>
         <v>0</v>
       </c>
       <c r="F20" s="197">
         <f>'COSTO COMPLESSIVO'!H20</f>
         <v>0</v>
       </c>
       <c r="G20" s="197">
         <f>IF('DATI GENERALI'!$B$31,E20,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E20,E20*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H20" s="230">
         <f>IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0)))+IF('DATI GENERALI'!$B$34,IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),0.05,0),0)+IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),IF('DATI GENERALI'!$B$35,IF('EDIFICI - RISPARMI'!$D$12="SI",0.15,0),0),0),IF('DATI GENERALI'!$B$29,0.6,0))</f>
         <v>0</v>
       </c>
       <c r="I20" s="197">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J20" s="198"/>
       <c r="K20" s="199">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="2:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B21" s="434"/>
-      <c r="C21" s="410"/>
+      <c r="B21" s="411"/>
+      <c r="C21" s="413"/>
       <c r="D21" s="208" t="str">
         <f>'COSTO COMPLESSIVO'!D21</f>
         <v>…</v>
       </c>
       <c r="E21" s="46">
         <f>'COSTO COMPLESSIVO'!E21</f>
         <v>0</v>
       </c>
       <c r="F21" s="46">
         <f>'COSTO COMPLESSIVO'!H21</f>
         <v>0</v>
       </c>
       <c r="G21" s="46">
         <f>IF('DATI GENERALI'!$B$31,E21,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E21,E21*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H21" s="220">
         <f>IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0)))+IF('DATI GENERALI'!$B$34,IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),0.05,0),0)+IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),IF('DATI GENERALI'!$B$35,IF('EDIFICI - RISPARMI'!$D$12="SI",0.15,0),0),0),IF('DATI GENERALI'!$B$29,0.6,0))</f>
         <v>0</v>
       </c>
       <c r="I21" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J21" s="196"/>
       <c r="K21" s="47">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="2:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B22" s="434"/>
-      <c r="C22" s="410"/>
+      <c r="B22" s="411"/>
+      <c r="C22" s="413"/>
       <c r="D22" s="208" t="str">
         <f>'COSTO COMPLESSIVO'!D22</f>
         <v>…</v>
       </c>
       <c r="E22" s="46">
         <f>'COSTO COMPLESSIVO'!E22</f>
         <v>0</v>
       </c>
       <c r="F22" s="46">
         <f>'COSTO COMPLESSIVO'!H22</f>
         <v>0</v>
       </c>
       <c r="G22" s="46">
         <f>IF('DATI GENERALI'!$B$31,E22,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E22,E22*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H22" s="220">
         <f>IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0)))+IF('DATI GENERALI'!$B$34,IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),0.05,0),0)+IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),IF('DATI GENERALI'!$B$35,IF('EDIFICI - RISPARMI'!$D$12="SI",0.15,0),0),0),IF('DATI GENERALI'!$B$29,0.6,0))</f>
         <v>0</v>
       </c>
       <c r="I22" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J22" s="196"/>
       <c r="K22" s="47">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="2:11" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B23" s="434"/>
-      <c r="C23" s="411"/>
+      <c r="B23" s="411"/>
+      <c r="C23" s="414"/>
       <c r="D23" s="209" t="str">
         <f>'COSTO COMPLESSIVO'!D23</f>
         <v>…</v>
       </c>
       <c r="E23" s="200">
         <f>'COSTO COMPLESSIVO'!E23</f>
         <v>0</v>
       </c>
       <c r="F23" s="200">
         <f>'COSTO COMPLESSIVO'!H23</f>
         <v>0</v>
       </c>
       <c r="G23" s="200">
         <f>IF('DATI GENERALI'!$B$31,E23,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E23,E23*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H23" s="231">
         <f>IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0)))+IF('DATI GENERALI'!$B$34,IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),0.05,0),0)+IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),IF('DATI GENERALI'!$B$35,IF('EDIFICI - RISPARMI'!$D$12="SI",0.15,0),0),0),IF('DATI GENERALI'!$B$29,0.6,0))</f>
         <v>0</v>
       </c>
       <c r="I23" s="200">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J23" s="201"/>
       <c r="K23" s="202">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B24" s="367"/>
-      <c r="C24" s="435" t="s">
+      <c r="B24" s="298"/>
+      <c r="C24" s="415" t="s">
         <v>23</v>
       </c>
       <c r="D24" s="207" t="str">
         <f>'COSTO COMPLESSIVO'!D24</f>
         <v>…</v>
       </c>
       <c r="E24" s="197">
         <f>'COSTO COMPLESSIVO'!E24</f>
         <v>0</v>
       </c>
       <c r="F24" s="197">
         <f>'COSTO COMPLESSIVO'!H24</f>
         <v>0</v>
       </c>
       <c r="G24" s="197">
         <f>IF('DATI GENERALI'!$B$31,E24,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E24,E24*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H24" s="230">
         <f>IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0)))+IF('DATI GENERALI'!$B$34,IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),0.05,0),0)+IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),IF('DATI GENERALI'!$B$35,IF('EDIFICI - RISPARMI'!$D$12="SI",0.15,0),0),0),IF('DATI GENERALI'!$B$29,0.6,0))</f>
         <v>0</v>
       </c>
       <c r="I24" s="197">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J24" s="198"/>
       <c r="K24" s="199">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="2:11" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B25" s="367"/>
-      <c r="C25" s="410"/>
+      <c r="B25" s="298"/>
+      <c r="C25" s="413"/>
       <c r="D25" s="208" t="str">
         <f>'COSTO COMPLESSIVO'!D25</f>
         <v>…</v>
       </c>
       <c r="E25" s="46">
         <f>'COSTO COMPLESSIVO'!E25</f>
         <v>0</v>
       </c>
       <c r="F25" s="46">
         <f>'COSTO COMPLESSIVO'!H25</f>
         <v>0</v>
       </c>
       <c r="G25" s="46">
         <f>IF('DATI GENERALI'!$B$31,E25,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E25,E25*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H25" s="220">
         <f>IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0)))+IF('DATI GENERALI'!$B$34,IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),0.05,0),0)+IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),IF('DATI GENERALI'!$B$35,IF('EDIFICI - RISPARMI'!$D$12="SI",0.15,0),0),0),IF('DATI GENERALI'!$B$29,0.6,0))</f>
         <v>0</v>
       </c>
       <c r="I25" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J25" s="196"/>
       <c r="K25" s="47">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B26" s="367"/>
-      <c r="C26" s="410"/>
+      <c r="B26" s="298"/>
+      <c r="C26" s="413"/>
       <c r="D26" s="208" t="str">
         <f>'COSTO COMPLESSIVO'!D26</f>
         <v>…</v>
       </c>
       <c r="E26" s="46">
         <f>'COSTO COMPLESSIVO'!E26</f>
         <v>0</v>
       </c>
       <c r="F26" s="46">
         <f>'COSTO COMPLESSIVO'!H26</f>
         <v>0</v>
       </c>
       <c r="G26" s="46">
         <f>IF('DATI GENERALI'!$B$31,E26,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E26,E26*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H26" s="220">
         <f>IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0)))+IF('DATI GENERALI'!$B$34,IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),0.05,0),0)+IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),IF('DATI GENERALI'!$B$35,IF('EDIFICI - RISPARMI'!$D$12="SI",0.15,0),0),0),IF('DATI GENERALI'!$B$29,0.6,0))</f>
         <v>0</v>
       </c>
       <c r="I26" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J26" s="196"/>
       <c r="K26" s="47">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B27" s="367"/>
-      <c r="C27" s="411"/>
+      <c r="B27" s="298"/>
+      <c r="C27" s="414"/>
       <c r="D27" s="209" t="str">
         <f>'COSTO COMPLESSIVO'!D27</f>
         <v>…</v>
       </c>
       <c r="E27" s="200">
         <f>'COSTO COMPLESSIVO'!E27</f>
         <v>0</v>
       </c>
       <c r="F27" s="200">
         <f>'COSTO COMPLESSIVO'!H27</f>
         <v>0</v>
       </c>
       <c r="G27" s="200">
         <f>IF('DATI GENERALI'!$B$31,E27,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E27,E27*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H27" s="231">
         <f>IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0)))+IF('DATI GENERALI'!$B$34,IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),0.05,0),0)+IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),IF('DATI GENERALI'!$B$35,IF('EDIFICI - RISPARMI'!$D$12="SI",0.15,0),0),0),IF('DATI GENERALI'!$B$29,0.6,0))</f>
         <v>0</v>
       </c>
       <c r="I27" s="200">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J27" s="201"/>
       <c r="K27" s="202">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B28" s="367"/>
-      <c r="C28" s="409" t="s">
+      <c r="B28" s="298"/>
+      <c r="C28" s="412" t="s">
         <v>24</v>
       </c>
       <c r="D28" s="207" t="str">
         <f>'COSTO COMPLESSIVO'!D28</f>
         <v>…</v>
       </c>
       <c r="E28" s="197">
         <f>'COSTO COMPLESSIVO'!E28</f>
         <v>0</v>
       </c>
       <c r="F28" s="197">
         <f>'COSTO COMPLESSIVO'!H28</f>
         <v>0</v>
       </c>
       <c r="G28" s="197">
         <f>IF('DATI GENERALI'!$B$31,E28,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E28,E28*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H28" s="230">
         <f>IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0)))+IF('DATI GENERALI'!$B$34,IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),0.05,0),0)+IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),IF('DATI GENERALI'!$B$35,IF('EDIFICI - RISPARMI'!$D$12="SI",0.15,0),0),0),IF('DATI GENERALI'!$B$29,0.6,0))</f>
         <v>0</v>
       </c>
       <c r="I28" s="197">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J28" s="198"/>
       <c r="K28" s="199">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B29" s="367"/>
-      <c r="C29" s="410"/>
+      <c r="B29" s="298"/>
+      <c r="C29" s="413"/>
       <c r="D29" s="208" t="str">
         <f>'COSTO COMPLESSIVO'!D29</f>
         <v>…</v>
       </c>
       <c r="E29" s="46">
         <f>'COSTO COMPLESSIVO'!E29</f>
         <v>0</v>
       </c>
       <c r="F29" s="46">
         <f>'COSTO COMPLESSIVO'!H29</f>
         <v>0</v>
       </c>
       <c r="G29" s="46">
         <f>IF('DATI GENERALI'!$B$31,E29,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E29,E29*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H29" s="220">
         <f>IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0)))+IF('DATI GENERALI'!$B$34,IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),0.05,0),0)+IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),IF('DATI GENERALI'!$B$35,IF('EDIFICI - RISPARMI'!$D$12="SI",0.15,0),0),0),IF('DATI GENERALI'!$B$29,0.6,0))</f>
         <v>0</v>
       </c>
       <c r="I29" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J29" s="196"/>
       <c r="K29" s="47">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="2:11" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B30" s="367"/>
-      <c r="C30" s="410"/>
+      <c r="B30" s="298"/>
+      <c r="C30" s="413"/>
       <c r="D30" s="208" t="str">
         <f>'COSTO COMPLESSIVO'!D30</f>
         <v>…</v>
       </c>
       <c r="E30" s="46">
         <f>'COSTO COMPLESSIVO'!E30</f>
         <v>0</v>
       </c>
       <c r="F30" s="46">
         <f>'COSTO COMPLESSIVO'!H30</f>
         <v>0</v>
       </c>
       <c r="G30" s="46">
         <f>IF('DATI GENERALI'!$B$31,E30,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E30,E30*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H30" s="220">
         <f>IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0)))+IF('DATI GENERALI'!$B$34,IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),0.05,0),0)+IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),IF('DATI GENERALI'!$B$35,IF('EDIFICI - RISPARMI'!$D$12="SI",0.15,0),0),0),IF('DATI GENERALI'!$B$29,0.6,0))</f>
         <v>0</v>
       </c>
       <c r="I30" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J30" s="196"/>
       <c r="K30" s="47">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B31" s="367"/>
-      <c r="C31" s="411"/>
+      <c r="B31" s="298"/>
+      <c r="C31" s="414"/>
       <c r="D31" s="209" t="str">
         <f>'COSTO COMPLESSIVO'!D31</f>
         <v>…</v>
       </c>
       <c r="E31" s="200">
         <f>'COSTO COMPLESSIVO'!E31</f>
         <v>0</v>
       </c>
       <c r="F31" s="200">
         <f>'COSTO COMPLESSIVO'!H31</f>
         <v>0</v>
       </c>
       <c r="G31" s="200">
         <f>IF('DATI GENERALI'!$B$31,E31,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E31,E31*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H31" s="231">
         <f>IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0)))+IF('DATI GENERALI'!$B$34,IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),0.05,0),0)+IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),IF('DATI GENERALI'!$B$35,IF('EDIFICI - RISPARMI'!$D$12="SI",0.15,0),0),0),IF('DATI GENERALI'!$B$29,0.6,0))</f>
         <v>0</v>
       </c>
       <c r="I31" s="200">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J31" s="201"/>
       <c r="K31" s="202">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B32" s="367"/>
-      <c r="C32" s="409" t="s">
+      <c r="B32" s="298"/>
+      <c r="C32" s="412" t="s">
         <v>25</v>
       </c>
       <c r="D32" s="207" t="str">
         <f>'COSTO COMPLESSIVO'!D32</f>
         <v>…</v>
       </c>
       <c r="E32" s="197">
         <f>'COSTO COMPLESSIVO'!E32</f>
         <v>0</v>
       </c>
       <c r="F32" s="197">
         <f>'COSTO COMPLESSIVO'!H32</f>
         <v>0</v>
       </c>
       <c r="G32" s="197">
         <f>IF('DATI GENERALI'!$B$31,E32,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E32,E32*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H32" s="230">
         <f>IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0)))+IF('DATI GENERALI'!$B$34,IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),0.05,0),0)+IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),IF('DATI GENERALI'!$B$35,IF('EDIFICI - RISPARMI'!$D$12="SI",0.15,0),0),0),IF('DATI GENERALI'!$B$29,0.6,0))</f>
         <v>0</v>
       </c>
       <c r="I32" s="197">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J32" s="198"/>
       <c r="K32" s="199">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B33" s="367"/>
-      <c r="C33" s="410"/>
+      <c r="B33" s="298"/>
+      <c r="C33" s="413"/>
       <c r="D33" s="208" t="str">
         <f>'COSTO COMPLESSIVO'!D33</f>
         <v>…</v>
       </c>
       <c r="E33" s="46">
         <f>'COSTO COMPLESSIVO'!E33</f>
         <v>0</v>
       </c>
       <c r="F33" s="46">
         <f>'COSTO COMPLESSIVO'!H33</f>
         <v>0</v>
       </c>
       <c r="G33" s="46">
         <f>IF('DATI GENERALI'!$B$31,E33,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E33,E33*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H33" s="220">
         <f>IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0)))+IF('DATI GENERALI'!$B$34,IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),0.05,0),0)+IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),IF('DATI GENERALI'!$B$35,IF('EDIFICI - RISPARMI'!$D$12="SI",0.15,0),0),0),IF('DATI GENERALI'!$B$29,0.6,0))</f>
         <v>0</v>
       </c>
       <c r="I33" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J33" s="196"/>
       <c r="K33" s="47">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B34" s="367"/>
-      <c r="C34" s="410"/>
+      <c r="B34" s="298"/>
+      <c r="C34" s="413"/>
       <c r="D34" s="208" t="str">
         <f>'COSTO COMPLESSIVO'!D34</f>
         <v>…</v>
       </c>
       <c r="E34" s="46">
         <f>'COSTO COMPLESSIVO'!E34</f>
         <v>0</v>
       </c>
       <c r="F34" s="46">
         <f>'COSTO COMPLESSIVO'!H34</f>
         <v>0</v>
       </c>
       <c r="G34" s="46">
         <f>IF('DATI GENERALI'!$B$31,E34,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E34,E34*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H34" s="220">
         <f>IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0)))+IF('DATI GENERALI'!$B$34,IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),0.05,0),0)+IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),IF('DATI GENERALI'!$B$35,IF('EDIFICI - RISPARMI'!$D$12="SI",0.15,0),0),0),IF('DATI GENERALI'!$B$29,0.6,0))</f>
         <v>0</v>
       </c>
       <c r="I34" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J34" s="196"/>
       <c r="K34" s="47">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B35" s="367"/>
-      <c r="C35" s="411"/>
+      <c r="B35" s="298"/>
+      <c r="C35" s="414"/>
       <c r="D35" s="209" t="str">
         <f>'COSTO COMPLESSIVO'!D35</f>
         <v>…</v>
       </c>
       <c r="E35" s="200">
         <f>'COSTO COMPLESSIVO'!E35</f>
         <v>0</v>
       </c>
       <c r="F35" s="200">
         <f>'COSTO COMPLESSIVO'!H35</f>
         <v>0</v>
       </c>
       <c r="G35" s="200">
         <f>IF('DATI GENERALI'!$B$31,E35,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E35,E35*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H35" s="231">
         <f>IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0)))+IF('DATI GENERALI'!$B$34,IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),0.05,0),0)+IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),IF('DATI GENERALI'!$B$35,IF('EDIFICI - RISPARMI'!$D$12="SI",0.15,0),0),0),IF('DATI GENERALI'!$B$29,0.6,0))</f>
         <v>0</v>
       </c>
       <c r="I35" s="200">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J35" s="201"/>
       <c r="K35" s="202">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B36" s="367"/>
-      <c r="C36" s="409" t="s">
+      <c r="B36" s="298"/>
+      <c r="C36" s="412" t="s">
         <v>26</v>
       </c>
       <c r="D36" s="207" t="str">
         <f>'COSTO COMPLESSIVO'!D36</f>
         <v>…</v>
       </c>
       <c r="E36" s="197">
         <f>'COSTO COMPLESSIVO'!E36</f>
         <v>0</v>
       </c>
       <c r="F36" s="197">
         <f>'COSTO COMPLESSIVO'!H36</f>
         <v>0</v>
       </c>
       <c r="G36" s="197">
         <f>IF('DATI GENERALI'!$B$31,E36,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E36,E36*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H36" s="230">
         <f>IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0)))+IF('DATI GENERALI'!$B$34,IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),0.05,0),0)+IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),IF('DATI GENERALI'!$B$35,IF('EDIFICI - RISPARMI'!$D$12="SI",0.15,0),0),0),IF('DATI GENERALI'!$B$29,0.6,0))</f>
         <v>0</v>
       </c>
       <c r="I36" s="197">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J36" s="198"/>
       <c r="K36" s="199">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B37" s="367"/>
-      <c r="C37" s="410"/>
+      <c r="B37" s="298"/>
+      <c r="C37" s="413"/>
       <c r="D37" s="208" t="str">
         <f>'COSTO COMPLESSIVO'!D37</f>
         <v>…</v>
       </c>
       <c r="E37" s="46">
         <f>'COSTO COMPLESSIVO'!E37</f>
         <v>0</v>
       </c>
       <c r="F37" s="46">
         <f>'COSTO COMPLESSIVO'!H37</f>
         <v>0</v>
       </c>
       <c r="G37" s="46">
         <f>IF('DATI GENERALI'!$B$31,E37,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E37,E37*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H37" s="220">
         <f>IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0)))+IF('DATI GENERALI'!$B$34,IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),0.05,0),0)+IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),IF('DATI GENERALI'!$B$35,IF('EDIFICI - RISPARMI'!$D$12="SI",0.15,0),0),0),IF('DATI GENERALI'!$B$29,0.6,0))</f>
         <v>0</v>
       </c>
       <c r="I37" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J37" s="196"/>
       <c r="K37" s="47">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B38" s="367"/>
-      <c r="C38" s="410"/>
+      <c r="B38" s="298"/>
+      <c r="C38" s="413"/>
       <c r="D38" s="208" t="str">
         <f>'COSTO COMPLESSIVO'!D38</f>
         <v>…</v>
       </c>
       <c r="E38" s="46">
         <f>'COSTO COMPLESSIVO'!E38</f>
         <v>0</v>
       </c>
       <c r="F38" s="46">
         <f>'COSTO COMPLESSIVO'!H38</f>
         <v>0</v>
       </c>
       <c r="G38" s="46">
         <f>IF('DATI GENERALI'!$B$31,E38,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E38,E38*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H38" s="220">
         <f>IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0)))+IF('DATI GENERALI'!$B$34,IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),0.05,0),0)+IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),IF('DATI GENERALI'!$B$35,IF('EDIFICI - RISPARMI'!$D$12="SI",0.15,0),0),0),IF('DATI GENERALI'!$B$29,0.6,0))</f>
         <v>0</v>
       </c>
       <c r="I38" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J38" s="196"/>
       <c r="K38" s="47">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B39" s="367"/>
-      <c r="C39" s="411"/>
+      <c r="B39" s="298"/>
+      <c r="C39" s="414"/>
       <c r="D39" s="209" t="str">
         <f>'COSTO COMPLESSIVO'!D39</f>
         <v>…</v>
       </c>
       <c r="E39" s="200">
         <f>'COSTO COMPLESSIVO'!E39</f>
         <v>0</v>
       </c>
       <c r="F39" s="200">
         <f>'COSTO COMPLESSIVO'!H39</f>
         <v>0</v>
       </c>
       <c r="G39" s="200">
         <f>IF('DATI GENERALI'!$B$31,E39,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E39,E39*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H39" s="231">
         <f>IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0)))+IF('DATI GENERALI'!$B$34,IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),0.05,0),0)+IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),IF('DATI GENERALI'!$B$35,IF('EDIFICI - RISPARMI'!$D$12="SI",0.15,0),0),0),IF('DATI GENERALI'!$B$29,0.6,0))</f>
         <v>0</v>
       </c>
       <c r="I39" s="200">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J39" s="201"/>
       <c r="K39" s="202">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B40" s="367"/>
-      <c r="C40" s="409" t="s">
+      <c r="B40" s="298"/>
+      <c r="C40" s="412" t="s">
         <v>27</v>
       </c>
       <c r="D40" s="207" t="str">
         <f>'COSTO COMPLESSIVO'!D40</f>
         <v>…</v>
       </c>
       <c r="E40" s="197">
         <f>'COSTO COMPLESSIVO'!E40</f>
         <v>0</v>
       </c>
       <c r="F40" s="197">
         <f>'COSTO COMPLESSIVO'!H40</f>
         <v>0</v>
       </c>
       <c r="G40" s="197">
         <f>IF('DATI GENERALI'!$B$31,E40,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E40,E40*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H40" s="230">
         <f>IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0)))+IF('DATI GENERALI'!$B$34,IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),0.05,0),0)+IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),IF('DATI GENERALI'!$B$35,IF('EDIFICI - RISPARMI'!$D$12="SI",0.15,0),0),0),IF('DATI GENERALI'!$B$29,0.6,0))</f>
         <v>0</v>
       </c>
       <c r="I40" s="197">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J40" s="198"/>
       <c r="K40" s="199">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B41" s="367"/>
-      <c r="C41" s="410"/>
+      <c r="B41" s="298"/>
+      <c r="C41" s="413"/>
       <c r="D41" s="208" t="str">
         <f>'COSTO COMPLESSIVO'!D41</f>
         <v>…</v>
       </c>
       <c r="E41" s="46">
         <f>'COSTO COMPLESSIVO'!E41</f>
         <v>0</v>
       </c>
       <c r="F41" s="46">
         <f>'COSTO COMPLESSIVO'!H41</f>
         <v>0</v>
       </c>
       <c r="G41" s="46">
         <f>IF('DATI GENERALI'!$B$31,E41,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E41,E41*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H41" s="220">
         <f>IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0)))+IF('DATI GENERALI'!$B$34,IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),0.05,0),0)+IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),IF('DATI GENERALI'!$B$35,IF('EDIFICI - RISPARMI'!$D$12="SI",0.15,0),0),0),IF('DATI GENERALI'!$B$29,0.6,0))</f>
         <v>0</v>
       </c>
       <c r="I41" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J41" s="196"/>
       <c r="K41" s="47">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B42" s="367"/>
-      <c r="C42" s="410"/>
+      <c r="B42" s="298"/>
+      <c r="C42" s="413"/>
       <c r="D42" s="208" t="str">
         <f>'COSTO COMPLESSIVO'!D42</f>
         <v>…</v>
       </c>
       <c r="E42" s="46">
         <f>'COSTO COMPLESSIVO'!E42</f>
         <v>0</v>
       </c>
       <c r="F42" s="46">
         <f>'COSTO COMPLESSIVO'!H42</f>
         <v>0</v>
       </c>
       <c r="G42" s="46">
         <f>IF('DATI GENERALI'!$B$31,E42,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E42,E42*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H42" s="220">
         <f>IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0)))+IF('DATI GENERALI'!$B$34,IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),0.05,0),0)+IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),IF('DATI GENERALI'!$B$35,IF('EDIFICI - RISPARMI'!$D$12="SI",0.15,0),0),0),IF('DATI GENERALI'!$B$29,0.6,0))</f>
         <v>0</v>
       </c>
       <c r="I42" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J42" s="196"/>
       <c r="K42" s="47">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B43" s="367"/>
-      <c r="C43" s="411"/>
+      <c r="B43" s="298"/>
+      <c r="C43" s="414"/>
       <c r="D43" s="209" t="str">
         <f>'COSTO COMPLESSIVO'!D43</f>
         <v>…</v>
       </c>
       <c r="E43" s="200">
         <f>'COSTO COMPLESSIVO'!E43</f>
         <v>0</v>
       </c>
       <c r="F43" s="200">
         <f>'COSTO COMPLESSIVO'!H43</f>
         <v>0</v>
       </c>
       <c r="G43" s="200">
         <f>IF('DATI GENERALI'!$B$31,E43,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E43,E43*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H43" s="231">
         <f>IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0)))+IF('DATI GENERALI'!$B$34,IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),0.05,0),0)+IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),IF('DATI GENERALI'!$B$35,IF('EDIFICI - RISPARMI'!$D$12="SI",0.15,0),0),0),IF('DATI GENERALI'!$B$29,0.6,0))</f>
         <v>0</v>
       </c>
       <c r="I43" s="200">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J43" s="201"/>
       <c r="K43" s="202">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B44" s="434"/>
-      <c r="C44" s="409" t="s">
+      <c r="B44" s="411"/>
+      <c r="C44" s="412" t="s">
         <v>28</v>
       </c>
       <c r="D44" s="207" t="str">
         <f>'COSTO COMPLESSIVO'!D44</f>
         <v>…</v>
       </c>
       <c r="E44" s="197">
         <f>'COSTO COMPLESSIVO'!E44</f>
         <v>0</v>
       </c>
       <c r="F44" s="197">
         <f>'COSTO COMPLESSIVO'!H44</f>
         <v>0</v>
       </c>
       <c r="G44" s="197">
         <f>IF('DATI GENERALI'!$B$31,E44,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E44,E44*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H44" s="230">
         <f>IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0)))+IF('DATI GENERALI'!$B$34,IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),0.05,0),0)+IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),IF('DATI GENERALI'!$B$35,IF('EDIFICI - RISPARMI'!$D$12="SI",0.15,0),0),0),IF('DATI GENERALI'!$B$29,0.6,0))</f>
         <v>0</v>
       </c>
       <c r="I44" s="197">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J44" s="198"/>
       <c r="K44" s="199">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B45" s="434"/>
-      <c r="C45" s="410"/>
+      <c r="B45" s="411"/>
+      <c r="C45" s="413"/>
       <c r="D45" s="208" t="str">
         <f>'COSTO COMPLESSIVO'!D45</f>
         <v>…</v>
       </c>
       <c r="E45" s="46">
         <f>'COSTO COMPLESSIVO'!E45</f>
         <v>0</v>
       </c>
       <c r="F45" s="46">
         <f>'COSTO COMPLESSIVO'!H45</f>
         <v>0</v>
       </c>
       <c r="G45" s="46">
         <f>IF('DATI GENERALI'!$B$31,E45,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E45,E45*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H45" s="220">
         <f>IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0)))+IF('DATI GENERALI'!$B$34,IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),0.05,0),0)+IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),IF('DATI GENERALI'!$B$35,IF('EDIFICI - RISPARMI'!$D$12="SI",0.15,0),0),0),IF('DATI GENERALI'!$B$29,0.6,0))</f>
         <v>0</v>
       </c>
       <c r="I45" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J45" s="196"/>
       <c r="K45" s="47">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B46" s="434"/>
-      <c r="C46" s="410"/>
+      <c r="B46" s="411"/>
+      <c r="C46" s="413"/>
       <c r="D46" s="208" t="str">
         <f>'COSTO COMPLESSIVO'!D46</f>
         <v>…</v>
       </c>
       <c r="E46" s="46">
         <f>'COSTO COMPLESSIVO'!E46</f>
         <v>0</v>
       </c>
       <c r="F46" s="46">
         <f>'COSTO COMPLESSIVO'!H46</f>
         <v>0</v>
       </c>
       <c r="G46" s="46">
         <f>IF('DATI GENERALI'!$B$31,E46,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E46,E46*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H46" s="220">
         <f>IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0)))+IF('DATI GENERALI'!$B$34,IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),0.05,0),0)+IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),IF('DATI GENERALI'!$B$35,IF('EDIFICI - RISPARMI'!$D$12="SI",0.15,0),0),0),IF('DATI GENERALI'!$B$29,0.6,0))</f>
         <v>0</v>
       </c>
       <c r="I46" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J46" s="196"/>
       <c r="K46" s="47">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B47" s="434"/>
-      <c r="C47" s="411"/>
+      <c r="B47" s="411"/>
+      <c r="C47" s="414"/>
       <c r="D47" s="209" t="str">
         <f>'COSTO COMPLESSIVO'!D47</f>
         <v>…</v>
       </c>
       <c r="E47" s="200">
         <f>'COSTO COMPLESSIVO'!E47</f>
         <v>0</v>
       </c>
       <c r="F47" s="200">
         <f>'COSTO COMPLESSIVO'!H47</f>
         <v>0</v>
       </c>
       <c r="G47" s="200">
         <f>IF('DATI GENERALI'!$B$31,E47,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E47,E47*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H47" s="231">
         <f>IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0)))+IF('DATI GENERALI'!$B$34,IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),0.05,0),0)+IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),IF('DATI GENERALI'!$B$35,IF('EDIFICI - RISPARMI'!$D$12="SI",0.15,0),0),0),IF('DATI GENERALI'!$B$29,0.6,0))</f>
         <v>0</v>
       </c>
       <c r="I47" s="200">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J47" s="201"/>
       <c r="K47" s="202">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B48" s="368" t="s">
-[...2 lines deleted...]
-      <c r="C48" s="378" t="s">
+      <c r="B48" s="299" t="s">
+        <v>115</v>
+      </c>
+      <c r="C48" s="284" t="s">
         <v>30</v>
       </c>
       <c r="D48" s="207" t="str">
         <f>'COSTO COMPLESSIVO'!D48</f>
         <v>…</v>
       </c>
       <c r="E48" s="197">
         <f>'COSTO COMPLESSIVO'!E48</f>
         <v>0</v>
       </c>
       <c r="F48" s="197">
         <f>'COSTO COMPLESSIVO'!H48</f>
         <v>0</v>
       </c>
       <c r="G48" s="197">
         <f>IF('DATI GENERALI'!$B$31,E48*'CONTROFATTUALE_Solo GBER'!$C$11,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E48,E48*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H48" s="230">
         <f>IFERROR(IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0)))+IF('DATI GENERALI'!$B$34,IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),0.05,0),0),0),IF('DATI GENERALI'!$B$29,0.6,0)),0)</f>
         <v>0</v>
       </c>
       <c r="I48" s="197">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J48" s="198"/>
       <c r="K48" s="199">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B49" s="369"/>
-      <c r="C49" s="378"/>
+      <c r="B49" s="300"/>
+      <c r="C49" s="284"/>
       <c r="D49" s="208" t="str">
         <f>'COSTO COMPLESSIVO'!D49</f>
         <v>…</v>
       </c>
       <c r="E49" s="46">
         <f>'COSTO COMPLESSIVO'!E49</f>
         <v>0</v>
       </c>
       <c r="F49" s="46">
         <f>'COSTO COMPLESSIVO'!H49</f>
         <v>0</v>
       </c>
       <c r="G49" s="46">
         <f>IF('DATI GENERALI'!$B$31,E49*'CONTROFATTUALE_Solo GBER'!$C$11,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E49,E49*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H49" s="220">
         <f>IFERROR(IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0)))+IF('DATI GENERALI'!$B$34,IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),0.05,0),0),0),IF('DATI GENERALI'!$B$29,0.6,0)),0)</f>
         <v>0</v>
       </c>
       <c r="I49" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J49" s="196"/>
       <c r="K49" s="47">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B50" s="369"/>
-      <c r="C50" s="378"/>
+      <c r="B50" s="300"/>
+      <c r="C50" s="284"/>
       <c r="D50" s="208" t="str">
         <f>'COSTO COMPLESSIVO'!D50</f>
         <v>…</v>
       </c>
       <c r="E50" s="46">
         <f>'COSTO COMPLESSIVO'!E50</f>
         <v>0</v>
       </c>
       <c r="F50" s="46">
         <f>'COSTO COMPLESSIVO'!H50</f>
         <v>0</v>
       </c>
       <c r="G50" s="46">
         <f>IF('DATI GENERALI'!$B$31,E50*'CONTROFATTUALE_Solo GBER'!$C$11,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E50,E50*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H50" s="220">
         <f>IFERROR(IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0)))+IF('DATI GENERALI'!$B$34,IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),0.05,0),0),0),IF('DATI GENERALI'!$B$29,0.6,0)),0)</f>
         <v>0</v>
       </c>
       <c r="I50" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J50" s="196"/>
       <c r="K50" s="47">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B51" s="369"/>
-      <c r="C51" s="413"/>
+      <c r="B51" s="300"/>
+      <c r="C51" s="410"/>
       <c r="D51" s="209" t="str">
         <f>'COSTO COMPLESSIVO'!D51</f>
         <v>…</v>
       </c>
       <c r="E51" s="200">
         <f>'COSTO COMPLESSIVO'!E51</f>
         <v>0</v>
       </c>
       <c r="F51" s="200">
         <f>'COSTO COMPLESSIVO'!H51</f>
         <v>0</v>
       </c>
       <c r="G51" s="200">
         <f>IF('DATI GENERALI'!$B$31,E51*'CONTROFATTUALE_Solo GBER'!$C$11,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E51,E51*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H51" s="231">
         <f>IFERROR(IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0)))+IF('DATI GENERALI'!$B$34,IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),0.05,0),0),0),IF('DATI GENERALI'!$B$29,0.6,0)),0)</f>
         <v>0</v>
       </c>
       <c r="I51" s="200">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J51" s="201"/>
       <c r="K51" s="202">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B52" s="369"/>
-      <c r="C52" s="414" t="s">
+      <c r="B52" s="300"/>
+      <c r="C52" s="409" t="s">
         <v>31</v>
       </c>
       <c r="D52" s="207" t="str">
         <f>'COSTO COMPLESSIVO'!D52</f>
         <v>…</v>
       </c>
       <c r="E52" s="197">
         <f>'COSTO COMPLESSIVO'!E52</f>
         <v>0</v>
       </c>
       <c r="F52" s="197">
         <f>'COSTO COMPLESSIVO'!H52</f>
         <v>0</v>
       </c>
       <c r="G52" s="197">
         <f>IF('DATI GENERALI'!$B$31,E52*'CONTROFATTUALE_Solo GBER'!$C$11,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E52,E52*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H52" s="230">
         <f>IFERROR(IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0)))+IF('DATI GENERALI'!$B$34,IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),0.05,0),0),0),IF('DATI GENERALI'!$B$29,0.6,0)),0)</f>
         <v>0</v>
       </c>
       <c r="I52" s="197">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J52" s="198"/>
       <c r="K52" s="199">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B53" s="369"/>
-      <c r="C53" s="378"/>
+      <c r="B53" s="300"/>
+      <c r="C53" s="284"/>
       <c r="D53" s="208" t="str">
         <f>'COSTO COMPLESSIVO'!D53</f>
         <v>…</v>
       </c>
       <c r="E53" s="46">
         <f>'COSTO COMPLESSIVO'!E53</f>
         <v>0</v>
       </c>
       <c r="F53" s="46">
         <f>'COSTO COMPLESSIVO'!H53</f>
         <v>0</v>
       </c>
       <c r="G53" s="46">
         <f>IF('DATI GENERALI'!$B$31,E53*'CONTROFATTUALE_Solo GBER'!$C$11,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E53,E53*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H53" s="220">
         <f>IFERROR(IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0)))+IF('DATI GENERALI'!$B$34,IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),0.05,0),0),0),IF('DATI GENERALI'!$B$29,0.6,0)),0)</f>
         <v>0</v>
       </c>
       <c r="I53" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J53" s="196"/>
       <c r="K53" s="47">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B54" s="369"/>
-      <c r="C54" s="378"/>
+      <c r="B54" s="300"/>
+      <c r="C54" s="284"/>
       <c r="D54" s="208" t="str">
         <f>'COSTO COMPLESSIVO'!D54</f>
         <v>…</v>
       </c>
       <c r="E54" s="46">
         <f>'COSTO COMPLESSIVO'!E54</f>
         <v>0</v>
       </c>
       <c r="F54" s="46">
         <f>'COSTO COMPLESSIVO'!H54</f>
         <v>0</v>
       </c>
       <c r="G54" s="46">
         <f>IF('DATI GENERALI'!$B$31,E54*'CONTROFATTUALE_Solo GBER'!$C$11,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E54,E54*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H54" s="220">
         <f>IFERROR(IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0)))+IF('DATI GENERALI'!$B$34,IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),0.05,0),0),0),IF('DATI GENERALI'!$B$29,0.6,0)),0)</f>
         <v>0</v>
       </c>
       <c r="I54" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J54" s="196"/>
       <c r="K54" s="47">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B55" s="369"/>
-      <c r="C55" s="413"/>
+      <c r="B55" s="300"/>
+      <c r="C55" s="410"/>
       <c r="D55" s="209" t="str">
         <f>'COSTO COMPLESSIVO'!D55</f>
         <v>…</v>
       </c>
       <c r="E55" s="200">
         <f>'COSTO COMPLESSIVO'!E55</f>
         <v>0</v>
       </c>
       <c r="F55" s="200">
         <f>'COSTO COMPLESSIVO'!H55</f>
         <v>0</v>
       </c>
       <c r="G55" s="200">
         <f>IF('DATI GENERALI'!$B$31,E55*'CONTROFATTUALE_Solo GBER'!$C$11,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E55,E55*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H55" s="231">
         <f>IFERROR(IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0)))+IF('DATI GENERALI'!$B$34,IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),0.05,0),0),0),IF('DATI GENERALI'!$B$29,0.6,0)),0)</f>
         <v>0</v>
       </c>
       <c r="I55" s="200">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J55" s="201"/>
       <c r="K55" s="202">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B56" s="369"/>
-      <c r="C56" s="414" t="s">
+      <c r="B56" s="300"/>
+      <c r="C56" s="409" t="s">
         <v>32</v>
       </c>
       <c r="D56" s="207" t="str">
         <f>'COSTO COMPLESSIVO'!D56</f>
         <v>…</v>
       </c>
       <c r="E56" s="197">
         <f>'COSTO COMPLESSIVO'!E56</f>
         <v>0</v>
       </c>
       <c r="F56" s="197">
         <f>'COSTO COMPLESSIVO'!H56</f>
         <v>0</v>
       </c>
       <c r="G56" s="197">
         <f>IF('DATI GENERALI'!$B$31,E56*'CONTROFATTUALE_Solo GBER'!$C$11,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E56,E56*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H56" s="230">
         <f>IFERROR(IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0)))+IF('DATI GENERALI'!$B$34,IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),0.05,0),0),0),IF('DATI GENERALI'!$B$29,0.6,0)),0)</f>
         <v>0</v>
       </c>
       <c r="I56" s="197">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J56" s="198"/>
       <c r="K56" s="199">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B57" s="369"/>
-      <c r="C57" s="378"/>
+      <c r="B57" s="300"/>
+      <c r="C57" s="284"/>
       <c r="D57" s="208" t="str">
         <f>'COSTO COMPLESSIVO'!D57</f>
         <v>…</v>
       </c>
       <c r="E57" s="46">
         <f>'COSTO COMPLESSIVO'!E57</f>
         <v>0</v>
       </c>
       <c r="F57" s="46">
         <f>'COSTO COMPLESSIVO'!H57</f>
         <v>0</v>
       </c>
       <c r="G57" s="46">
         <f>IF('DATI GENERALI'!$B$31,E57*'CONTROFATTUALE_Solo GBER'!$C$11,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E57,E57*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H57" s="220">
         <f>IFERROR(IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0)))+IF('DATI GENERALI'!$B$34,IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),0.05,0),0),0),IF('DATI GENERALI'!$B$29,0.6,0)),0)</f>
         <v>0</v>
       </c>
       <c r="I57" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J57" s="196"/>
       <c r="K57" s="47">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B58" s="369"/>
-      <c r="C58" s="378"/>
+      <c r="B58" s="300"/>
+      <c r="C58" s="284"/>
       <c r="D58" s="208" t="str">
         <f>'COSTO COMPLESSIVO'!D58</f>
         <v>…</v>
       </c>
       <c r="E58" s="46">
         <f>'COSTO COMPLESSIVO'!E58</f>
         <v>0</v>
       </c>
       <c r="F58" s="46">
         <f>'COSTO COMPLESSIVO'!H58</f>
         <v>0</v>
       </c>
       <c r="G58" s="46">
         <f>IF('DATI GENERALI'!$B$31,E58*'CONTROFATTUALE_Solo GBER'!$C$11,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E58,E58*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H58" s="220">
         <f>IFERROR(IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0)))+IF('DATI GENERALI'!$B$34,IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),0.05,0),0),0),IF('DATI GENERALI'!$B$29,0.6,0)),0)</f>
         <v>0</v>
       </c>
       <c r="I58" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J58" s="196"/>
       <c r="K58" s="47">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B59" s="369"/>
-      <c r="C59" s="413"/>
+      <c r="B59" s="300"/>
+      <c r="C59" s="410"/>
       <c r="D59" s="209" t="str">
         <f>'COSTO COMPLESSIVO'!D59</f>
         <v>…</v>
       </c>
       <c r="E59" s="200">
         <f>'COSTO COMPLESSIVO'!E59</f>
         <v>0</v>
       </c>
       <c r="F59" s="200">
         <f>'COSTO COMPLESSIVO'!H59</f>
         <v>0</v>
       </c>
       <c r="G59" s="200">
         <f>IF('DATI GENERALI'!$B$31,E59*'CONTROFATTUALE_Solo GBER'!$C$11,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E59,E59*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H59" s="231">
         <f>IFERROR(IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0)))+IF('DATI GENERALI'!$B$34,IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),0.05,0),0),0),IF('DATI GENERALI'!$B$29,0.6,0)),0)</f>
         <v>0</v>
       </c>
       <c r="I59" s="200">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J59" s="201"/>
       <c r="K59" s="202">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B60" s="369"/>
-      <c r="C60" s="414" t="s">
+      <c r="B60" s="300"/>
+      <c r="C60" s="409" t="s">
         <v>33</v>
       </c>
       <c r="D60" s="207" t="str">
         <f>'COSTO COMPLESSIVO'!D60</f>
         <v>…</v>
       </c>
       <c r="E60" s="197">
         <f>'COSTO COMPLESSIVO'!E60</f>
         <v>0</v>
       </c>
       <c r="F60" s="197">
         <f>'COSTO COMPLESSIVO'!H60</f>
         <v>0</v>
       </c>
       <c r="G60" s="197">
         <f>IF('DATI GENERALI'!$B$31,E60*'CONTROFATTUALE_Solo GBER'!$C$11,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E60,E60*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H60" s="230">
         <f>IFERROR(IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0)))+IF('DATI GENERALI'!$B$34,IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),0.05,0),0),0),IF('DATI GENERALI'!$B$29,0.6,0)),0)</f>
         <v>0</v>
       </c>
       <c r="I60" s="197">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J60" s="198"/>
       <c r="K60" s="199">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B61" s="369"/>
-      <c r="C61" s="378"/>
+      <c r="B61" s="300"/>
+      <c r="C61" s="284"/>
       <c r="D61" s="208" t="str">
         <f>'COSTO COMPLESSIVO'!D61</f>
         <v>…</v>
       </c>
       <c r="E61" s="46">
         <f>'COSTO COMPLESSIVO'!E61</f>
         <v>0</v>
       </c>
       <c r="F61" s="46">
         <f>'COSTO COMPLESSIVO'!H61</f>
         <v>0</v>
       </c>
       <c r="G61" s="46">
         <f>IF('DATI GENERALI'!$B$31,E61*'CONTROFATTUALE_Solo GBER'!$C$11,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E61,E61*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H61" s="220">
         <f>IFERROR(IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0)))+IF('DATI GENERALI'!$B$34,IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),0.05,0),0),0),IF('DATI GENERALI'!$B$29,0.6,0)),0)</f>
         <v>0</v>
       </c>
       <c r="I61" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J61" s="196"/>
       <c r="K61" s="47">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B62" s="369"/>
-      <c r="C62" s="378"/>
+      <c r="B62" s="300"/>
+      <c r="C62" s="284"/>
       <c r="D62" s="208" t="str">
         <f>'COSTO COMPLESSIVO'!D62</f>
         <v>…</v>
       </c>
       <c r="E62" s="46">
         <f>'COSTO COMPLESSIVO'!E62</f>
         <v>0</v>
       </c>
       <c r="F62" s="46">
         <f>'COSTO COMPLESSIVO'!H62</f>
         <v>0</v>
       </c>
       <c r="G62" s="46">
         <f>IF('DATI GENERALI'!$B$31,E62*'CONTROFATTUALE_Solo GBER'!$C$11,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E62,E62*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H62" s="220">
         <f>IFERROR(IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0)))+IF('DATI GENERALI'!$B$34,IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),0.05,0),0),0),IF('DATI GENERALI'!$B$29,0.6,0)),0)</f>
         <v>0</v>
       </c>
       <c r="I62" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J62" s="196"/>
       <c r="K62" s="47">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B63" s="369"/>
-      <c r="C63" s="413"/>
+      <c r="B63" s="300"/>
+      <c r="C63" s="410"/>
       <c r="D63" s="209" t="str">
         <f>'COSTO COMPLESSIVO'!D63</f>
         <v>…</v>
       </c>
       <c r="E63" s="200">
         <f>'COSTO COMPLESSIVO'!E63</f>
         <v>0</v>
       </c>
       <c r="F63" s="200">
         <f>'COSTO COMPLESSIVO'!H63</f>
         <v>0</v>
       </c>
       <c r="G63" s="200">
         <f>IF('DATI GENERALI'!$B$31,E63*'CONTROFATTUALE_Solo GBER'!$C$11,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E63,E63*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H63" s="231">
         <f>IFERROR(IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0)))+IF('DATI GENERALI'!$B$34,IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),0.05,0),0),0),IF('DATI GENERALI'!$B$29,0.6,0)),0)</f>
         <v>0</v>
       </c>
       <c r="I63" s="200">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J63" s="201"/>
       <c r="K63" s="202">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B64" s="369"/>
-      <c r="C64" s="414" t="s">
+      <c r="B64" s="300"/>
+      <c r="C64" s="409" t="s">
         <v>34</v>
       </c>
       <c r="D64" s="207" t="str">
         <f>'COSTO COMPLESSIVO'!D64</f>
         <v>…</v>
       </c>
       <c r="E64" s="197">
         <f>'COSTO COMPLESSIVO'!E64</f>
         <v>0</v>
       </c>
       <c r="F64" s="197">
         <f>'COSTO COMPLESSIVO'!H64</f>
         <v>0</v>
       </c>
       <c r="G64" s="197">
         <f>IF('DATI GENERALI'!$B$31,E64*'CONTROFATTUALE_Solo GBER'!$C$11,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E64,E64*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H64" s="230">
         <f>IFERROR(IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0)))+IF('DATI GENERALI'!$B$34,IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),0.05,0),0),0),IF('DATI GENERALI'!$B$29,0.6,0)),0)</f>
         <v>0</v>
       </c>
       <c r="I64" s="197">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J64" s="198"/>
       <c r="K64" s="199">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B65" s="369"/>
-      <c r="C65" s="378"/>
+      <c r="B65" s="300"/>
+      <c r="C65" s="284"/>
       <c r="D65" s="208" t="str">
         <f>'COSTO COMPLESSIVO'!D65</f>
         <v>…</v>
       </c>
       <c r="E65" s="46">
         <f>'COSTO COMPLESSIVO'!E65</f>
         <v>0</v>
       </c>
       <c r="F65" s="46">
         <f>'COSTO COMPLESSIVO'!H65</f>
         <v>0</v>
       </c>
       <c r="G65" s="46">
         <f>IF('DATI GENERALI'!$B$31,E65*'CONTROFATTUALE_Solo GBER'!$C$11,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E65,E65*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H65" s="220">
         <f>IFERROR(IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0)))+IF('DATI GENERALI'!$B$34,IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),0.05,0),0),0),IF('DATI GENERALI'!$B$29,0.6,0)),0)</f>
         <v>0</v>
       </c>
       <c r="I65" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J65" s="196"/>
       <c r="K65" s="47">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B66" s="369"/>
-      <c r="C66" s="378"/>
+      <c r="B66" s="300"/>
+      <c r="C66" s="284"/>
       <c r="D66" s="208" t="str">
         <f>'COSTO COMPLESSIVO'!D66</f>
         <v>…</v>
       </c>
       <c r="E66" s="46">
         <f>'COSTO COMPLESSIVO'!E66</f>
         <v>0</v>
       </c>
       <c r="F66" s="46">
         <f>'COSTO COMPLESSIVO'!H66</f>
         <v>0</v>
       </c>
       <c r="G66" s="46">
         <f>IF('DATI GENERALI'!$B$31,E66*'CONTROFATTUALE_Solo GBER'!$C$11,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E66,E66*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H66" s="220">
         <f>IFERROR(IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0)))+IF('DATI GENERALI'!$B$34,IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),0.05,0),0),0),IF('DATI GENERALI'!$B$29,0.6,0)),0)</f>
         <v>0</v>
       </c>
       <c r="I66" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J66" s="196"/>
       <c r="K66" s="47">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B67" s="369"/>
-      <c r="C67" s="413"/>
+      <c r="B67" s="300"/>
+      <c r="C67" s="410"/>
       <c r="D67" s="209" t="str">
         <f>'COSTO COMPLESSIVO'!D67</f>
         <v>…</v>
       </c>
       <c r="E67" s="200">
         <f>'COSTO COMPLESSIVO'!E67</f>
         <v>0</v>
       </c>
       <c r="F67" s="200">
         <f>'COSTO COMPLESSIVO'!H67</f>
         <v>0</v>
       </c>
       <c r="G67" s="200">
         <f>IF('DATI GENERALI'!$B$31,E67*'CONTROFATTUALE_Solo GBER'!$C$11,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E67,E67*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H67" s="231">
         <f>IFERROR(IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0)))+IF('DATI GENERALI'!$B$34,IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),0.05,0),0),0),IF('DATI GENERALI'!$B$29,0.6,0)),0)</f>
         <v>0</v>
       </c>
       <c r="I67" s="200">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J67" s="201"/>
       <c r="K67" s="202">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B68" s="369"/>
-      <c r="C68" s="414" t="s">
+      <c r="B68" s="300"/>
+      <c r="C68" s="409" t="s">
         <v>35</v>
       </c>
       <c r="D68" s="207" t="str">
         <f>'COSTO COMPLESSIVO'!D68</f>
         <v>…</v>
       </c>
       <c r="E68" s="197">
         <f>'COSTO COMPLESSIVO'!E68</f>
         <v>0</v>
       </c>
       <c r="F68" s="197">
         <f>'COSTO COMPLESSIVO'!H68</f>
         <v>0</v>
       </c>
       <c r="G68" s="197">
         <f>IF('DATI GENERALI'!$B$31,E68*'CONTROFATTUALE_Solo GBER'!$C$11,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E68,E68*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H68" s="230">
         <f>IFERROR(IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0)))+IF('DATI GENERALI'!$B$34,IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),0.05,0),0),0),IF('DATI GENERALI'!$B$29,0.6,0)),0)</f>
         <v>0</v>
       </c>
       <c r="I68" s="197">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J68" s="198"/>
       <c r="K68" s="199">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B69" s="369"/>
-      <c r="C69" s="378"/>
+      <c r="B69" s="300"/>
+      <c r="C69" s="284"/>
       <c r="D69" s="208" t="str">
         <f>'COSTO COMPLESSIVO'!D69</f>
         <v>…</v>
       </c>
       <c r="E69" s="46">
         <f>'COSTO COMPLESSIVO'!E69</f>
         <v>0</v>
       </c>
       <c r="F69" s="46">
         <f>'COSTO COMPLESSIVO'!H69</f>
         <v>0</v>
       </c>
       <c r="G69" s="46">
         <f>IF('DATI GENERALI'!$B$31,E69*'CONTROFATTUALE_Solo GBER'!$C$11,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E69,E69*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H69" s="220">
         <f>IFERROR(IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0)))+IF('DATI GENERALI'!$B$34,IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),0.05,0),0),0),IF('DATI GENERALI'!$B$29,0.6,0)),0)</f>
         <v>0</v>
       </c>
       <c r="I69" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J69" s="196"/>
       <c r="K69" s="47">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B70" s="369"/>
-      <c r="C70" s="378"/>
+      <c r="B70" s="300"/>
+      <c r="C70" s="284"/>
       <c r="D70" s="208" t="str">
         <f>'COSTO COMPLESSIVO'!D70</f>
         <v>…</v>
       </c>
       <c r="E70" s="46">
         <f>'COSTO COMPLESSIVO'!E70</f>
         <v>0</v>
       </c>
       <c r="F70" s="46">
         <f>'COSTO COMPLESSIVO'!H70</f>
         <v>0</v>
       </c>
       <c r="G70" s="46">
         <f>IF('DATI GENERALI'!$B$31,E70*'CONTROFATTUALE_Solo GBER'!$C$11,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E70,E70*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H70" s="220">
         <f>IFERROR(IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0)))+IF('DATI GENERALI'!$B$34,IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),0.05,0),0),0),IF('DATI GENERALI'!$B$29,0.6,0)),0)</f>
         <v>0</v>
       </c>
       <c r="I70" s="46">
         <f t="shared" ref="I70:I83" si="2">G70*H70</f>
         <v>0</v>
       </c>
       <c r="J70" s="196"/>
       <c r="K70" s="47">
         <f t="shared" ref="K70:K89" si="3">E70-I70-J70</f>
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="2:11" s="4" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B71" s="369"/>
-      <c r="C71" s="413"/>
+      <c r="B71" s="300"/>
+      <c r="C71" s="410"/>
       <c r="D71" s="209" t="str">
         <f>'COSTO COMPLESSIVO'!D71</f>
         <v>…</v>
       </c>
       <c r="E71" s="200">
         <f>'COSTO COMPLESSIVO'!E71</f>
         <v>0</v>
       </c>
       <c r="F71" s="200">
         <f>'COSTO COMPLESSIVO'!H71</f>
         <v>0</v>
       </c>
       <c r="G71" s="200">
         <f>IF('DATI GENERALI'!$B$31,E71*'CONTROFATTUALE_Solo GBER'!$C$11,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E71,E71*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H71" s="231">
         <f>IFERROR(IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0)))+IF('DATI GENERALI'!$B$34,IF(OR('DATI GENERALI'!$B$3,'DATI GENERALI'!$B$4,'DATI GENERALI'!$B$5),0.05,0),0),0),IF('DATI GENERALI'!$B$29,0.6,0)),0)</f>
         <v>0</v>
       </c>
       <c r="I71" s="200">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="J71" s="201"/>
       <c r="K71" s="202">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B72" s="431" t="s">
-[...2 lines deleted...]
-      <c r="C72" s="403" t="s">
+      <c r="B72" s="406" t="s">
+        <v>116</v>
+      </c>
+      <c r="C72" s="418" t="s">
         <v>37</v>
       </c>
       <c r="D72" s="207" t="str">
         <f>'COSTO COMPLESSIVO'!D72</f>
         <v>…</v>
       </c>
       <c r="E72" s="197">
         <f>'COSTO COMPLESSIVO'!E72</f>
         <v>0</v>
       </c>
       <c r="F72" s="197">
         <f>'COSTO COMPLESSIVO'!H72</f>
         <v>0</v>
       </c>
       <c r="G72" s="197">
         <f>IF('DATI GENERALI'!$B$31,E72,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E72,E72*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H72" s="230">
         <f>IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0))),IF('DATI GENERALI'!$B$29,0.6,0))</f>
         <v>0</v>
       </c>
       <c r="I72" s="197">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="J72" s="198"/>
       <c r="K72" s="199">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B73" s="432"/>
-      <c r="C73" s="404"/>
+      <c r="B73" s="407"/>
+      <c r="C73" s="419"/>
       <c r="D73" s="208" t="str">
         <f>'COSTO COMPLESSIVO'!D73</f>
         <v>…</v>
       </c>
       <c r="E73" s="46">
         <f>'COSTO COMPLESSIVO'!E73</f>
         <v>0</v>
       </c>
       <c r="F73" s="46">
         <f>'COSTO COMPLESSIVO'!H73</f>
         <v>0</v>
       </c>
       <c r="G73" s="46">
         <f>IF('DATI GENERALI'!$B$31,E73,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E73,E73*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H73" s="220">
         <f>IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0))),IF('DATI GENERALI'!$B$29,0.6,0))</f>
         <v>0</v>
       </c>
       <c r="I73" s="46">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="J73" s="196"/>
       <c r="K73" s="47">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B74" s="432"/>
-      <c r="C74" s="404"/>
+      <c r="B74" s="407"/>
+      <c r="C74" s="419"/>
       <c r="D74" s="208" t="str">
         <f>'COSTO COMPLESSIVO'!D74</f>
         <v>…</v>
       </c>
       <c r="E74" s="46">
         <f>'COSTO COMPLESSIVO'!E74</f>
         <v>0</v>
       </c>
       <c r="F74" s="46">
         <f>'COSTO COMPLESSIVO'!H74</f>
         <v>0</v>
       </c>
       <c r="G74" s="46">
         <f>IF('DATI GENERALI'!$B$31,E74,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E74,E74*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H74" s="220">
         <f>IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0))),IF('DATI GENERALI'!$B$29,0.6,0))</f>
         <v>0</v>
       </c>
       <c r="I74" s="46">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="J74" s="196"/>
       <c r="K74" s="47">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B75" s="432"/>
-      <c r="C75" s="405"/>
+      <c r="B75" s="407"/>
+      <c r="C75" s="420"/>
       <c r="D75" s="209" t="str">
         <f>'COSTO COMPLESSIVO'!D75</f>
         <v>…</v>
       </c>
       <c r="E75" s="200">
         <f>'COSTO COMPLESSIVO'!E75</f>
         <v>0</v>
       </c>
       <c r="F75" s="200">
         <f>'COSTO COMPLESSIVO'!H75</f>
         <v>0</v>
       </c>
       <c r="G75" s="200">
         <f>IF('DATI GENERALI'!$B$31,E75,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E75,E75*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H75" s="231">
         <f>IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0))),IF('DATI GENERALI'!$B$29,0.6,0))</f>
         <v>0</v>
       </c>
       <c r="I75" s="200">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="J75" s="201"/>
       <c r="K75" s="202">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B76" s="432"/>
-      <c r="C76" s="403" t="s">
+      <c r="B76" s="407"/>
+      <c r="C76" s="418" t="s">
         <v>38</v>
       </c>
       <c r="D76" s="207" t="str">
         <f>'COSTO COMPLESSIVO'!D76</f>
         <v>…</v>
       </c>
       <c r="E76" s="197">
         <f>'COSTO COMPLESSIVO'!E76</f>
         <v>0</v>
       </c>
       <c r="F76" s="197">
         <f>'COSTO COMPLESSIVO'!H76</f>
         <v>0</v>
       </c>
       <c r="G76" s="197">
         <f>IF('DATI GENERALI'!$B$31,E76,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E76,E76*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H76" s="230">
         <f>IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0))),IF('DATI GENERALI'!$B$29,0.6,0))</f>
         <v>0</v>
       </c>
       <c r="I76" s="197">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="J76" s="198"/>
       <c r="K76" s="199">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B77" s="432"/>
-      <c r="C77" s="404"/>
+      <c r="B77" s="407"/>
+      <c r="C77" s="419"/>
       <c r="D77" s="208" t="str">
         <f>'COSTO COMPLESSIVO'!D77</f>
         <v>…</v>
       </c>
       <c r="E77" s="46">
         <f>'COSTO COMPLESSIVO'!E77</f>
         <v>0</v>
       </c>
       <c r="F77" s="46">
         <f>'COSTO COMPLESSIVO'!H77</f>
         <v>0</v>
       </c>
       <c r="G77" s="46">
         <f>IF('DATI GENERALI'!$B$31,E77,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E77,E77*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H77" s="220">
         <f>IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0))),IF('DATI GENERALI'!$B$29,0.6,0))</f>
         <v>0</v>
       </c>
       <c r="I77" s="46">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="J77" s="196"/>
       <c r="K77" s="47">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B78" s="432"/>
-      <c r="C78" s="404"/>
+      <c r="B78" s="407"/>
+      <c r="C78" s="419"/>
       <c r="D78" s="208" t="str">
         <f>'COSTO COMPLESSIVO'!D78</f>
         <v>…</v>
       </c>
       <c r="E78" s="46">
         <f>'COSTO COMPLESSIVO'!E78</f>
         <v>0</v>
       </c>
       <c r="F78" s="46">
         <f>'COSTO COMPLESSIVO'!H78</f>
         <v>0</v>
       </c>
       <c r="G78" s="46">
         <f>IF('DATI GENERALI'!$B$31,E78,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E78,E78*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H78" s="220">
         <f>IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0))),IF('DATI GENERALI'!$B$29,0.6,0))</f>
         <v>0</v>
       </c>
       <c r="I78" s="46">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="J78" s="196"/>
       <c r="K78" s="47">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B79" s="432"/>
-      <c r="C79" s="405"/>
+      <c r="B79" s="407"/>
+      <c r="C79" s="420"/>
       <c r="D79" s="209" t="str">
         <f>'COSTO COMPLESSIVO'!D79</f>
         <v>…</v>
       </c>
       <c r="E79" s="200">
         <f>'COSTO COMPLESSIVO'!E79</f>
         <v>0</v>
       </c>
       <c r="F79" s="200">
         <f>'COSTO COMPLESSIVO'!H79</f>
         <v>0</v>
       </c>
       <c r="G79" s="200">
         <f>IF('DATI GENERALI'!$B$31,E79,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E79,E79*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H79" s="231">
         <f>IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0))),IF('DATI GENERALI'!$B$29,0.6,0))</f>
         <v>0</v>
       </c>
       <c r="I79" s="200">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="J79" s="201"/>
       <c r="K79" s="202">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B80" s="432"/>
-      <c r="C80" s="406" t="s">
+      <c r="B80" s="407"/>
+      <c r="C80" s="421" t="s">
         <v>39</v>
       </c>
       <c r="D80" s="207" t="str">
         <f>'COSTO COMPLESSIVO'!D80</f>
         <v>…</v>
       </c>
       <c r="E80" s="197">
         <f>'COSTO COMPLESSIVO'!E80</f>
         <v>0</v>
       </c>
       <c r="F80" s="197">
         <f>'COSTO COMPLESSIVO'!H80</f>
         <v>0</v>
       </c>
       <c r="G80" s="197">
         <f>IF('DATI GENERALI'!$B$31,E80,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E80,E80*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H80" s="230">
         <f>IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0))),IF('DATI GENERALI'!$B$29,0.6,0))</f>
         <v>0</v>
       </c>
       <c r="I80" s="197">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="J80" s="198"/>
       <c r="K80" s="199">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B81" s="432"/>
-      <c r="C81" s="407"/>
+      <c r="B81" s="407"/>
+      <c r="C81" s="422"/>
       <c r="D81" s="208" t="str">
         <f>'COSTO COMPLESSIVO'!D81</f>
         <v>…</v>
       </c>
       <c r="E81" s="46">
         <f>'COSTO COMPLESSIVO'!E81</f>
         <v>0</v>
       </c>
       <c r="F81" s="46">
         <f>'COSTO COMPLESSIVO'!H81</f>
         <v>0</v>
       </c>
       <c r="G81" s="46">
         <f>IF('DATI GENERALI'!$B$31,E81,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E81,E81*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H81" s="220">
         <f>IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0))),IF('DATI GENERALI'!$B$29,0.6,0))</f>
         <v>0</v>
       </c>
       <c r="I81" s="46">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="J81" s="196"/>
       <c r="K81" s="47">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B82" s="432"/>
-      <c r="C82" s="407"/>
+      <c r="B82" s="407"/>
+      <c r="C82" s="422"/>
       <c r="D82" s="208" t="str">
         <f>'COSTO COMPLESSIVO'!D82</f>
         <v>…</v>
       </c>
       <c r="E82" s="46">
         <f>'COSTO COMPLESSIVO'!E82</f>
         <v>0</v>
       </c>
       <c r="F82" s="46">
         <f>'COSTO COMPLESSIVO'!H82</f>
         <v>0</v>
       </c>
       <c r="G82" s="46">
         <f>IF('DATI GENERALI'!$B$31,E82,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E82,E82*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H82" s="220">
         <f>IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0))),IF('DATI GENERALI'!$B$29,0.6,0))</f>
         <v>0</v>
       </c>
       <c r="I82" s="46">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="J82" s="196"/>
       <c r="K82" s="47">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B83" s="433"/>
-      <c r="C83" s="408"/>
+      <c r="B83" s="408"/>
+      <c r="C83" s="423"/>
       <c r="D83" s="209" t="str">
         <f>'COSTO COMPLESSIVO'!D83</f>
         <v>…</v>
       </c>
       <c r="E83" s="200">
         <f>'COSTO COMPLESSIVO'!E83</f>
         <v>0</v>
       </c>
       <c r="F83" s="200">
         <f>'COSTO COMPLESSIVO'!H83</f>
         <v>0</v>
       </c>
       <c r="G83" s="200">
         <f>IF('DATI GENERALI'!$B$31,E83,IF('DATI GENERALI'!$B$29,IF(SUM($E$5:$E$83)*0.6&lt;='DATI GENERALI'!$C$30,E83,E83*'DATI GENERALI'!$C$30/SUM($E$5:$E$83)/0.6),0))</f>
         <v>0</v>
       </c>
       <c r="H83" s="231">
         <f>IF('DATI GENERALI'!$B$31,IF('DATI GENERALI'!$B$3,0.5,IF('DATI GENERALI'!$B$4,0.4,IF('DATI GENERALI'!$B$5,0.3,0))),IF('DATI GENERALI'!$B$29,0.6,0))</f>
         <v>0</v>
       </c>
       <c r="I83" s="200">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="J83" s="201"/>
       <c r="K83" s="202">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B84" s="425" t="s">
-[...2 lines deleted...]
-      <c r="C84" s="426"/>
+      <c r="B84" s="400" t="s">
+        <v>117</v>
+      </c>
+      <c r="C84" s="401"/>
       <c r="D84" s="256" t="str">
         <f>'COSTO COMPLESSIVO'!D84</f>
         <v>…</v>
       </c>
       <c r="E84" s="257">
         <f>'COSTO COMPLESSIVO'!E84</f>
         <v>0</v>
       </c>
       <c r="F84" s="257">
         <f>'COSTO COMPLESSIVO'!H84</f>
         <v>0</v>
       </c>
       <c r="G84" s="260"/>
       <c r="H84" s="260"/>
       <c r="I84" s="261"/>
       <c r="J84" s="258"/>
       <c r="K84" s="259">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B85" s="427"/>
-      <c r="C85" s="428"/>
+      <c r="B85" s="402"/>
+      <c r="C85" s="403"/>
       <c r="D85" s="208" t="str">
         <f>'COSTO COMPLESSIVO'!D85</f>
         <v>…</v>
       </c>
       <c r="E85" s="46">
         <f>'COSTO COMPLESSIVO'!E85</f>
         <v>0</v>
       </c>
       <c r="F85" s="46">
         <f>'COSTO COMPLESSIVO'!H85</f>
         <v>0</v>
       </c>
       <c r="G85" s="204"/>
       <c r="H85" s="204"/>
       <c r="I85" s="49"/>
       <c r="J85" s="196"/>
       <c r="K85" s="47">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B86" s="427"/>
-      <c r="C86" s="428"/>
+      <c r="B86" s="402"/>
+      <c r="C86" s="403"/>
       <c r="D86" s="208" t="str">
         <f>'COSTO COMPLESSIVO'!D86</f>
         <v>…</v>
       </c>
       <c r="E86" s="46">
         <f>'COSTO COMPLESSIVO'!E86</f>
         <v>0</v>
       </c>
       <c r="F86" s="46">
         <f>'COSTO COMPLESSIVO'!H86</f>
         <v>0</v>
       </c>
       <c r="G86" s="204"/>
       <c r="H86" s="204"/>
       <c r="I86" s="49"/>
       <c r="J86" s="196"/>
       <c r="K86" s="47">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B87" s="427"/>
-      <c r="C87" s="428"/>
+      <c r="B87" s="402"/>
+      <c r="C87" s="403"/>
       <c r="D87" s="208" t="str">
         <f>'COSTO COMPLESSIVO'!D87</f>
         <v>…</v>
       </c>
       <c r="E87" s="46">
         <f>'COSTO COMPLESSIVO'!E87</f>
         <v>0</v>
       </c>
       <c r="F87" s="46">
         <f>'COSTO COMPLESSIVO'!H87</f>
         <v>0</v>
       </c>
       <c r="G87" s="204"/>
       <c r="H87" s="204"/>
       <c r="I87" s="49"/>
       <c r="J87" s="196"/>
       <c r="K87" s="47">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B88" s="427"/>
-      <c r="C88" s="428"/>
+      <c r="B88" s="402"/>
+      <c r="C88" s="403"/>
       <c r="D88" s="208" t="str">
         <f>'COSTO COMPLESSIVO'!D88</f>
         <v>…</v>
       </c>
       <c r="E88" s="46">
         <f>'COSTO COMPLESSIVO'!E88</f>
         <v>0</v>
       </c>
       <c r="F88" s="46">
         <f>'COSTO COMPLESSIVO'!H88</f>
         <v>0</v>
       </c>
       <c r="G88" s="204"/>
       <c r="H88" s="204"/>
       <c r="I88" s="49"/>
       <c r="J88" s="196"/>
       <c r="K88" s="47">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="2:11" s="4" customFormat="1" ht="12.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B89" s="429"/>
-      <c r="C89" s="430"/>
+      <c r="B89" s="404"/>
+      <c r="C89" s="405"/>
       <c r="D89" s="209" t="str">
         <f>'COSTO COMPLESSIVO'!D89</f>
         <v>…</v>
       </c>
       <c r="E89" s="200">
         <f>'COSTO COMPLESSIVO'!E89</f>
         <v>0</v>
       </c>
       <c r="F89" s="200">
         <f>'COSTO COMPLESSIVO'!H89</f>
         <v>0</v>
       </c>
       <c r="G89" s="205"/>
       <c r="H89" s="205"/>
       <c r="I89" s="206"/>
       <c r="J89" s="201"/>
       <c r="K89" s="202">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="2:11" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B90" s="422" t="s">
-[...3 lines deleted...]
-      <c r="D90" s="424"/>
+      <c r="B90" s="397" t="s">
+        <v>118</v>
+      </c>
+      <c r="C90" s="398"/>
+      <c r="D90" s="399"/>
       <c r="E90" s="95">
         <f>SUM(E5:E89)</f>
         <v>0</v>
       </c>
       <c r="F90" s="95">
         <f>SUM(F5:F89)</f>
         <v>0</v>
       </c>
       <c r="G90" s="95">
         <f>SUM(G5:G83)</f>
         <v>0</v>
       </c>
       <c r="H90" s="94"/>
       <c r="I90" s="95">
         <f>SUM(I5:I89)</f>
         <v>0</v>
       </c>
       <c r="J90" s="95">
         <f>SUM(J5:J89)</f>
         <v>0</v>
       </c>
       <c r="K90" s="95">
         <f>SUM(K5:K89)</f>
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="2:11" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C91" s="3"/>
       <c r="D91" s="3"/>
     </row>
     <row r="93" spans="2:11" ht="13.5" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="94" spans="2:11" ht="65.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B94" s="415" t="s">
-[...4 lines deleted...]
-      <c r="E94" s="417"/>
+      <c r="B94" s="388" t="s">
+        <v>137</v>
+      </c>
+      <c r="C94" s="389"/>
+      <c r="D94" s="389"/>
+      <c r="E94" s="390"/>
       <c r="K94" s="266"/>
     </row>
     <row r="95" spans="2:11" ht="72.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B95" s="418"/>
-[...2 lines deleted...]
-      <c r="E95" s="420"/>
+      <c r="B95" s="391"/>
+      <c r="C95" s="392"/>
+      <c r="D95" s="392"/>
+      <c r="E95" s="393"/>
     </row>
   </sheetData>
   <mergeCells count="38">
+    <mergeCell ref="G3:G4"/>
+    <mergeCell ref="C5:C8"/>
+    <mergeCell ref="C9:C12"/>
+    <mergeCell ref="C13:C16"/>
+    <mergeCell ref="B5:B16"/>
+    <mergeCell ref="F3:F4"/>
+    <mergeCell ref="B2:K2"/>
+    <mergeCell ref="C72:C75"/>
+    <mergeCell ref="C76:C79"/>
+    <mergeCell ref="C80:C83"/>
+    <mergeCell ref="I3:I4"/>
+    <mergeCell ref="J3:J4"/>
+    <mergeCell ref="K3:K4"/>
+    <mergeCell ref="C40:C43"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:C4"/>
+    <mergeCell ref="D3:D4"/>
+    <mergeCell ref="E3:E4"/>
+    <mergeCell ref="H3:H4"/>
+    <mergeCell ref="C44:C47"/>
+    <mergeCell ref="C48:C51"/>
+    <mergeCell ref="C56:C59"/>
     <mergeCell ref="B94:E95"/>
     <mergeCell ref="B17:B19"/>
     <mergeCell ref="B90:D90"/>
     <mergeCell ref="B84:C89"/>
     <mergeCell ref="B72:B83"/>
     <mergeCell ref="B48:B71"/>
     <mergeCell ref="C60:C63"/>
     <mergeCell ref="C64:C67"/>
     <mergeCell ref="C68:C71"/>
     <mergeCell ref="C52:C55"/>
     <mergeCell ref="B20:B47"/>
     <mergeCell ref="C20:C23"/>
     <mergeCell ref="C24:C27"/>
     <mergeCell ref="C28:C31"/>
     <mergeCell ref="C32:C35"/>
     <mergeCell ref="C36:C39"/>
-    <mergeCell ref="B2:K2"/>
-[...20 lines deleted...]
-    <mergeCell ref="F3:F4"/>
   </mergeCells>
   <phoneticPr fontId="31" type="noConversion"/>
   <conditionalFormatting sqref="K5:K89">
     <cfRule type="cellIs" dxfId="1" priority="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="24d101a1-690d-45a7-91b3-6ee800271300" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004B41DDAA3935BA4F878032CCDFD4EF0E" ma:contentTypeVersion="5" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d836af60927d010bdd7de71796e8da2b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="24d101a1-690d-45a7-91b3-6ee800271300" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5826099e91a43c4af074cf6f88f8ba82" ns3:_="">
     <xsd:import namespace="24d101a1-690d-45a7-91b3-6ee800271300"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="24d101a1-690d-45a7-91b3-6ee800271300" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceDateTaken" ma:index="8" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
@@ -16272,99 +16289,82 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68EE24A6-4EC7-4480-A18A-E7B6264C43AA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C10ABFD9-A4EC-4125-92ED-7BC030534EAF}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6074AA98-4C3E-4407-91FF-644BD74486E9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="24d101a1-690d-45a7-91b3-6ee800271300"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C10ABFD9-A4EC-4125-92ED-7BC030534EAF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68EE24A6-4EC7-4480-A18A-E7B6264C43AA}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="24d101a1-690d-45a7-91b3-6ee800271300"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>LEGGIMI</vt:lpstr>
       <vt:lpstr>DATI GENERALI</vt:lpstr>
       <vt:lpstr>EDIFICI - APE</vt:lpstr>
       <vt:lpstr>EDIFICI - RISPARMI</vt:lpstr>