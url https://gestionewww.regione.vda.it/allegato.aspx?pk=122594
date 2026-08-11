--- v0 (2025-12-19)
+++ v1 (2026-08-11)
@@ -344,58 +344,74 @@
     <w:p w14:paraId="68262980" w14:textId="77777777" w:rsidR="006F1877" w:rsidRPr="00B04865" w:rsidRDefault="006F1877" w:rsidP="006F1877">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="3960"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:line="520" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>codice fiscale ______</w:t>
       </w:r>
       <w:r w:rsidRPr="00B04865">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>_______________________,  P.IV</w:t>
+        <w:t>______________________</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B04865">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_,  P.IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>A. _______________________</w:t>
+        <w:t>A</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. _______________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00B04865">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>________,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B12F18A" w14:textId="35C35AA5" w:rsidR="006F1877" w:rsidRDefault="006F1877" w:rsidP="006F1877">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="3960"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:line="520" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
@@ -863,59 +879,61 @@
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DA3CF5F" w14:textId="50B5CC2F" w:rsidR="00766658" w:rsidRPr="008A388D" w:rsidRDefault="00766658" w:rsidP="00766658">
       <w:pPr>
         <w:pStyle w:val="Corpodeltesto2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9498"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008A388D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>crocettare</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10577377" w14:textId="62E1D206" w:rsidR="00766658" w:rsidRPr="004C5DC4" w:rsidRDefault="00766658" w:rsidP="00766658">
       <w:pPr>
         <w:pStyle w:val="Corpodeltesto2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9498"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -1025,92 +1043,103 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9498"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B49CB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Inventario aggiornato di tutti gli strumenti (funzionanti) in dotazione all’associazione bandistica;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E41ECF6" w14:textId="531AC096" w:rsidR="00766658" w:rsidRPr="00F36DC9" w:rsidRDefault="00766658" w:rsidP="001830FB">
       <w:pPr>
         <w:pStyle w:val="Corpodeltesto2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9498"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="008A388D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>otocopia  di un valido documento di identità del sottoscrittore</w:t>
+        <w:t>otocopia  di</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008A388D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un valido documento di identità del sottoscrittore</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74EDE3DC" w14:textId="77777777" w:rsidR="007E5AA4" w:rsidRPr="007E5AA4" w:rsidRDefault="007E5AA4" w:rsidP="00766658">
       <w:pPr>
         <w:pStyle w:val="Corpodeltesto2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3686"/>
           <w:tab w:val="left" w:pos="9072"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9498"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="14"/>
@@ -1460,51 +1489,69 @@
         <w:pStyle w:val="Corpodeltesto2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9498"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E5AA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>di essere a conoscenza che la dichiarazione mendace comporta, ai sensi dell’articolo 264, comma 2, lettera a), numero 2), del d.l. 34/2020, convertito con legge del 17 luglio 2020, n. 77, il divieto di accesso a contributi, finanziamenti e agevolazioni per un periodo di due anni decorrenti dalla data di adozione del provvedimento di revoca;</w:t>
+        <w:t xml:space="preserve">di essere a conoscenza che la dichiarazione mendace comporta, ai sensi dell’articolo 264, comma 2, lettera a), numero 2), del </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E5AA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>d.l.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E5AA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 34/2020, convertito con legge del 17 luglio 2020, n. 77, il divieto di accesso a contributi, finanziamenti e agevolazioni per un periodo di due anni decorrenti dalla data di adozione del provvedimento di revoca;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="384F9F9C" w14:textId="50D922D7" w:rsidR="0003774F" w:rsidRPr="007E5AA4" w:rsidRDefault="00766658" w:rsidP="00B67294">
       <w:pPr>
         <w:pStyle w:val="Corpodeltesto2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9498"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E5AA4">
         <w:rPr>
@@ -2038,92 +2085,155 @@
           <w:tab w:val="left" w:pos="3744"/>
           <w:tab w:val="left" w:pos="4464"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5904"/>
           <w:tab w:val="left" w:pos="6624"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:after="400" w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00807342">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">INFORMATIVA AI SENSI DELL’ART. 13 DEL REGOLAMENTO UE 2016/679 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13BE34B6" w14:textId="77777777" w:rsidR="007E5AA4" w:rsidRPr="00807342" w:rsidRDefault="007E5AA4" w:rsidP="007E5AA4">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00807342">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>TITOLARE DEL TRATTAMENTO DEI DATI E DATI DI CONTATTO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02F8E11E" w14:textId="77777777" w:rsidR="007E5AA4" w:rsidRDefault="007E5AA4" w:rsidP="007E5AA4">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00807342">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Il titolare del trattamento dei dati è la Regione Autonoma Valle d'Aosta/Vallée d’Aoste, in persona del legale rappresentante pro tempore, con sede in Piazza Deffeyes, 1 – Aosta, contattabile all’indirizzo pec: </w:t>
+        <w:t>Il titolare del trattamento dei dati è la Regione Autonoma Valle d'Aosta/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vallée</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d’</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aoste</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, in persona del legale rappresentante pro tempore, con sede in Piazza </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Deffeyes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 1 – Aosta, contattabile all’indirizzo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00807342">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>segretario_generale@pec.regione.vda.it</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00807342">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20E0FBD1" w14:textId="77777777" w:rsidR="007E5AA4" w:rsidRPr="00807342" w:rsidRDefault="007E5AA4" w:rsidP="007E5AA4">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
@@ -2231,100 +2341,164 @@
       <w:r w:rsidRPr="00807342">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>DATI DI CONTATTO DEL RESPONSABILE DELLA PROTEZIONE DEI DATI</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54047561" w14:textId="77777777" w:rsidR="007E5AA4" w:rsidRPr="00807342" w:rsidRDefault="007E5AA4" w:rsidP="007E5AA4">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:after="200" w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00807342">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Il responsabile della protezione dei dati (DPO) della Regione Autonoma Valle d'Aosta/Vallée d’Aoste, incaricato di garantire il rispetto delle norme per la tutela della privacy, è raggiungibile ai seguenti indirizzi PEC: </w:t>
+        <w:t>Il responsabile della protezione dei dati (DPO) della Regione Autonoma Valle d'Aosta/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vallée</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d’</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aoste</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, incaricato di garantire il rispetto delle norme per la tutela della privacy, è raggiungibile ai seguenti indirizzi PEC: </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00807342">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>privacy@pec.regione.vda.it</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00807342">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (per i titolari di una casella di posta elettronica certificata) o PEI: </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="005243E3">
           <w:rPr>
             <w:rStyle w:val="Collegamentoipertestuale"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>privacy@regione.vda.it</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00807342">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00807342">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>con una comunicazione avente la seguente intestazione “all’attenzione del DPO della Regione Autonoma Valle d'Aosta/Vallée d’Aoste”.</w:t>
+        <w:t>con una comunicazione avente la seguente intestazione “all’attenzione del DPO della Regione Autonoma Valle d'Aosta/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vallée</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d’</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aoste</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A17E8F3" w14:textId="77777777" w:rsidR="007E5AA4" w:rsidRPr="00807342" w:rsidRDefault="007E5AA4" w:rsidP="007E5AA4">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00807342">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>FINALITÀ DEL TRATTAMENTO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12507C89" w14:textId="64B11597" w:rsidR="007E5AA4" w:rsidRPr="00C966C9" w:rsidRDefault="007E5AA4" w:rsidP="007E5AA4">
       <w:pPr>
         <w:tabs>
@@ -2650,91 +2824,139 @@
       <w:r w:rsidRPr="00807342">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>DIRITTI DELL’INTERESSATO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CCFAC5A" w14:textId="77777777" w:rsidR="007E5AA4" w:rsidRPr="00807342" w:rsidRDefault="007E5AA4" w:rsidP="007E5AA4">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:after="200" w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00807342">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>L’interessato potrà in ogni tempo esercitare i diritti di cui agli artt. 15 e ss. del Regolamento. In particolare potrà richiedere la rettifica o la cancellazione dei dati personali o la limitazione del trattamento dei dati o opporsi al trattamento nei casi ivi previsti, inviando l’istanza al DPO della Regione autonoma Valle d’Aosta/Vallée d’Aoste, raggiungibile agli indirizzi indicati nella presente informativa.</w:t>
+        <w:t>L’interessato potrà in ogni tempo esercitare i diritti di cui agli artt. 15 e ss. del Regolamento. In particolare potrà richiedere la rettifica o la cancellazione dei dati personali o la limitazione del trattamento dei dati o opporsi al trattamento nei casi ivi previsti, inviando l’istanza al DPO della Regione autonoma Valle d’Aosta/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vallée</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d’</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aoste</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, raggiungibile agli indirizzi indicati nella presente informativa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7613FC31" w14:textId="77777777" w:rsidR="007E5AA4" w:rsidRPr="00807342" w:rsidRDefault="007E5AA4" w:rsidP="007E5AA4">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00807342">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>RECLAMO AL GARANTE PER LA PROTEZIONE DEI DATI</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77BEDB9C" w14:textId="77777777" w:rsidR="007E5AA4" w:rsidRPr="00807342" w:rsidRDefault="007E5AA4" w:rsidP="007E5AA4">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00807342">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">L’interessato, se ritiene che il trattamento dei dati personali sia avvenuto in violazione di quanto previsto sal Regolamento UE 2016/679, ha diritto di proporre reclamo al Garante per la protezione dei dati personali, si sensi dell’art. 77 del Regolamento, utilizzando gli estremi di contatto reperibili sul sito </w:t>
+        <w:t xml:space="preserve">L’interessato, se ritiene che il trattamento dei dati personali sia avvenuto in violazione di quanto previsto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Regolamento UE 2016/679, ha diritto di proporre reclamo al Garante per la protezione dei dati personali, si sensi dell’art. 77 del Regolamento, utilizzando gli estremi di contatto reperibili sul sito </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00807342">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.garanteprivacy.it</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00807342">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FFBDA98" w14:textId="77777777" w:rsidR="007E5AA4" w:rsidRPr="00807342" w:rsidRDefault="007E5AA4" w:rsidP="007E5AA4">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
@@ -2748,58 +2970,74 @@
     </w:p>
     <w:p w14:paraId="2BFDDADA" w14:textId="77777777" w:rsidR="007E5AA4" w:rsidRPr="00807342" w:rsidRDefault="007E5AA4" w:rsidP="007E5AA4">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00807342">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>La comunicazione di dati person</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">ali riferiti ai soggetti terzi </w:t>
+        <w:t xml:space="preserve">ali riferiti ai soggetti </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">terzi </w:t>
       </w:r>
       <w:r w:rsidRPr="00807342">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> è prevista dalla richiamata legge regionale; non si rende pertanto necessario, ai sensi di quanto previsto dall’articolo 14, paragrafo 5, lettera c) del Regolamento UE 2016/679, il rilascio di un’informativa ai predetti soggetti.</w:t>
+        <w:t xml:space="preserve"> è</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prevista dalla richiamata legge regionale; non si rende pertanto necessario, ai sensi di quanto previsto dall’articolo 14, paragrafo 5, lettera c) del Regolamento UE 2016/679, il rilascio di un’informativa ai predetti soggetti.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44C1AABF" w14:textId="77777777" w:rsidR="007E5AA4" w:rsidRDefault="007E5AA4" w:rsidP="007E5AA4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9889" w:type="dxa"/>
         <w:tblInd w:w="-38" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3295"/>
         <w:gridCol w:w="3297"/>
         <w:gridCol w:w="3297"/>
@@ -3127,51 +3365,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="32E77D37" w14:textId="2A8F9834" w:rsidR="000102B8" w:rsidRDefault="000102B8" w:rsidP="00377D3C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="_Hlk78836015"/>
             <w:r w:rsidRPr="00EE67CE">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:highlight w:val="yellow"/>
                 <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A64E9DF" wp14:editId="0C6D0A4C">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>57785</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>635</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="431800" cy="492760"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="2540"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="1" name="Immagine 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
@@ -3553,55 +3790,63 @@
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="55CFB003" w14:textId="5EFF6D77" w:rsidR="00EE7609" w:rsidRDefault="00EE7609" w:rsidP="00EE7609">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>SEDE (</w:t>
             </w:r>
             <w:r w:rsidRPr="00D50924">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>indicare luogo di svolgimento</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>) :  ______________________________________________</w:t>
+              <w:t>) :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  ______________________________________________</w:t>
             </w:r>
             <w:r w:rsidR="00D50924">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5231A68F" w14:textId="77777777" w:rsidR="00EE7609" w:rsidRDefault="00EE7609" w:rsidP="00D50924">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6C7789EF" w14:textId="230DECB4" w:rsidR="00917293" w:rsidRPr="00870512" w:rsidRDefault="00917293" w:rsidP="000102B8">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
@@ -3889,57 +4134,71 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="128179AF" w14:textId="6F801509" w:rsidR="00917293" w:rsidRDefault="00917293" w:rsidP="00377D3C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ORARIO</w:t>
             </w:r>
             <w:r w:rsidR="00EA1B9C">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> SETTIMANALE </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00EA1B9C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SETTIMANALE </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> DEL CORSO</w:t>
+              <w:t xml:space="preserve"> DEL</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> CORSO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0C25D970" w14:textId="77777777" w:rsidR="00917293" w:rsidRDefault="00917293" w:rsidP="00377D3C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -12250,51 +12509,50 @@
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1843"/>
       </w:tblGrid>
       <w:tr w:rsidR="00226821" w14:paraId="26F8C9CC" w14:textId="77777777" w:rsidTr="00377D3C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10031" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="16ADDCB5" w14:textId="690187DE" w:rsidR="00226821" w:rsidRDefault="00226821" w:rsidP="00226821">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00917293">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>SPESE PER L’ACQUISTO DI DOTAZIONI INFORMATIVE DI SUPPORTO ALLA DIDATTICA A DISTANZA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D171D2" w:rsidRPr="00D171D2" w14:paraId="68D8AD15" w14:textId="77777777" w:rsidTr="00712FFD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00E89416" w14:textId="77777777" w:rsidR="00D171D2" w:rsidRDefault="00D171D2" w:rsidP="00377D3C">
             <w:pPr>
               <w:pStyle w:val="Corpodeltesto3"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -17018,114 +17276,126 @@
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="007301ED">
       <w:t xml:space="preserve">Assessorato </w:t>
     </w:r>
     <w:r w:rsidR="00B531B3">
       <w:t>Istruzione, Cultura e Politiche identitarie</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="10226D0B" w14:textId="77777777" w:rsidR="00377D3C" w:rsidRPr="007301ED" w:rsidRDefault="00377D3C" w:rsidP="00481693">
+  <w:p w14:paraId="10226D0B" w14:textId="7BCF1E5F" w:rsidR="00377D3C" w:rsidRPr="007301ED" w:rsidRDefault="00377D3C" w:rsidP="00481693">
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="5040"/>
         <w:tab w:val="left" w:pos="5387"/>
       </w:tabs>
       <w:spacing w:after="120"/>
       <w:ind w:left="5387"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007301ED">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t xml:space="preserve">Struttura </w:t>
     </w:r>
+    <w:r w:rsidR="00A03C0C">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>A</w:t>
+    </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:t>attività culturali</w:t>
+      <w:t>ttività culturali</w:t>
     </w:r>
-    <w:r w:rsidRPr="007301ED">
+    <w:r w:rsidR="00A03C0C">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
+      <w:t>, espositive e politiche identitarie</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="13BDE7AF" w14:textId="3D83201D" w:rsidR="00377D3C" w:rsidRPr="007301ED" w:rsidRDefault="00B531B3" w:rsidP="00481693">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="5387"/>
       </w:tabs>
       <w:ind w:left="5387" w:right="-143"/>
     </w:pPr>
     <w:r>
-      <w:t>Piazza Roncas</w:t>
+      <w:t xml:space="preserve">Piazza </w:t>
     </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:t>Roncas</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidR="0062623B">
       <w:t>, 1</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="776DF040" w14:textId="77777777" w:rsidR="00377D3C" w:rsidRPr="007301ED" w:rsidRDefault="00377D3C" w:rsidP="00481693">
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="5040"/>
         <w:tab w:val="left" w:pos="5387"/>
       </w:tabs>
       <w:ind w:left="5387"/>
     </w:pPr>
     <w:r w:rsidRPr="007301ED">
       <w:t xml:space="preserve">11100 AOSTA </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4FA6B29F" w14:textId="77777777" w:rsidR="00377D3C" w:rsidRPr="008C33D5" w:rsidRDefault="006E489E" w:rsidP="00481693">
+  <w:p w14:paraId="4FA6B29F" w14:textId="77777777" w:rsidR="00377D3C" w:rsidRPr="008C33D5" w:rsidRDefault="00A03C0C" w:rsidP="00481693">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="5387"/>
       </w:tabs>
       <w:spacing w:after="120"/>
       <w:ind w:left="5387" w:right="-285"/>
     </w:pPr>
     <w:hyperlink r:id="rId2" w:history="1">
       <w:r w:rsidR="00377D3C" w:rsidRPr="00DA316E">
         <w:rPr>
           <w:rStyle w:val="Collegamentoipertestuale"/>
         </w:rPr>
         <w:t>cultura@pec.regione.vda.it</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidR="00377D3C" w:rsidRPr="007301ED">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="491F62D7" w14:textId="4A8DE02B" w:rsidR="00377D3C" w:rsidRDefault="00377D3C" w:rsidP="0029571E">
     <w:pPr>
       <w:ind w:right="144"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
@@ -19699,56 +19969,57 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="14337"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009D0544"/>
     <w:rsid w:val="000008B9"/>
     <w:rsid w:val="00007357"/>
     <w:rsid w:val="000102B8"/>
     <w:rsid w:val="0001155E"/>
     <w:rsid w:val="00012C68"/>
     <w:rsid w:val="00027D8B"/>
@@ -19899,50 +20170,51 @@
     <w:rsid w:val="008B29CD"/>
     <w:rsid w:val="008B63F0"/>
     <w:rsid w:val="008B7A33"/>
     <w:rsid w:val="008C33D5"/>
     <w:rsid w:val="008C69C6"/>
     <w:rsid w:val="008E46D6"/>
     <w:rsid w:val="008F3361"/>
     <w:rsid w:val="008F58C9"/>
     <w:rsid w:val="008F7E56"/>
     <w:rsid w:val="009000B9"/>
     <w:rsid w:val="0090430C"/>
     <w:rsid w:val="00910D5D"/>
     <w:rsid w:val="00917293"/>
     <w:rsid w:val="009241EF"/>
     <w:rsid w:val="00925B4F"/>
     <w:rsid w:val="00932D80"/>
     <w:rsid w:val="009437F7"/>
     <w:rsid w:val="00955EC9"/>
     <w:rsid w:val="0096430A"/>
     <w:rsid w:val="00975146"/>
     <w:rsid w:val="009A7071"/>
     <w:rsid w:val="009B0A1D"/>
     <w:rsid w:val="009D0544"/>
     <w:rsid w:val="009F34A8"/>
     <w:rsid w:val="009F3B6C"/>
+    <w:rsid w:val="00A03C0C"/>
     <w:rsid w:val="00A23488"/>
     <w:rsid w:val="00A27F9C"/>
     <w:rsid w:val="00A322B1"/>
     <w:rsid w:val="00A45B1C"/>
     <w:rsid w:val="00A47D66"/>
     <w:rsid w:val="00A53E77"/>
     <w:rsid w:val="00A54327"/>
     <w:rsid w:val="00A563AE"/>
     <w:rsid w:val="00A725DC"/>
     <w:rsid w:val="00A9371E"/>
     <w:rsid w:val="00AB6AC3"/>
     <w:rsid w:val="00AC09A7"/>
     <w:rsid w:val="00AE1028"/>
     <w:rsid w:val="00AE294B"/>
     <w:rsid w:val="00AE5C2C"/>
     <w:rsid w:val="00AE66D8"/>
     <w:rsid w:val="00B05E42"/>
     <w:rsid w:val="00B27610"/>
     <w:rsid w:val="00B32FA5"/>
     <w:rsid w:val="00B531B3"/>
     <w:rsid w:val="00B67294"/>
     <w:rsid w:val="00B674AA"/>
     <w:rsid w:val="00B74D76"/>
     <w:rsid w:val="00B80462"/>
     <w:rsid w:val="00B80F0C"/>
@@ -20021,51 +20293,51 @@
     <w:rsid w:val="00F66CA3"/>
     <w:rsid w:val="00F75196"/>
     <w:rsid w:val="00F85BAF"/>
     <w:rsid w:val="00FB55E0"/>
     <w:rsid w:val="00FB7B87"/>
     <w:rsid w:val="00FD09FF"/>
     <w:rsid w:val="00FF49BF"/>
     <w:rsid w:val="00FF77D1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="14337"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3F5CAE19"/>
   <w15:docId w15:val="{516EBA4B-3BA8-48EC-B037-24DC5BDBEE15}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="it-IT" w:eastAsia="it-IT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>