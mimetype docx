--- v0 (2026-06-22)
+++ v1 (2026-10-23)
@@ -6745,131 +6745,86 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> che occupi oltre 50 dipendenti</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A738233" w14:textId="77777777" w:rsidR="008D3334" w:rsidRPr="00343B9C" w:rsidRDefault="008D3334" w:rsidP="008D3334">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C56CC12" w14:textId="63887341" w:rsidR="008D3334" w:rsidRDefault="008D3334" w:rsidP="00C94577">
+    <w:p w14:paraId="4C56CC12" w14:textId="77777777" w:rsidR="008D3334" w:rsidRPr="00343B9C" w:rsidRDefault="008D3334" w:rsidP="00C94577">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5387"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman"/>
-          <w:u w:val="single"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343B9C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve">Luogo e data </w:t>
       </w:r>
       <w:r w:rsidRPr="00343B9C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00343B9C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-    </w:p>
-[...42 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="7A817DEB" w14:textId="77777777" w:rsidR="008D3334" w:rsidRPr="00343B9C" w:rsidRDefault="008D3334" w:rsidP="008D3334">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="90"/>
         <w:ind w:left="5155" w:right="152" w:firstLine="605"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343B9C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>FIRMA DEL</w:t>
       </w:r>
       <w:r w:rsidRPr="00343B9C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-9"/>
           <w:lang w:val="it-IT"/>
@@ -12263,59 +12218,59 @@
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="110"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="23553"/>
+    <o:shapedefaults v:ext="edit" spidmax="21505"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009A411B"/>
     <w:rsid w:val="00053581"/>
     <w:rsid w:val="00066492"/>
     <w:rsid w:val="00066F3F"/>
     <w:rsid w:val="00067445"/>
     <w:rsid w:val="0007597F"/>
     <w:rsid w:val="00076525"/>
@@ -12378,51 +12333,50 @@
     <w:rsid w:val="005174F1"/>
     <w:rsid w:val="0052532C"/>
     <w:rsid w:val="005259DD"/>
     <w:rsid w:val="00540267"/>
     <w:rsid w:val="00544746"/>
     <w:rsid w:val="00550FDA"/>
     <w:rsid w:val="00562C6F"/>
     <w:rsid w:val="00592D33"/>
     <w:rsid w:val="005E1628"/>
     <w:rsid w:val="005E76D5"/>
     <w:rsid w:val="006112A9"/>
     <w:rsid w:val="00630E18"/>
     <w:rsid w:val="0063101E"/>
     <w:rsid w:val="00633A35"/>
     <w:rsid w:val="00640672"/>
     <w:rsid w:val="0065275A"/>
     <w:rsid w:val="00654B30"/>
     <w:rsid w:val="00682BA2"/>
     <w:rsid w:val="006A1CA0"/>
     <w:rsid w:val="006A6F5F"/>
     <w:rsid w:val="006B57E7"/>
     <w:rsid w:val="006C6AFF"/>
     <w:rsid w:val="006C6EDA"/>
     <w:rsid w:val="006D2D0C"/>
     <w:rsid w:val="006D4141"/>
-    <w:rsid w:val="006E0D3B"/>
     <w:rsid w:val="006E2595"/>
     <w:rsid w:val="006E6CD7"/>
     <w:rsid w:val="00706E38"/>
     <w:rsid w:val="007115CD"/>
     <w:rsid w:val="00741823"/>
     <w:rsid w:val="007539AC"/>
     <w:rsid w:val="00781B45"/>
     <w:rsid w:val="00792E26"/>
     <w:rsid w:val="007A1996"/>
     <w:rsid w:val="007A5F7D"/>
     <w:rsid w:val="007A6238"/>
     <w:rsid w:val="007B2807"/>
     <w:rsid w:val="007D00F4"/>
     <w:rsid w:val="00800B35"/>
     <w:rsid w:val="00805BBE"/>
     <w:rsid w:val="008253B4"/>
     <w:rsid w:val="00831108"/>
     <w:rsid w:val="00852D3D"/>
     <w:rsid w:val="00871497"/>
     <w:rsid w:val="00892B52"/>
     <w:rsid w:val="00895F41"/>
     <w:rsid w:val="0089732E"/>
     <w:rsid w:val="008A64C1"/>
     <w:rsid w:val="008B6CC1"/>
     <w:rsid w:val="008C0E1A"/>
@@ -12515,51 +12469,51 @@
     <w:rsid w:val="00F96184"/>
     <w:rsid w:val="00FA2B01"/>
     <w:rsid w:val="00FB5301"/>
     <w:rsid w:val="00FC2938"/>
     <w:rsid w:val="00FC2B8D"/>
     <w:rsid w:val="00FC579E"/>
     <w:rsid w:val="00FD57A4"/>
     <w:rsid w:val="00FF760E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="23553"/>
+    <o:shapedefaults v:ext="edit" spidmax="21505"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="219BE4D1"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{5406ACF7-0B29-407C-8BD4-A49DF618BB70}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="it-IT" w:eastAsia="it-IT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -13502,73 +13456,73 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F95CDFE5-DB6B-4204-8870-7EBC2C21AC56}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1810</Words>
-  <Characters>10318</Characters>
+  <Words>1809</Words>
+  <Characters>10316</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>85</Lines>
   <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12104</CharactersWithSpaces>
+  <CharactersWithSpaces>12101</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Irene lalage lidia RIMEDIOTTI</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>