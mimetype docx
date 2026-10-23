--- v0 (2026-06-22)
+++ v1 (2026-10-23)
@@ -1815,61 +1815,51 @@
       </w:pPr>
       <w:r w:rsidRPr="004F29D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve">Luogo e data </w:t>
       </w:r>
       <w:r w:rsidRPr="004F29D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004F29D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B52E779" w14:textId="2C4D9A5B" w:rsidR="009E0AD0" w:rsidRDefault="009E0AD0" w:rsidP="008D3334">
-[...9 lines deleted...]
-    <w:p w14:paraId="3827587F" w14:textId="77777777" w:rsidR="006233ED" w:rsidRPr="004F29D2" w:rsidRDefault="006233ED" w:rsidP="008D3334">
+    <w:p w14:paraId="2B52E779" w14:textId="77777777" w:rsidR="009E0AD0" w:rsidRPr="004F29D2" w:rsidRDefault="009E0AD0" w:rsidP="008D3334">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2686DAE2" w14:textId="77777777" w:rsidR="008D3334" w:rsidRPr="004F29D2" w:rsidRDefault="008D3334" w:rsidP="008D3334">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="90"/>
         <w:ind w:left="5155" w:right="152" w:firstLine="605"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F29D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman"/>
           <w:lang w:val="it-IT"/>
@@ -1990,50 +1980,51 @@
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4AD750DE" w14:textId="41203958" w:rsidR="008D3334" w:rsidRPr="004F29D2" w:rsidRDefault="00E730DB" w:rsidP="00E730DB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:ind w:right="245"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:color w:val="231F1F"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E730DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="231F1F"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Il sottoscrittore, in caso di falsità o dichiarazione mendace, è sottoposto alle sanzioni penali di cui all’art.76 del D.P.R. n. 445/2000.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10388" w:type="dxa"/>
         <w:tblInd w:w="113" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3720"/>
         <w:gridCol w:w="6662"/>
@@ -3421,82 +3412,92 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="063A375B" w14:textId="77777777" w:rsidR="00D74C87" w:rsidRPr="004F29D2" w:rsidRDefault="00D74C87" w:rsidP="00D74C87">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:ind w:left="255" w:right="245"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F29D2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
+              <w:t xml:space="preserve">Società di capitali anche consortili, per le società cooperative di consorzi cooperativi, per i consorzi </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F29D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Società di capitali anche consortili, per le società cooperative di consorzi cooperativi, per i consorzi con attività esterna</w:t>
+              <w:t>con attività esterna</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="026A54C3" w14:textId="77777777" w:rsidR="00D74C87" w:rsidRPr="004F29D2" w:rsidRDefault="00D74C87" w:rsidP="00D74C87">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:ind w:right="245"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F29D2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>legale rappresentante</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="444260E1" w14:textId="77777777" w:rsidR="00D74C87" w:rsidRPr="004F29D2" w:rsidRDefault="00D74C87" w:rsidP="00D74C87">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:ind w:right="245"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F29D2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
@@ -3521,50 +3522,51 @@
               <w:t xml:space="preserve">/amministratore delegato, consiglieri) </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="418B7FBE" w14:textId="77777777" w:rsidR="00D74C87" w:rsidRPr="004F29D2" w:rsidRDefault="00D74C87" w:rsidP="00D74C87">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:ind w:right="245"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F29D2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>direttore tecnico (se previsto)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1FB06B00" w14:textId="77777777" w:rsidR="00D74C87" w:rsidRPr="004F29D2" w:rsidRDefault="00D74C87" w:rsidP="00D74C87">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:ind w:right="245"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F29D2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
@@ -3620,50 +3622,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1FD6769F" w14:textId="77777777" w:rsidR="00D74C87" w:rsidRPr="004F29D2" w:rsidRDefault="00D74C87" w:rsidP="00D74C87">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:ind w:left="255" w:right="245"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F29D2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Consorzi ex art. 2602 c.c. non aventi attività esterna e per i gruppi europei di interesse economico</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="01917953" w14:textId="77777777" w:rsidR="00D74C87" w:rsidRPr="004F29D2" w:rsidRDefault="00D74C87" w:rsidP="00D74C87">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:ind w:right="245"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
@@ -9741,57 +9744,57 @@
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="44">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="45">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="46">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="47">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="48">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="49">
     <w:abstractNumId w:val="33"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="5121"/>
+    <o:shapedefaults v:ext="edit" spidmax="3074"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009A411B"/>
     <w:rsid w:val="00052540"/>
     <w:rsid w:val="00053581"/>
     <w:rsid w:val="00066492"/>
     <w:rsid w:val="00067445"/>
     <w:rsid w:val="00076525"/>
     <w:rsid w:val="000978E2"/>
@@ -9831,51 +9834,50 @@
     <w:rsid w:val="00365279"/>
     <w:rsid w:val="00367306"/>
     <w:rsid w:val="003723DB"/>
     <w:rsid w:val="00372D2B"/>
     <w:rsid w:val="0039404E"/>
     <w:rsid w:val="003B0954"/>
     <w:rsid w:val="003C6733"/>
     <w:rsid w:val="003E4F8F"/>
     <w:rsid w:val="00406E87"/>
     <w:rsid w:val="00413329"/>
     <w:rsid w:val="00415DCE"/>
     <w:rsid w:val="004168C6"/>
     <w:rsid w:val="004248F7"/>
     <w:rsid w:val="0046757D"/>
     <w:rsid w:val="004765DF"/>
     <w:rsid w:val="0048353D"/>
     <w:rsid w:val="00491F39"/>
     <w:rsid w:val="004B31B1"/>
     <w:rsid w:val="004D47B0"/>
     <w:rsid w:val="004E2DB7"/>
     <w:rsid w:val="004F29D2"/>
     <w:rsid w:val="00540267"/>
     <w:rsid w:val="00562C6F"/>
     <w:rsid w:val="005E1F74"/>
     <w:rsid w:val="00620FA9"/>
-    <w:rsid w:val="006233ED"/>
     <w:rsid w:val="00633A35"/>
     <w:rsid w:val="00654B30"/>
     <w:rsid w:val="00662FA8"/>
     <w:rsid w:val="00675BDC"/>
     <w:rsid w:val="00681429"/>
     <w:rsid w:val="00690FED"/>
     <w:rsid w:val="006A1CA0"/>
     <w:rsid w:val="006A304D"/>
     <w:rsid w:val="006B57E7"/>
     <w:rsid w:val="006C6AFF"/>
     <w:rsid w:val="006C6EDA"/>
     <w:rsid w:val="006E6CD7"/>
     <w:rsid w:val="006F62FC"/>
     <w:rsid w:val="007539AC"/>
     <w:rsid w:val="00792E26"/>
     <w:rsid w:val="007A1996"/>
     <w:rsid w:val="007A5F7D"/>
     <w:rsid w:val="00800B35"/>
     <w:rsid w:val="00800FB1"/>
     <w:rsid w:val="008019E0"/>
     <w:rsid w:val="00805BBE"/>
     <w:rsid w:val="008253B4"/>
     <w:rsid w:val="00843F51"/>
     <w:rsid w:val="0089732E"/>
     <w:rsid w:val="008A64C1"/>
@@ -9955,51 +9957,51 @@
     <w:rsid w:val="00EF589E"/>
     <w:rsid w:val="00F12776"/>
     <w:rsid w:val="00F244D7"/>
     <w:rsid w:val="00F33C8F"/>
     <w:rsid w:val="00F56319"/>
     <w:rsid w:val="00F77DEF"/>
     <w:rsid w:val="00F80988"/>
     <w:rsid w:val="00FC2513"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="5121"/>
+    <o:shapedefaults v:ext="edit" spidmax="3074"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0406C4D5"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F6E58245-106C-40EF-BE32-2C42577B54F6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="it-IT" w:eastAsia="it-IT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -10393,51 +10395,50 @@
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normale"/>
     <w:link w:val="Titolo2Carattere"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00066492"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
       <w:ind w:left="255"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="it-IT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Carpredefinitoparagrafo">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabellanormale">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Nessunelenco">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragrafoelenco">
     <w:name w:val="List Paragraph"/>
@@ -10905,69 +10906,69 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E3336A6-E477-4183-95D6-E625E97B9904}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>1029</Words>
-  <Characters>5871</Characters>
+  <Characters>5870</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>48</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6887</CharactersWithSpaces>
+  <CharactersWithSpaces>6886</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Irene lalage lidia RIMEDIOTTI</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>