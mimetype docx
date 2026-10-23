--- v0 (2026-06-22)
+++ v1 (2026-10-23)
@@ -1,12561 +1,3703 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="5A2F1A4D" w14:textId="0354B245" w:rsidR="00D940FC" w:rsidRDefault="00166CA9" w:rsidP="001F5CB4">
-[...3 lines deleted...]
-        <w:ind w:right="245"/>
+    <w:p w14:paraId="33F95FE7" w14:textId="39412C20" w:rsidR="007D3C9C" w:rsidRDefault="007D3C9C" w:rsidP="007D3C9C">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-          <w:noProof/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
-        <w:drawing>
-[...104 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="231F1F"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
-        <w:t xml:space="preserve">    </w:t>
+        <w:t xml:space="preserve">Allegato </w:t>
       </w:r>
-      <w:r w:rsidR="007B108F">
+      <w:r w:rsidRPr="00A26A58">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="231F1F"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
+        <w:t>proposta progettuale</w:t>
       </w:r>
-      <w:r w:rsidR="00E7665D" w:rsidRPr="00AE597A">
-[...159 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
-[...120 lines deleted...]
-          <w:color w:val="231F1F"/>
+          <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FB8CC0C" w14:textId="77777777" w:rsidR="00F92814" w:rsidRDefault="00F92814" w:rsidP="00FB6A31">
-[...2 lines deleted...]
-        <w:ind w:left="1515" w:right="1511"/>
+    <w:p w14:paraId="14468BAA" w14:textId="7168A989" w:rsidR="002B450E" w:rsidRDefault="002B450E" w:rsidP="007D3C9C">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:color w:val="231F1F"/>
-[...1140 lines deleted...]
-          <w:color w:val="231F1F"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
-        <mc:AlternateContent>
-[...1376 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="-5" w:type="dxa"/>
-[...8 lines deleted...]
-        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="709"/>
-        <w:gridCol w:w="9356"/>
+        <w:gridCol w:w="9628"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EA4F4C" w14:paraId="11E629B6" w14:textId="77777777" w:rsidTr="008A78D4">
+      <w:tr w:rsidR="002B450E" w14:paraId="13DD13C9" w14:textId="77777777" w:rsidTr="007A1C25">
+        <w:trPr>
+          <w:trHeight w:val="730"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="9628" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="9DC8D7"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C5D5511" w14:textId="77777777" w:rsidR="00EA4F4C" w:rsidRDefault="00EA4F4C" w:rsidP="00914375">
-[...26 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="72612533" w14:textId="378802F1" w:rsidR="00574112" w:rsidRDefault="007A1C25" w:rsidP="007A1C25">
+            <w:pPr>
+              <w:ind w:right="174"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A1C25">
+              <w:t xml:space="preserve">o-progettazione e alla gestione in partnership del servizio di co-housing in favore di persone anziane autosufficienti - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A1C25">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">CUP </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_Hlk237530509"/>
+            <w:r w:rsidRPr="007A1C25">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>B75I26000160002</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="039F0635" w14:textId="216DA3AE" w:rsidR="00291423" w:rsidRPr="00D91CAC" w:rsidRDefault="00D91CAC" w:rsidP="00D91CAC">
-[...54 lines deleted...]
-        <w:ind w:left="255"/>
+    <w:p w14:paraId="573CD020" w14:textId="29EC7527" w:rsidR="002B450E" w:rsidRDefault="002B450E" w:rsidP="007D3C9C">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...133 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:color w:val="231F1F"/>
-[...4284 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="137" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3244"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3346"/>
+        <w:gridCol w:w="9628"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00062551" w14:paraId="62AA9681" w14:textId="468D4A1E" w:rsidTr="003F54D5">
+      <w:tr w:rsidR="002B450E" w14:paraId="7BAA305B" w14:textId="77777777" w:rsidTr="00EF2657">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3244" w:type="dxa"/>
+            <w:tcW w:w="9628" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DCEBF0"/>
           </w:tcPr>
-          <w:p w14:paraId="010007CA" w14:textId="3E2A8914" w:rsidR="00062551" w:rsidRDefault="00062551" w:rsidP="00062551">
-[...14 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7C299BA0" w14:textId="35EC04E7" w:rsidR="002B450E" w:rsidRPr="002B450E" w:rsidRDefault="002B450E" w:rsidP="002B450E">
+            <w:pPr>
+              <w:pStyle w:val="Paragrafoelenco"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="453" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A160D">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Analisi del</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A160D">
+              <w:rPr>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A160D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>contesto regionale -</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B450E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A160D">
+              <w:t>Punteggio da 0 a 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C527355" w14:textId="77777777" w:rsidR="00682983" w:rsidRDefault="00682983" w:rsidP="002B450E">
+            <w:pPr>
+              <w:ind w:left="457"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00682983">
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Rappresentare un’analisi del contesto territoriale, sottolineando come le azioni del presente Avviso rispondono ai bisogni espressi dal target dei beneficiari e come si integrano nel sistema dell’offerta dei servizi rivolti a persone e nuclei familiari in condizione di vulnerabilità e marginalità sociale.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5187F255" w14:textId="1684F4A1" w:rsidR="002B450E" w:rsidRPr="002A160D" w:rsidRDefault="002B450E" w:rsidP="002B450E">
+            <w:pPr>
+              <w:ind w:left="457"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A160D">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Max </w:t>
+            </w:r>
+            <w:r w:rsidR="00572271">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>80</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A160D">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>00 caratteri spazi esclusi.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="337070F5" w14:textId="24CDCFFF" w:rsidR="002B450E" w:rsidRPr="002B450E" w:rsidRDefault="002B450E" w:rsidP="002B450E">
+            <w:pPr>
+              <w:pStyle w:val="Paragrafoelenco"/>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B450E" w14:paraId="7505EEAB" w14:textId="77777777" w:rsidTr="002B450E">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3409" w:type="dxa"/>
+            <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="793789B3" w14:textId="06D2FE4D" w:rsidR="00062551" w:rsidRDefault="00062551" w:rsidP="00062551">
-[...340 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="71DC998B" w14:textId="77777777" w:rsidR="002B450E" w:rsidRDefault="002B450E" w:rsidP="007D3C9C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6621290D" w14:textId="77777777" w:rsidR="002B450E" w:rsidRDefault="002B450E" w:rsidP="007D3C9C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="66B0B51C" w14:textId="77777777" w:rsidR="002B450E" w:rsidRDefault="002B450E" w:rsidP="007D3C9C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A659241" w14:textId="77777777" w:rsidR="002B450E" w:rsidRDefault="002B450E" w:rsidP="007D3C9C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6DFC76B4" w14:textId="77777777" w:rsidR="002B450E" w:rsidRDefault="002B450E" w:rsidP="007D3C9C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2CDF3775" w14:textId="6412A628" w:rsidR="002B450E" w:rsidRDefault="002B450E" w:rsidP="007D3C9C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A7D2F4A" w14:textId="6F8BECCB" w:rsidR="002B450E" w:rsidRDefault="002B450E" w:rsidP="007D3C9C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="66080973" w14:textId="72C03573" w:rsidR="002B450E" w:rsidRDefault="002B450E" w:rsidP="007D3C9C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52CF697F" w14:textId="7A0F1C8D" w:rsidR="00574112" w:rsidRDefault="00574112" w:rsidP="007D3C9C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30C7513F" w14:textId="6984B9D2" w:rsidR="00574112" w:rsidRDefault="00574112" w:rsidP="007D3C9C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23D9A8A0" w14:textId="77777777" w:rsidR="00574112" w:rsidRDefault="00574112" w:rsidP="007D3C9C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7DF0FE92" w14:textId="7C537AF0" w:rsidR="002B450E" w:rsidRDefault="002B450E" w:rsidP="00574112">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29A03370" w14:textId="77777777" w:rsidR="00574112" w:rsidRDefault="00574112" w:rsidP="00574112">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="71BA804D" w14:textId="77777777" w:rsidR="002B450E" w:rsidRDefault="002B450E" w:rsidP="002B450E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B0E0C98" w14:textId="0962C2FE" w:rsidR="002B450E" w:rsidRDefault="002B450E" w:rsidP="007D3C9C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2694AA6F" w14:textId="77777777" w:rsidR="00062551" w:rsidRPr="00062551" w:rsidRDefault="00062551" w:rsidP="00062551">
-[...4 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="6F571B07" w14:textId="77777777" w:rsidR="002B450E" w:rsidRDefault="002B450E" w:rsidP="007D3C9C">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="24"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64407F05" w14:textId="77777777" w:rsidR="00AA14B6" w:rsidRPr="004D0A70" w:rsidRDefault="00AA14B6" w:rsidP="00AC27EA">
-[...26 lines deleted...]
-        <w:t>DICHIARA INFINE</w:t>
+    <w:p w14:paraId="2471E9D8" w14:textId="540EC057" w:rsidR="00FC5442" w:rsidRDefault="00FC5442"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grigliatabella"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9628"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002B450E" w14:paraId="470963C7" w14:textId="77777777" w:rsidTr="00EF2657">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9628" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DCEBF0"/>
+          </w:tcPr>
+          <w:p w14:paraId="143E3ACA" w14:textId="30F97F47" w:rsidR="002B450E" w:rsidRPr="002B450E" w:rsidRDefault="002B450E" w:rsidP="00984549">
+            <w:pPr>
+              <w:pStyle w:val="Paragrafoelenco"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="453" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A160D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Obiettivi</w:t>
+            </w:r>
+            <w:r w:rsidR="00D66BF5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>, indicatori di risultato</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A160D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e risultati attesi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00782990">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB" w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B450E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A160D">
+              <w:t>Punteggio da 0 a 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10E83D9E" w14:textId="728B7B1E" w:rsidR="002B450E" w:rsidRPr="002A160D" w:rsidRDefault="002B450E" w:rsidP="002B450E">
+            <w:pPr>
+              <w:ind w:left="457"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A160D">
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Descrivere gli obiettivi generali e specifici, con i relativi </w:t>
+            </w:r>
+            <w:r w:rsidR="0084118A">
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">indicatori di risultato e </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A160D">
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>risultati attesi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A160D">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A160D">
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38907F29" w14:textId="48DE0350" w:rsidR="002B450E" w:rsidRPr="002A160D" w:rsidRDefault="002B450E" w:rsidP="002B450E">
+            <w:pPr>
+              <w:ind w:left="457"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A160D">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Max </w:t>
+            </w:r>
+            <w:r w:rsidR="00572271">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>80</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A160D">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>00 caratteri spazi esclusi.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05B68B44" w14:textId="77777777" w:rsidR="002B450E" w:rsidRPr="002B450E" w:rsidRDefault="002B450E" w:rsidP="00984549">
+            <w:pPr>
+              <w:pStyle w:val="Paragrafoelenco"/>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B450E" w14:paraId="568622BC" w14:textId="77777777" w:rsidTr="00984549">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9628" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E45AC59" w14:textId="77777777" w:rsidR="002B450E" w:rsidRDefault="002B450E" w:rsidP="00984549">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61F1B11D" w14:textId="77777777" w:rsidR="002B450E" w:rsidRDefault="002B450E" w:rsidP="00984549">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="10249D20" w14:textId="77777777" w:rsidR="002B450E" w:rsidRDefault="002B450E" w:rsidP="00984549">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67AC8434" w14:textId="77777777" w:rsidR="002B450E" w:rsidRDefault="002B450E" w:rsidP="00984549">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6058A5D7" w14:textId="1AD90D66" w:rsidR="002B450E" w:rsidRDefault="002B450E" w:rsidP="00984549">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13E3CC9D" w14:textId="252D4C3F" w:rsidR="002B450E" w:rsidRDefault="002B450E" w:rsidP="00984549">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="55D2E2FA" w14:textId="7026B4D9" w:rsidR="002B450E" w:rsidRDefault="002B450E" w:rsidP="00984549">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="17F4E7EA" w14:textId="2971B1E2" w:rsidR="00574112" w:rsidRDefault="00574112" w:rsidP="00984549">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09C1F595" w14:textId="70F71DBB" w:rsidR="00574112" w:rsidRDefault="00574112" w:rsidP="00984549">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="533C8F82" w14:textId="555A62BD" w:rsidR="00574112" w:rsidRDefault="00574112" w:rsidP="00984549">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="078AD7D0" w14:textId="7485F04B" w:rsidR="00574112" w:rsidRDefault="00574112" w:rsidP="00984549">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5160741E" w14:textId="77777777" w:rsidR="00574112" w:rsidRDefault="00574112" w:rsidP="00984549">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54DFEDA9" w14:textId="5B2DBCAA" w:rsidR="002B450E" w:rsidRDefault="002B450E" w:rsidP="00574112">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="04ABADB0" w14:textId="77777777" w:rsidR="002A160D" w:rsidRDefault="002A160D" w:rsidP="00984549">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43DF18F9" w14:textId="77777777" w:rsidR="002B450E" w:rsidRDefault="002B450E" w:rsidP="00984549">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60CDE990" w14:textId="77777777" w:rsidR="002B450E" w:rsidRDefault="002B450E" w:rsidP="00984549">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5D636754" w14:textId="497FFA86" w:rsidR="002B450E" w:rsidRDefault="002B450E"/>
+    <w:p w14:paraId="4DBACDEE" w14:textId="5688871A" w:rsidR="002B450E" w:rsidRDefault="002B450E"/>
+    <w:p w14:paraId="4EB3D646" w14:textId="64300F7F" w:rsidR="002B450E" w:rsidRDefault="002B450E"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grigliatabella"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9628"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002B450E" w14:paraId="7115E247" w14:textId="77777777" w:rsidTr="00EF2657">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9628" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DCEBF0"/>
+          </w:tcPr>
+          <w:p w14:paraId="51CFE141" w14:textId="77777777" w:rsidR="002B450E" w:rsidRPr="002B450E" w:rsidRDefault="002B450E" w:rsidP="002B450E">
+            <w:pPr>
+              <w:pStyle w:val="Paragrafoelenco"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="453" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A160D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Descrizione delle attività e delle modalità di realizzazione</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00782990">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A160D">
+              <w:t>Punteggio da 0 a 30</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AE53DBD" w14:textId="55358F2C" w:rsidR="00682983" w:rsidRPr="00682983" w:rsidRDefault="00682983" w:rsidP="00682983">
+            <w:pPr>
+              <w:ind w:left="457" w:right="174"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00682983">
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Descrivere le attività e le modalità di realizzazione che si intendono proporre in relazione agli interventi oggetto del presente Avviso, evidenziandone la correlazione con l’analisi del contesto regionale (risorse, bisogni, filiera dei servizi).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21C358C4" w14:textId="77777777" w:rsidR="00682983" w:rsidRDefault="00682983" w:rsidP="00682983">
+            <w:pPr>
+              <w:ind w:left="457"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00682983">
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Coerenza interna del progetto nel suo complesso e delle proposte progettuali (compatibilità tra obiettivi, strumenti, attività e risorse); articolazione, e organizzazione sia del servizio di Co-housing, sia del servizio di orto solidale; rispondenza alle caratteristiche dell’utenza; metodologia individuate per l’attivazione delle risorse territoriali.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63065826" w14:textId="21E6EBBC" w:rsidR="002B450E" w:rsidRPr="002A160D" w:rsidRDefault="002B450E" w:rsidP="00682983">
+            <w:pPr>
+              <w:ind w:left="457"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A160D">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Max </w:t>
+            </w:r>
+            <w:r w:rsidR="00D66BF5">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="0089575D">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A160D">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>00 caratteri spazi esclusi.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19912A71" w14:textId="77777777" w:rsidR="002B450E" w:rsidRPr="002B450E" w:rsidRDefault="002B450E" w:rsidP="00984549">
+            <w:pPr>
+              <w:pStyle w:val="Paragrafoelenco"/>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B450E" w14:paraId="2942636B" w14:textId="77777777" w:rsidTr="00984549">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9628" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F96A498" w14:textId="0513BA9B" w:rsidR="002B450E" w:rsidRDefault="002B450E" w:rsidP="00984549">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60EA7B36" w14:textId="1E85BB95" w:rsidR="002B450E" w:rsidRDefault="002B450E" w:rsidP="00984549">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B7A0B5D" w14:textId="77777777" w:rsidR="002B450E" w:rsidRDefault="002B450E" w:rsidP="00984549">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01353D27" w14:textId="77777777" w:rsidR="002B450E" w:rsidRDefault="002B450E" w:rsidP="00984549">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7277C43A" w14:textId="77777777" w:rsidR="002B450E" w:rsidRDefault="002B450E" w:rsidP="00984549">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77AFD4B6" w14:textId="2DAD3D8B" w:rsidR="002B450E" w:rsidRDefault="002B450E" w:rsidP="00984549">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A1ECC78" w14:textId="3A9702AB" w:rsidR="002B450E" w:rsidRDefault="002B450E" w:rsidP="00984549">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E4E2340" w14:textId="26AB32E1" w:rsidR="002B450E" w:rsidRDefault="002B450E" w:rsidP="00984549">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="10CBB968" w14:textId="77777777" w:rsidR="002B450E" w:rsidRDefault="002B450E" w:rsidP="00984549">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F804839" w14:textId="77777777" w:rsidR="002B450E" w:rsidRDefault="002B450E" w:rsidP="00984549">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="675F8128" w14:textId="77777777" w:rsidR="002B450E" w:rsidRDefault="002B450E" w:rsidP="00984549">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="55EABC30" w14:textId="77777777" w:rsidR="002B450E" w:rsidRDefault="002B450E" w:rsidP="00984549">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="22CF73B3" w14:textId="0B965779" w:rsidR="002B450E" w:rsidRDefault="002B450E"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grigliatabella"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9628"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002B450E" w14:paraId="1512505A" w14:textId="77777777" w:rsidTr="00EF2657">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9628" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DCEBF0"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A514E7D" w14:textId="77777777" w:rsidR="002B450E" w:rsidRDefault="002B450E" w:rsidP="002B450E">
+            <w:pPr>
+              <w:pStyle w:val="Paragrafoelenco"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="453" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A160D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Governance progettuale e Partnership di progetto -</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B450E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0098259F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Punteggio da 0 a 20</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7094436D" w14:textId="77777777" w:rsidR="006C3802" w:rsidRPr="006C3802" w:rsidRDefault="006C3802" w:rsidP="006C3802">
+            <w:pPr>
+              <w:ind w:left="457" w:right="174"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C3802">
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il soggetto proponente deve indicare i tavoli della governance progettuale, i soggetti componenti la partnership con i rispettivi ruoli, oltre che il gruppo di lavoro per la gestione delle attività, evidenziando i processi che si intende mettere in atto per garantire la direzione ed il controllo delle attività del progetto stesso. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02EB8F22" w14:textId="77777777" w:rsidR="006C3802" w:rsidRPr="006C3802" w:rsidRDefault="006C3802" w:rsidP="006C3802">
+            <w:pPr>
+              <w:ind w:left="457" w:right="174"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C3802">
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Si evidenzia che nell’ambito del gruppo di lavoro sarà necessario prevedere, oltre che professionalità tecniche, anche figure amministrative con adeguate competenze nel settore della gestione finanziaria e contabile che si occuperanno della rendicontazione delle spese e delle attività, nei confronti della Regione. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21DEB96F" w14:textId="673E04C1" w:rsidR="006C3802" w:rsidRPr="006C3802" w:rsidRDefault="006C3802" w:rsidP="006C3802">
+            <w:pPr>
+              <w:ind w:left="457" w:right="174"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C3802">
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Le professionalità tecniche e di coordinamento si occuperanno</w:t>
+            </w:r>
+            <w:r w:rsidR="002F00C2">
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C3802">
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> oltre che della gestione e del coordinamento generale del progetto</w:t>
+            </w:r>
+            <w:r w:rsidR="002F00C2">
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>, dei seguenti aspetti</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C3802">
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FC7B87B" w14:textId="20624345" w:rsidR="006C3802" w:rsidRDefault="006C3802" w:rsidP="006C3802">
+            <w:pPr>
+              <w:pStyle w:val="Paragrafoelenco"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:ind w:left="882" w:right="174"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C3802">
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>organizzazione dei vari organi della governance (ordine del giorno, sintesi delle riunioni…) in stretta collaborazione con il coordinamento regionale;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60F93433" w14:textId="77287239" w:rsidR="006C3802" w:rsidRPr="006C3802" w:rsidRDefault="006C3802" w:rsidP="006C3802">
+            <w:pPr>
+              <w:pStyle w:val="Paragrafoelenco"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:ind w:left="882" w:right="174"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C3802">
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>integrazione delle attività progettuali con altri servizi e progetti presenti sul territorio regionale nell’ambito dell’housing temporaneo in stretta collaborazione con le strutture regionali competenti.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01D9A16C" w14:textId="799A5BB6" w:rsidR="002B450E" w:rsidRPr="002B450E" w:rsidRDefault="002B450E" w:rsidP="002B450E">
+            <w:pPr>
+              <w:pStyle w:val="Paragrafoelenco"/>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="453"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A160D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Max </w:t>
+            </w:r>
+            <w:r w:rsidR="0089575D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A160D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>000 caratteri spazi esclusi.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B450E" w14:paraId="5F4E3817" w14:textId="77777777" w:rsidTr="00984549">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9628" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AA1554D" w14:textId="77777777" w:rsidR="002B450E" w:rsidRDefault="002B450E" w:rsidP="00984549">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A525C31" w14:textId="77777777" w:rsidR="002B450E" w:rsidRDefault="002B450E" w:rsidP="00984549">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="64A788F5" w14:textId="77777777" w:rsidR="002B450E" w:rsidRDefault="002B450E" w:rsidP="00984549">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A3E11F3" w14:textId="77777777" w:rsidR="002B450E" w:rsidRDefault="002B450E" w:rsidP="00984549">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A433CD2" w14:textId="77777777" w:rsidR="002B450E" w:rsidRDefault="002B450E" w:rsidP="00984549">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5080F7D7" w14:textId="77777777" w:rsidR="002B450E" w:rsidRDefault="002B450E" w:rsidP="00984549">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E7508D2" w14:textId="77777777" w:rsidR="002B450E" w:rsidRDefault="002B450E" w:rsidP="00051F73">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6AE05C25" w14:textId="6520ADA2" w:rsidR="002B450E" w:rsidRDefault="002B450E" w:rsidP="00984549">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="31B21A49" w14:textId="18A734B8" w:rsidR="0098259F" w:rsidRDefault="0098259F" w:rsidP="00984549">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="619E3449" w14:textId="77777777" w:rsidR="0098259F" w:rsidRDefault="0098259F" w:rsidP="00984549">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C3BDB06" w14:textId="77777777" w:rsidR="002B450E" w:rsidRDefault="002B450E" w:rsidP="00984549">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="21A66E56" w14:textId="7294922F" w:rsidR="002B450E" w:rsidRDefault="002B450E"/>
+    <w:p w14:paraId="48B9193F" w14:textId="000A6F9D" w:rsidR="002B450E" w:rsidRDefault="002B450E"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grigliatabella"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9628"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002B450E" w14:paraId="7AEB75E0" w14:textId="77777777" w:rsidTr="00EF2657">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9628" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DCEBF0"/>
+          </w:tcPr>
+          <w:p w14:paraId="749727CB" w14:textId="7D205601" w:rsidR="002B450E" w:rsidRPr="0098259F" w:rsidRDefault="002B450E" w:rsidP="0098259F">
+            <w:pPr>
+              <w:pStyle w:val="Paragrafoelenco"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="453" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A160D">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB" w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Monitoraggio e valutazione</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00782990">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB" w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A160D">
+              <w:t>Punteggio da 0 a 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="338C8538" w14:textId="77777777" w:rsidR="00682983" w:rsidRDefault="00682983" w:rsidP="0098259F">
+            <w:pPr>
+              <w:pStyle w:val="Paragrafoelenco"/>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="453" w:right="174"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00682983">
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Descrivere le modalità, i tempi e gli strumenti mediante i quali verranno svolte le attività di monitoraggio e di valutazione del progetto complessivo.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67AD3587" w14:textId="444041FC" w:rsidR="002B450E" w:rsidRPr="002B450E" w:rsidRDefault="002B450E" w:rsidP="0098259F">
+            <w:pPr>
+              <w:pStyle w:val="Paragrafoelenco"/>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="453" w:right="174"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098259F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Max </w:t>
+            </w:r>
+            <w:r w:rsidR="0089575D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0098259F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>000 caratteri spazi esclusi.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B450E" w14:paraId="686CF9ED" w14:textId="77777777" w:rsidTr="00984549">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9628" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3615F98D" w14:textId="77777777" w:rsidR="002B450E" w:rsidRDefault="002B450E" w:rsidP="00984549">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="041374B6" w14:textId="77777777" w:rsidR="002B450E" w:rsidRDefault="002B450E" w:rsidP="00984549">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79711F77" w14:textId="77777777" w:rsidR="002B450E" w:rsidRDefault="002B450E" w:rsidP="00984549">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03D0FEA9" w14:textId="77777777" w:rsidR="002B450E" w:rsidRDefault="002B450E" w:rsidP="00984549">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03C65890" w14:textId="77777777" w:rsidR="002B450E" w:rsidRDefault="002B450E" w:rsidP="00984549">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B404482" w14:textId="77777777" w:rsidR="002B450E" w:rsidRDefault="002B450E" w:rsidP="00984549">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B9111E9" w14:textId="77777777" w:rsidR="002B450E" w:rsidRDefault="002B450E" w:rsidP="00984549">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2768D3AA" w14:textId="77777777" w:rsidR="002B450E" w:rsidRDefault="002B450E" w:rsidP="00984549">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B8CE730" w14:textId="77777777" w:rsidR="002B450E" w:rsidRDefault="002B450E" w:rsidP="00984549">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="678E12BF" w14:textId="77777777" w:rsidR="002B450E" w:rsidRDefault="002B450E" w:rsidP="00984549">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50722265" w14:textId="77777777" w:rsidR="002B450E" w:rsidRDefault="002B450E" w:rsidP="00984549">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="459E63F1" w14:textId="77777777" w:rsidR="002B450E" w:rsidRDefault="002B450E" w:rsidP="00984549">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2B6898D4" w14:textId="66BBB8BC" w:rsidR="002B450E" w:rsidRDefault="002B450E"/>
+    <w:p w14:paraId="4AAAE2DB" w14:textId="2947BDA9" w:rsidR="002B450E" w:rsidRDefault="002B450E"/>
+    <w:p w14:paraId="1BF0E222" w14:textId="10DC08AC" w:rsidR="00574112" w:rsidRPr="007A1C25" w:rsidRDefault="00574112" w:rsidP="00574112">
+      <w:r w:rsidRPr="007A1C25">
+        <w:t>ALLEGARE IL CRONOPROGRAMMA</w:t>
+      </w:r>
+      <w:r w:rsidR="00F03FAC">
+        <w:t xml:space="preserve"> E </w:t>
+      </w:r>
+      <w:r w:rsidR="00F03FAC" w:rsidRPr="00F03FAC">
+        <w:t>LA PLANIMETRIA CATASTALE DELL'IMMOBILE MESSO A DISPOSIZIONE DALLA PARTNERSHIP PROGETTUALE CON ALLEGATA UNA BREVE DESCRIZIONE DEGLI SPAZI INTERNI ED ESTERNI</w:t>
+      </w:r>
+      <w:r w:rsidR="00F03FAC" w:rsidRPr="007A1C25">
+        <w:t xml:space="preserve"> COME </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C25">
+        <w:t>PREVISTO ALL’ARTICOLO 13 LETTERA B)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F03FAC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C25">
+        <w:t>DELL’AVVISO PUBBLICO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AFA80F7" w14:textId="77777777" w:rsidR="00AD6F2A" w:rsidRPr="00AE597A" w:rsidRDefault="00AD6F2A" w:rsidP="00C71712">
-[...802 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId10"/>
+    <w:p w14:paraId="778053E7" w14:textId="111FB59D" w:rsidR="002B450E" w:rsidRDefault="002B450E"/>
+    <w:sectPr w:rsidR="002B450E">
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1100" w:right="880" w:bottom="1180" w:left="880" w:header="0" w:footer="942" w:gutter="0"/>
-[...2 lines deleted...]
-      <w:docGrid w:linePitch="100" w:charSpace="4096"/>
+      <w:pgMar w:top="1417" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E6F457D" w14:textId="77777777" w:rsidR="00700FF0" w:rsidRDefault="00700FF0">
+    <w:p w14:paraId="4A57B866" w14:textId="77777777" w:rsidR="00ED54FB" w:rsidRDefault="00ED54FB" w:rsidP="007632FE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11231BB7" w14:textId="77777777" w:rsidR="00700FF0" w:rsidRDefault="00700FF0">
+    <w:p w14:paraId="0C4A67EF" w14:textId="77777777" w:rsidR="00ED54FB" w:rsidRDefault="00ED54FB" w:rsidP="007632FE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial MT">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Garamond">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Liberation Sans">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Microsoft YaHei">
-[...7 lines deleted...]
-    <w:panose1 w:val="020B0602030504020204"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...20 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="59D0B174" w14:textId="77777777" w:rsidR="00F71B59" w:rsidRDefault="00F71B59">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-1159231704"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="7B26FC15" w14:textId="52B74F8E" w:rsidR="002B450E" w:rsidRPr="002B450E" w:rsidRDefault="002B450E">
+        <w:pPr>
+          <w:pStyle w:val="Pidipagina"/>
+          <w:jc w:val="center"/>
+          <w:rPr>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r w:rsidRPr="002B450E">
+          <w:rPr>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="002B450E">
+          <w:rPr>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="002B450E">
+          <w:rPr>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="002B450E">
+          <w:rPr>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="002B450E">
+          <w:rPr>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="747B1719" w14:textId="77777777" w:rsidR="00D03288" w:rsidRDefault="00D03288">
     <w:pPr>
-      <w:pStyle w:val="Corpotesto"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Pidipagina"/>
     </w:pPr>
-    <w:r>
-[...131 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2EF531E7" w14:textId="77777777" w:rsidR="00700FF0" w:rsidRDefault="00700FF0">
+    <w:p w14:paraId="5A4236F4" w14:textId="77777777" w:rsidR="00ED54FB" w:rsidRDefault="00ED54FB" w:rsidP="007632FE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="79DF56DA" w14:textId="77777777" w:rsidR="00700FF0" w:rsidRDefault="00700FF0">
+    <w:p w14:paraId="5EE5031C" w14:textId="77777777" w:rsidR="00ED54FB" w:rsidRDefault="00ED54FB" w:rsidP="007632FE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...39 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05151DD5"/>
+    <w:nsid w:val="0E8B1A7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3EA0FF6E"/>
-[...5 lines deleted...]
-        <w:ind w:left="1590" w:hanging="360"/>
+    <w:tmpl w:val="5CF8F6F8"/>
+    <w:lvl w:ilvl="0" w:tplc="C9C2CF54">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:w w:val="100"/>
-[...97 lines deleted...]
-      </w:rPr>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="053B67AD"/>
-[...14 lines deleted...]
-        <w:color w:val="231F1F"/>
+    <w:nsid w:val="15505C92"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D48EFF86"/>
+    <w:lvl w:ilvl="0" w:tplc="BD6E96A6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="912" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT" w:hint="default"/>
+        <w:color w:val="231F20"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1632" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2352" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="2">
+        <w:ind w:left="3072" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3792" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4512" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...96 lines deleted...]
-        <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:ind w:left="5232" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5952" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6672" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="070A4AE0"/>
+    <w:nsid w:val="1BFF33BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0902F476"/>
-[...105 lines deleted...]
-      </w:rPr>
+    <w:tmpl w:val="A1F0FACC"/>
+    <w:lvl w:ilvl="0" w:tplc="7D94F312">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09C90621"/>
+    <w:nsid w:val="23A06C38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="84FAF974"/>
-[...6 lines deleted...]
-        <w:ind w:left="912" w:hanging="360"/>
+    <w:tmpl w:val="1A94E182"/>
+    <w:lvl w:ilvl="0" w:tplc="EABCED52">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1238" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1958" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2678" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3398" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1632" w:hanging="360"/>
+        <w:ind w:left="4118" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2352" w:hanging="360"/>
+        <w:ind w:left="4838" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3072" w:hanging="360"/>
+        <w:ind w:left="5558" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3792" w:hanging="360"/>
+        <w:ind w:left="6278" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4512" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="6672" w:hanging="360"/>
+        <w:ind w:left="6998" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D1167ED"/>
+    <w:nsid w:val="27896B21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="96804BDC"/>
+    <w:tmpl w:val="644E686C"/>
+    <w:lvl w:ilvl="0" w:tplc="7F349590">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31B932BE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B94C4FC2"/>
+    <w:lvl w:ilvl="0" w:tplc="27F06D98">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1177" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="97"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1897" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2617" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3337" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4057" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4777" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5497" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6217" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6937" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="386709EB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D766E49E"/>
+    <w:lvl w:ilvl="0" w:tplc="3EC44DE6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F3C1E78"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2E5E568C"/>
+    <w:lvl w:ilvl="0" w:tplc="A9000032">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2061" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2781" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3501" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4221" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4941" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5661" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6381" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7101" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7821" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40EF523F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5A7A5D36"/>
     <w:lvl w:ilvl="0" w:tplc="04100001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="838" w:hanging="360"/>
+        <w:ind w:left="1632" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2352" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3072" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3792" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4512" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5232" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5952" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6672" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7392" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41FC2C56"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0CB4D14E"/>
+    <w:lvl w:ilvl="0" w:tplc="067C18EA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63AD41C4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="189EDC20"/>
+    <w:lvl w:ilvl="0" w:tplc="0410000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1238" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1958" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2678" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3398" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4118" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4838" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5558" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6278" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6998" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63B7374D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7FB83D00"/>
+    <w:lvl w:ilvl="0" w:tplc="C71287DE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="761" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:w w:val="99"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
-[...114 lines deleted...]
-        <w:color w:val="231F1F"/>
+    <w:lvl w:ilvl="1" w:tplc="278A2D7A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1198" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:w w:val="99"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="2" w:tplc="14960A62">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2104" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="C57A861E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3008" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="9C5C03CC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3913" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FB8CD91C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4817" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="ACB2D698">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5722" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="43488FE2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6626" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="5178E5E4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7531" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DF23DFD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B4F47130"/>
+    <w:lvl w:ilvl="0" w:tplc="04100001">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="2">
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="3">
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...81 lines deleted...]
-        <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="122B1DB5"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F887CB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CD502AEA"/>
-[...5 lines deleted...]
-        <w:ind w:left="928" w:hanging="360"/>
+    <w:tmpl w:val="8424D76C"/>
+    <w:lvl w:ilvl="0" w:tplc="AEB28406">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="473" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:w w:val="100"/>
-[...340 lines deleted...]
-        <w:color w:val="231F1F"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1335" w:hanging="360"/>
+        <w:ind w:left="1193" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2055" w:hanging="180"/>
+        <w:ind w:left="1913" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0410000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2775" w:hanging="360"/>
+        <w:ind w:left="2633" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3495" w:hanging="360"/>
+        <w:ind w:left="3353" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4215" w:hanging="180"/>
+        <w:ind w:left="4073" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0410000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4935" w:hanging="360"/>
+        <w:ind w:left="4793" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5655" w:hanging="360"/>
+        <w:ind w:left="5513" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6375" w:hanging="180"/>
-[...454 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="6233" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4822102D"/>
+    <w:nsid w:val="7E7F25B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1F9615BC"/>
-[...90 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:tmpl w:val="8376CBC0"/>
+    <w:lvl w:ilvl="0" w:tplc="27F06D98">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...7 lines deleted...]
-        <w:w w:val="99"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="97"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="2">
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...117 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1755" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2475" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...901 lines deleted...]
-        <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="11">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="15">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="12">
-[...38 lines deleted...]
-  <w:numIdMacAtCleanup w:val="10"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
-[...6 lines deleted...]
-  <w:autoHyphenation/>
+  <w:zoom w:percent="150"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="22529"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00291423"/>
-[...479 lines deleted...]
-    <w:rsid w:val="00FE5390"/>
+    <w:rsidRoot w:val="006C35AF"/>
+    <w:rsid w:val="0004296D"/>
+    <w:rsid w:val="00051F73"/>
+    <w:rsid w:val="00095DE3"/>
+    <w:rsid w:val="000B2727"/>
+    <w:rsid w:val="000F7717"/>
+    <w:rsid w:val="00115FE6"/>
+    <w:rsid w:val="00116018"/>
+    <w:rsid w:val="001E0124"/>
+    <w:rsid w:val="001E4BF6"/>
+    <w:rsid w:val="00220D05"/>
+    <w:rsid w:val="002470F4"/>
+    <w:rsid w:val="002A160D"/>
+    <w:rsid w:val="002B450E"/>
+    <w:rsid w:val="002F00C2"/>
+    <w:rsid w:val="003A1541"/>
+    <w:rsid w:val="00415E41"/>
+    <w:rsid w:val="00426E2A"/>
+    <w:rsid w:val="00453885"/>
+    <w:rsid w:val="004978F5"/>
+    <w:rsid w:val="004B24F1"/>
+    <w:rsid w:val="004B2C32"/>
+    <w:rsid w:val="0051528A"/>
+    <w:rsid w:val="005414E5"/>
+    <w:rsid w:val="00572271"/>
+    <w:rsid w:val="00574112"/>
+    <w:rsid w:val="005B046C"/>
+    <w:rsid w:val="005D6AB7"/>
+    <w:rsid w:val="005F4E38"/>
+    <w:rsid w:val="0061203A"/>
+    <w:rsid w:val="00682983"/>
+    <w:rsid w:val="006C35AF"/>
+    <w:rsid w:val="006C3802"/>
+    <w:rsid w:val="006C7717"/>
+    <w:rsid w:val="00731BBA"/>
+    <w:rsid w:val="0073290A"/>
+    <w:rsid w:val="007632FE"/>
+    <w:rsid w:val="00782990"/>
+    <w:rsid w:val="007A1C25"/>
+    <w:rsid w:val="007D3C9C"/>
+    <w:rsid w:val="008113FF"/>
+    <w:rsid w:val="00815D53"/>
+    <w:rsid w:val="0082412D"/>
+    <w:rsid w:val="0084118A"/>
+    <w:rsid w:val="0084537D"/>
+    <w:rsid w:val="00882305"/>
+    <w:rsid w:val="008923B0"/>
+    <w:rsid w:val="0089575D"/>
+    <w:rsid w:val="00912889"/>
+    <w:rsid w:val="00955A15"/>
+    <w:rsid w:val="0098259F"/>
+    <w:rsid w:val="009A0A9A"/>
+    <w:rsid w:val="009E5010"/>
+    <w:rsid w:val="00A26A58"/>
+    <w:rsid w:val="00A52CA4"/>
+    <w:rsid w:val="00AC740D"/>
+    <w:rsid w:val="00AF6B65"/>
+    <w:rsid w:val="00B141C1"/>
+    <w:rsid w:val="00B9016C"/>
+    <w:rsid w:val="00B922B1"/>
+    <w:rsid w:val="00C3265F"/>
+    <w:rsid w:val="00D03288"/>
+    <w:rsid w:val="00D428D9"/>
+    <w:rsid w:val="00D66BF5"/>
+    <w:rsid w:val="00D748E9"/>
+    <w:rsid w:val="00D9600C"/>
+    <w:rsid w:val="00DB452F"/>
+    <w:rsid w:val="00DB6933"/>
+    <w:rsid w:val="00E55504"/>
+    <w:rsid w:val="00ED54FB"/>
+    <w:rsid w:val="00ED73E8"/>
+    <w:rsid w:val="00EF2657"/>
+    <w:rsid w:val="00F03FAC"/>
+    <w:rsid w:val="00F05352"/>
+    <w:rsid w:val="00F1128A"/>
+    <w:rsid w:val="00F77B83"/>
+    <w:rsid w:val="00FC5442"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="it-IT" w:eastAsia="" w:bidi=""/>
+  <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="22529"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1F304997"/>
-  <w15:docId w15:val="{F8A6828D-3384-4DAC-940A-8241E7785A5C}"/>
+  <w14:docId w14:val="35D80528"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{314FB0DA-67A5-43A0-B54D-63CABF86E89C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:suppressAutoHyphens/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -12663,51 +3805,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
@@ -12890,766 +4032,548 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normale">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00B23CA6"/>
+    <w:rsid w:val="0051528A"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:lang w:val="it-IT"/>
-[...40 lines deleted...]
-      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Carpredefinitoparagrafo">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabellanormale">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Nessunelenco">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titolo">
-[...13 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Corpotesto">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normale"/>
     <w:link w:val="CorpotestoCarattere"/>
     <w:uiPriority w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="0051528A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Elenco">
-[...1 lines deleted...]
-    <w:basedOn w:val="Corpotesto"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CorpotestoCarattere">
+    <w:name w:val="Corpo testo Carattere"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:link w:val="Corpotesto"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="0051528A"/>
     <w:rPr>
-      <w:rFonts w:cs="Lucida Sans"/>
-[...13 lines deleted...]
-      <w:iCs/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-    </w:rPr>
-[...9 lines deleted...]
-      <w:rFonts w:cs="Lucida Sans"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragrafoelenco">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normale"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="0051528A"/>
     <w:pPr>
-      <w:ind w:left="255" w:right="245"/>
-      <w:jc w:val="both"/>
+      <w:ind w:left="192"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
-[...27 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="table" w:styleId="Grigliatabella">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="0051528A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Intestazione">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normale"/>
     <w:link w:val="IntestazioneCarattere"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008D1EBE"/>
+    <w:rsid w:val="007632FE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="IntestazioneCarattere">
     <w:name w:val="Intestazione Carattere"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:link w:val="Intestazione"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="008D1EBE"/>
+    <w:rsid w:val="007632FE"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:lang w:val="it-IT"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pidipagina">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normale"/>
+    <w:link w:val="PidipaginaCarattere"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007632FE"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PidipaginaCarattere">
+    <w:name w:val="Piè di pagina Carattere"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:link w:val="Pidipagina"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007632FE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Testofumetto">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normale"/>
     <w:link w:val="TestofumettoCarattere"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C64D1C"/>
+    <w:rsid w:val="00D748E9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TestofumettoCarattere">
     <w:name w:val="Testo fumetto Carattere"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:link w:val="Testofumetto"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C64D1C"/>
+    <w:rsid w:val="00D748E9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...2 lines deleted...]
-      <w:lang w:val="it-IT"/>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
-  </w:style>
-[...128 lines deleted...]
-    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="680623052">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0963139-B308-4F6A-92E3-0D66F3527B43}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0B3A585D-FD2B-47CE-880D-05270DDA1ED1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>7278</Characters>
+  <Pages>3</Pages>
+  <Words>498</Words>
+  <Characters>2843</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>60</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>23</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>1061404256_1577332.graffetta</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>INVA S.p.a.</Company>
+  <Company>Regione Autonoma Valle d'Aosta</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8537</CharactersWithSpaces>
+  <CharactersWithSpaces>3335</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>1061404256_1577332.graffetta</dc:title>
-  <dc:creator>lmammoliti</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Flavia TARTAGLIONE</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:language>it-IT</dc:language>
 </cp:coreProperties>
 </file>
-
-[...12 lines deleted...]
-</file>