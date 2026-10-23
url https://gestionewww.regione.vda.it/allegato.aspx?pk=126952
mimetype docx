--- v0 (2026-06-22)
+++ v1 (2026-10-23)
@@ -1,4470 +1,2755 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-[...9 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...1550 lines deleted...]
-</w:document>
+<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24334"/>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CBE473E0-9C2B-41B8-8B26-517B99429E5A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <bookViews>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+  </bookViews>
+  <sheets>
+    <sheet name="Piano Economico Finanziario" sheetId="1" r:id="rId1"/>
+  </sheets>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
+  </extLst>
+</workbook>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-</w:endnotes>
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="C27" i="1" l="1"/>
+  <c r="J11" i="1"/>
+  <c r="K5" i="1" s="1"/>
+  <c r="J34" i="1"/>
+  <c r="J32" i="1"/>
+  <c r="J33" i="1"/>
+  <c r="I35" i="1"/>
+  <c r="J25" i="1"/>
+  <c r="K19" i="1" s="1"/>
+  <c r="I25" i="1"/>
+  <c r="H25" i="1"/>
+  <c r="G25" i="1"/>
+  <c r="G35" i="1"/>
+  <c r="H35" i="1"/>
+  <c r="J35" i="1" s="1"/>
+  <c r="J18" i="1"/>
+  <c r="K12" i="1" s="1"/>
+  <c r="J26" i="1" l="1"/>
+  <c r="C38" i="1" s="1"/>
+  <c r="K32" i="1"/>
+  <c r="C36" i="1" s="1"/>
+  <c r="G11" i="1"/>
+  <c r="H18" i="1" l="1"/>
+  <c r="I18" i="1"/>
+  <c r="G18" i="1"/>
+  <c r="H11" i="1"/>
+  <c r="I11" i="1"/>
+</calcChain>
 </file>
 
-<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-[...56 lines deleted...]
-</w:fonts>
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="27">
+  <si>
+    <t>…</t>
+  </si>
+  <si>
+    <t>PER IL PERSONALE</t>
+  </si>
+  <si>
+    <t>DESCRIZIONE MACROVOCI DI SPESA</t>
+  </si>
+  <si>
+    <t>Ore settimanali</t>
+  </si>
+  <si>
+    <t>Costo orario</t>
+  </si>
+  <si>
+    <t>totali delle macrovoci di spesa</t>
+  </si>
+  <si>
+    <t>totali delle  macrovoci di spesa</t>
+  </si>
+  <si>
+    <t>Descrizione delle risorse aggiuntive non monetarie (beni strumentali, volontariato ecc..) e/o monetarie messe a disposizione per la co-progettazione e per la co-produzione/esecuzione del progetto</t>
+  </si>
+  <si>
+    <t>COMPARTECIPAZIONE</t>
+  </si>
+  <si>
+    <t>Anno 2027</t>
+  </si>
+  <si>
+    <t>Anno 2028</t>
+  </si>
+  <si>
+    <t>Totale ambito di azione 1</t>
+  </si>
+  <si>
+    <t>Totale ambito di azione 2</t>
+  </si>
+  <si>
+    <t>TOTALE COMPARTECIPAZIONE</t>
+  </si>
+  <si>
+    <t>non pertinente</t>
+  </si>
+  <si>
+    <t>TOTALE FINANZIATO  CON FONDI REGIONALI</t>
+  </si>
+  <si>
+    <t>AMBITI DI INTERVENTO A VALERE SU FONDI REGIONALI</t>
+  </si>
+  <si>
+    <t>Totale ambito di azione 3</t>
+  </si>
+  <si>
+    <t>TOTALE AZIONI 1, 2 E 3</t>
+  </si>
+  <si>
+    <t>Ore complessive nel triennio</t>
+  </si>
+  <si>
+    <t>TOTALE in Euro</t>
+  </si>
+  <si>
+    <t>Anno 2029</t>
+  </si>
+  <si>
+    <t>1. Ambito strutturale</t>
+  </si>
+  <si>
+    <t>2. Ambito servizi</t>
+  </si>
+  <si>
+    <t>3. Ambito reti e collaborazioni</t>
+  </si>
+  <si>
+    <t>TOTALE FINANZIAMENTO (FONDI REGIONALI) E COMPARTECIPAZIONE</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> PIANO ECONOMICO FINANZIARIO - CO-PROGETTAZIONE E GESTIONE IN PARTNERSHIP DEL SERVIZIO DI CO-HOUSING IN FAVORE DI PERSONE ANZIANE AUTOSUFFICIENTI AI SENSI DELLA DELIBERAZIONE DELLA GIUNTA REGIONALE </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>N. 980   DEL 28 AGOSTO 2026 - CUP B75I26000160002</t>
+    </r>
+  </si>
+</sst>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...68 lines deleted...]
-</w:ftr>
+<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
+  </numFmts>
+  <fonts count="10" x14ac:knownFonts="1">
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF231F20"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="20"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+  </fonts>
+  <fills count="9">
+    <fill>
+      <patternFill patternType="none"/>
+    </fill>
+    <fill>
+      <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.59999389629810485"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.39997558519241921"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="3" tint="0.59999389629810485"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+  </fills>
+  <borders count="52">
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+  </borders>
+  <cellStyleXfs count="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="120">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="6" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="5" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="5" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="6" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="5" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="6" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="6" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="6" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="6" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="6" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="23" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="41" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="6" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="6" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="6" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+  </cellXfs>
+  <cellStyles count="1">
+    <cellStyle name="Normale" xfId="0" builtinId="0"/>
+  </cellStyles>
+  <dxfs count="0"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
+</styleSheet>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-</w:footnotes>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1663 lines deleted...]
-</w:numbering>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
-<file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-[...128 lines deleted...]
-</w:settings>
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>270633</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>190499</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>1536897</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>800184</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="Immagine 11">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA7B8726-BE20-4CE0-8731-712268897711}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="9428240" y="190499"/>
+          <a:ext cx="2490907" cy="609685"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
-<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-[...594 lines deleted...]
-<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
-        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
-        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-</ds:datastoreItem>
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:AK52"/>
+  <sheetViews>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A19" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="H5" sqref="H5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="4.28515625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="100.28515625" customWidth="1"/>
+    <col min="3" max="3" width="32.85546875" customWidth="1"/>
+    <col min="4" max="4" width="18.42578125" customWidth="1"/>
+    <col min="5" max="5" width="23.140625" customWidth="1"/>
+    <col min="6" max="6" width="16.42578125" customWidth="1"/>
+    <col min="7" max="10" width="21" customWidth="1"/>
+    <col min="11" max="11" width="20.85546875" customWidth="1"/>
+    <col min="12" max="12" width="3.5703125" style="1" customWidth="1"/>
+    <col min="13" max="13" width="2.140625" style="1" hidden="1" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" style="1" hidden="1" customWidth="1"/>
+    <col min="15" max="37" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:17" s="1" customFormat="1" ht="77.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="2"/>
+      <c r="B1" s="81"/>
+      <c r="C1" s="81"/>
+      <c r="D1" s="81"/>
+      <c r="E1" s="81"/>
+      <c r="F1" s="81"/>
+      <c r="G1" s="81"/>
+      <c r="H1" s="81"/>
+      <c r="I1" s="81"/>
+      <c r="J1" s="81"/>
+      <c r="K1" s="81"/>
+    </row>
+    <row r="2" spans="1:17" s="2" customFormat="1" ht="51.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="82" t="s">
+        <v>26</v>
+      </c>
+      <c r="C2" s="83"/>
+      <c r="D2" s="83"/>
+      <c r="E2" s="83"/>
+      <c r="F2" s="83"/>
+      <c r="G2" s="83"/>
+      <c r="H2" s="83"/>
+      <c r="I2" s="83"/>
+      <c r="J2" s="83"/>
+      <c r="K2" s="84"/>
+    </row>
+    <row r="3" spans="1:17" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="87" t="s">
+        <v>16</v>
+      </c>
+      <c r="C3" s="93" t="s">
+        <v>2</v>
+      </c>
+      <c r="D3" s="91" t="s">
+        <v>1</v>
+      </c>
+      <c r="E3" s="91"/>
+      <c r="F3" s="92"/>
+      <c r="G3" s="89" t="s">
+        <v>9</v>
+      </c>
+      <c r="H3" s="85" t="s">
+        <v>10</v>
+      </c>
+      <c r="I3" s="85" t="s">
+        <v>21</v>
+      </c>
+      <c r="J3" s="98" t="s">
+        <v>5</v>
+      </c>
+      <c r="K3" s="95" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17" ht="53.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B4" s="88"/>
+      <c r="C4" s="94"/>
+      <c r="D4" s="25" t="s">
+        <v>3</v>
+      </c>
+      <c r="E4" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" s="46" t="s">
+        <v>4</v>
+      </c>
+      <c r="G4" s="90"/>
+      <c r="H4" s="86"/>
+      <c r="I4" s="86"/>
+      <c r="J4" s="99"/>
+      <c r="K4" s="96"/>
+      <c r="O4"/>
+      <c r="Q4"/>
+    </row>
+    <row r="5" spans="1:17" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="100" t="s">
+        <v>22</v>
+      </c>
+      <c r="C5" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5" s="14"/>
+      <c r="E5" s="15"/>
+      <c r="F5" s="47"/>
+      <c r="G5" s="48"/>
+      <c r="H5" s="6"/>
+      <c r="I5" s="10"/>
+      <c r="J5" s="49"/>
+      <c r="K5" s="78">
+        <f>J11</f>
+        <v>0</v>
+      </c>
+      <c r="O5"/>
+      <c r="Q5"/>
+    </row>
+    <row r="6" spans="1:17" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="101"/>
+      <c r="C6" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="D6" s="12"/>
+      <c r="E6" s="13"/>
+      <c r="F6" s="36"/>
+      <c r="G6" s="50"/>
+      <c r="H6" s="4"/>
+      <c r="I6" s="10"/>
+      <c r="J6" s="49"/>
+      <c r="K6" s="79"/>
+      <c r="O6"/>
+      <c r="Q6"/>
+    </row>
+    <row r="7" spans="1:17" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="101"/>
+      <c r="C7" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="D7" s="103" t="s">
+        <v>14</v>
+      </c>
+      <c r="E7" s="104"/>
+      <c r="F7" s="104"/>
+      <c r="G7" s="51"/>
+      <c r="H7" s="8"/>
+      <c r="I7" s="10"/>
+      <c r="J7" s="49"/>
+      <c r="K7" s="79"/>
+      <c r="O7"/>
+      <c r="Q7"/>
+    </row>
+    <row r="8" spans="1:17" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="101"/>
+      <c r="C8" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="D8" s="103" t="s">
+        <v>14</v>
+      </c>
+      <c r="E8" s="104"/>
+      <c r="F8" s="104"/>
+      <c r="G8" s="51"/>
+      <c r="H8" s="8"/>
+      <c r="I8" s="10"/>
+      <c r="J8" s="49"/>
+      <c r="K8" s="79"/>
+      <c r="O8"/>
+      <c r="Q8"/>
+    </row>
+    <row r="9" spans="1:17" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="101"/>
+      <c r="C9" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="D9" s="103" t="s">
+        <v>14</v>
+      </c>
+      <c r="E9" s="104"/>
+      <c r="F9" s="104"/>
+      <c r="G9" s="51"/>
+      <c r="H9" s="8"/>
+      <c r="I9" s="10"/>
+      <c r="J9" s="49"/>
+      <c r="K9" s="79"/>
+      <c r="O9"/>
+      <c r="Q9"/>
+    </row>
+    <row r="10" spans="1:17" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="101"/>
+      <c r="C10" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="D10" s="103" t="s">
+        <v>14</v>
+      </c>
+      <c r="E10" s="104"/>
+      <c r="F10" s="104"/>
+      <c r="G10" s="51"/>
+      <c r="H10" s="8"/>
+      <c r="I10" s="10"/>
+      <c r="J10" s="49"/>
+      <c r="K10" s="79"/>
+      <c r="O10"/>
+      <c r="Q10"/>
+    </row>
+    <row r="11" spans="1:17" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B11" s="102"/>
+      <c r="C11" s="97" t="s">
+        <v>11</v>
+      </c>
+      <c r="D11" s="97"/>
+      <c r="E11" s="97"/>
+      <c r="F11" s="97"/>
+      <c r="G11" s="52">
+        <f>SUM(G5:G10)</f>
+        <v>0</v>
+      </c>
+      <c r="H11" s="16">
+        <f>SUM(H5:H10)</f>
+        <v>0</v>
+      </c>
+      <c r="I11" s="16">
+        <f>SUM(I5:I10)</f>
+        <v>0</v>
+      </c>
+      <c r="J11" s="53">
+        <f>SUM(J5:J10)</f>
+        <v>0</v>
+      </c>
+      <c r="K11" s="80"/>
+      <c r="O11"/>
+      <c r="Q11"/>
+    </row>
+    <row r="12" spans="1:17" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="100" t="s">
+        <v>23</v>
+      </c>
+      <c r="C12" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="D12" s="14"/>
+      <c r="E12" s="15"/>
+      <c r="F12" s="47"/>
+      <c r="G12" s="48"/>
+      <c r="H12" s="6"/>
+      <c r="I12" s="10"/>
+      <c r="J12" s="49"/>
+      <c r="K12" s="78">
+        <f>J18</f>
+        <v>0</v>
+      </c>
+      <c r="O12"/>
+      <c r="Q12"/>
+    </row>
+    <row r="13" spans="1:17" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="101"/>
+      <c r="C13" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="D13" s="12"/>
+      <c r="E13" s="13"/>
+      <c r="F13" s="36"/>
+      <c r="G13" s="50"/>
+      <c r="H13" s="4"/>
+      <c r="I13" s="10"/>
+      <c r="J13" s="49"/>
+      <c r="K13" s="79"/>
+      <c r="O13"/>
+      <c r="Q13"/>
+    </row>
+    <row r="14" spans="1:17" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="101"/>
+      <c r="C14" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="D14" s="103" t="s">
+        <v>14</v>
+      </c>
+      <c r="E14" s="104"/>
+      <c r="F14" s="104"/>
+      <c r="G14" s="51"/>
+      <c r="H14" s="8"/>
+      <c r="I14" s="10"/>
+      <c r="J14" s="49"/>
+      <c r="K14" s="79"/>
+      <c r="O14"/>
+      <c r="Q14"/>
+    </row>
+    <row r="15" spans="1:17" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B15" s="101"/>
+      <c r="C15" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="D15" s="103" t="s">
+        <v>14</v>
+      </c>
+      <c r="E15" s="104"/>
+      <c r="F15" s="104"/>
+      <c r="G15" s="51"/>
+      <c r="H15" s="8"/>
+      <c r="I15" s="10"/>
+      <c r="J15" s="49"/>
+      <c r="K15" s="79"/>
+      <c r="O15"/>
+      <c r="Q15"/>
+    </row>
+    <row r="16" spans="1:17" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B16" s="101"/>
+      <c r="C16" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="D16" s="103" t="s">
+        <v>14</v>
+      </c>
+      <c r="E16" s="104"/>
+      <c r="F16" s="104"/>
+      <c r="G16" s="51"/>
+      <c r="H16" s="8"/>
+      <c r="I16" s="10"/>
+      <c r="J16" s="49"/>
+      <c r="K16" s="79"/>
+      <c r="O16"/>
+      <c r="Q16"/>
+    </row>
+    <row r="17" spans="1:17" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B17" s="101"/>
+      <c r="C17" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="D17" s="103" t="s">
+        <v>14</v>
+      </c>
+      <c r="E17" s="104"/>
+      <c r="F17" s="104"/>
+      <c r="G17" s="51"/>
+      <c r="H17" s="8"/>
+      <c r="I17" s="10"/>
+      <c r="J17" s="49"/>
+      <c r="K17" s="79"/>
+      <c r="O17"/>
+      <c r="Q17"/>
+    </row>
+    <row r="18" spans="1:17" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B18" s="102"/>
+      <c r="C18" s="97" t="s">
+        <v>12</v>
+      </c>
+      <c r="D18" s="97"/>
+      <c r="E18" s="97"/>
+      <c r="F18" s="97"/>
+      <c r="G18" s="52">
+        <f>SUM(G12:G17)</f>
+        <v>0</v>
+      </c>
+      <c r="H18" s="16">
+        <f>SUM(H12:H17)</f>
+        <v>0</v>
+      </c>
+      <c r="I18" s="16">
+        <f>SUM(I12:I17)</f>
+        <v>0</v>
+      </c>
+      <c r="J18" s="53">
+        <f>SUM(J12:J17)</f>
+        <v>0</v>
+      </c>
+      <c r="K18" s="80"/>
+      <c r="O18"/>
+      <c r="Q18"/>
+    </row>
+    <row r="19" spans="1:17" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B19" s="100" t="s">
+        <v>24</v>
+      </c>
+      <c r="C19" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="D19" s="14"/>
+      <c r="E19" s="15"/>
+      <c r="F19" s="47"/>
+      <c r="G19" s="48"/>
+      <c r="H19" s="6"/>
+      <c r="I19" s="10"/>
+      <c r="J19" s="49"/>
+      <c r="K19" s="78">
+        <f>J25</f>
+        <v>0</v>
+      </c>
+      <c r="O19"/>
+      <c r="Q19"/>
+    </row>
+    <row r="20" spans="1:17" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B20" s="101"/>
+      <c r="C20" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="D20" s="12"/>
+      <c r="E20" s="13"/>
+      <c r="F20" s="36"/>
+      <c r="G20" s="50"/>
+      <c r="H20" s="4"/>
+      <c r="I20" s="10"/>
+      <c r="J20" s="49"/>
+      <c r="K20" s="79"/>
+      <c r="O20"/>
+      <c r="Q20"/>
+    </row>
+    <row r="21" spans="1:17" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B21" s="101"/>
+      <c r="C21" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="D21" s="103" t="s">
+        <v>14</v>
+      </c>
+      <c r="E21" s="104"/>
+      <c r="F21" s="104"/>
+      <c r="G21" s="51"/>
+      <c r="H21" s="8"/>
+      <c r="I21" s="10"/>
+      <c r="J21" s="49"/>
+      <c r="K21" s="79"/>
+      <c r="O21"/>
+      <c r="Q21"/>
+    </row>
+    <row r="22" spans="1:17" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B22" s="101"/>
+      <c r="C22" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="D22" s="103" t="s">
+        <v>14</v>
+      </c>
+      <c r="E22" s="104"/>
+      <c r="F22" s="104"/>
+      <c r="G22" s="51"/>
+      <c r="H22" s="8"/>
+      <c r="I22" s="10"/>
+      <c r="J22" s="49"/>
+      <c r="K22" s="79"/>
+      <c r="O22"/>
+      <c r="Q22"/>
+    </row>
+    <row r="23" spans="1:17" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B23" s="101"/>
+      <c r="C23" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="D23" s="103" t="s">
+        <v>14</v>
+      </c>
+      <c r="E23" s="104"/>
+      <c r="F23" s="104"/>
+      <c r="G23" s="51"/>
+      <c r="H23" s="8"/>
+      <c r="I23" s="10"/>
+      <c r="J23" s="49"/>
+      <c r="K23" s="79"/>
+      <c r="O23"/>
+      <c r="Q23"/>
+    </row>
+    <row r="24" spans="1:17" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B24" s="101"/>
+      <c r="C24" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="D24" s="103" t="s">
+        <v>14</v>
+      </c>
+      <c r="E24" s="104"/>
+      <c r="F24" s="104"/>
+      <c r="G24" s="51"/>
+      <c r="H24" s="8"/>
+      <c r="I24" s="10"/>
+      <c r="J24" s="49"/>
+      <c r="K24" s="79"/>
+      <c r="O24"/>
+      <c r="Q24"/>
+    </row>
+    <row r="25" spans="1:17" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B25" s="102"/>
+      <c r="C25" s="97" t="s">
+        <v>17</v>
+      </c>
+      <c r="D25" s="97"/>
+      <c r="E25" s="97"/>
+      <c r="F25" s="97"/>
+      <c r="G25" s="52">
+        <f>SUM(G19:G24)</f>
+        <v>0</v>
+      </c>
+      <c r="H25" s="16">
+        <f>SUM(H19:H24)</f>
+        <v>0</v>
+      </c>
+      <c r="I25" s="16">
+        <f>SUM(I19:I24)</f>
+        <v>0</v>
+      </c>
+      <c r="J25" s="53">
+        <f>SUM(J19:J24)</f>
+        <v>0</v>
+      </c>
+      <c r="K25" s="80"/>
+      <c r="O25"/>
+      <c r="Q25"/>
+    </row>
+    <row r="26" spans="1:17" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B26" s="64" t="s">
+        <v>18</v>
+      </c>
+      <c r="C26" s="65"/>
+      <c r="D26" s="65"/>
+      <c r="E26" s="65"/>
+      <c r="F26" s="65"/>
+      <c r="G26" s="9">
+        <v>70000</v>
+      </c>
+      <c r="H26" s="9">
+        <v>70000</v>
+      </c>
+      <c r="I26" s="9">
+        <v>70000</v>
+      </c>
+      <c r="J26" s="107">
+        <f>SUM(K5+K12+K19)</f>
+        <v>0</v>
+      </c>
+      <c r="K26" s="108"/>
+    </row>
+    <row r="27" spans="1:17" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B27" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C27" s="68">
+        <f>SUM(G26:H26:I26)</f>
+        <v>210000</v>
+      </c>
+      <c r="D27" s="69"/>
+      <c r="E27" s="69"/>
+      <c r="F27" s="69"/>
+      <c r="G27" s="69"/>
+      <c r="H27" s="69"/>
+      <c r="I27" s="69"/>
+      <c r="J27" s="69"/>
+      <c r="K27" s="70"/>
+    </row>
+    <row r="28" spans="1:17" s="18" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="17"/>
+      <c r="B28" s="26"/>
+      <c r="C28" s="19"/>
+      <c r="D28" s="19"/>
+      <c r="E28" s="19"/>
+      <c r="F28" s="19"/>
+      <c r="G28" s="19"/>
+      <c r="H28" s="19"/>
+      <c r="I28" s="19"/>
+      <c r="J28" s="19"/>
+      <c r="K28" s="19"/>
+    </row>
+    <row r="29" spans="1:17" s="18" customFormat="1" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="17"/>
+      <c r="B29" s="27"/>
+      <c r="C29" s="27"/>
+      <c r="D29" s="27"/>
+      <c r="E29" s="27"/>
+      <c r="F29" s="27"/>
+      <c r="G29" s="28"/>
+      <c r="H29" s="28"/>
+      <c r="I29" s="28"/>
+      <c r="J29" s="29"/>
+      <c r="K29" s="28"/>
+    </row>
+    <row r="30" spans="1:17" ht="38.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B30" s="116" t="s">
+        <v>8</v>
+      </c>
+      <c r="C30" s="118" t="s">
+        <v>2</v>
+      </c>
+      <c r="D30" s="74" t="s">
+        <v>1</v>
+      </c>
+      <c r="E30" s="74"/>
+      <c r="F30" s="75"/>
+      <c r="G30" s="76" t="s">
+        <v>9</v>
+      </c>
+      <c r="H30" s="85" t="s">
+        <v>10</v>
+      </c>
+      <c r="I30" s="85" t="s">
+        <v>21</v>
+      </c>
+      <c r="J30" s="109" t="s">
+        <v>6</v>
+      </c>
+      <c r="K30" s="111" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="31" spans="1:17" ht="54.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B31" s="117"/>
+      <c r="C31" s="119"/>
+      <c r="D31" s="22" t="s">
+        <v>3</v>
+      </c>
+      <c r="E31" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="F31" s="40" t="s">
+        <v>4</v>
+      </c>
+      <c r="G31" s="77"/>
+      <c r="H31" s="86"/>
+      <c r="I31" s="86"/>
+      <c r="J31" s="110"/>
+      <c r="K31" s="112"/>
+    </row>
+    <row r="32" spans="1:17" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B32" s="61" t="s">
+        <v>7</v>
+      </c>
+      <c r="C32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="F32" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="G32" s="37"/>
+      <c r="H32" s="6"/>
+      <c r="I32" s="10"/>
+      <c r="J32" s="7">
+        <f>G32+H32+I32</f>
+        <v>0</v>
+      </c>
+      <c r="K32" s="113">
+        <f>J32+J33+J34</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B33" s="62"/>
+      <c r="C33" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="D33" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="E33" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="F33" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="G33" s="38"/>
+      <c r="H33" s="4"/>
+      <c r="I33" s="10"/>
+      <c r="J33" s="7">
+        <f>G33+H33+I33</f>
+        <v>0</v>
+      </c>
+      <c r="K33" s="114"/>
+    </row>
+    <row r="34" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B34" s="63"/>
+      <c r="C34" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D34" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="E34" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="F34" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="G34" s="39"/>
+      <c r="H34" s="8"/>
+      <c r="I34" s="11"/>
+      <c r="J34" s="7">
+        <f>G34+H34+I34</f>
+        <v>0</v>
+      </c>
+      <c r="K34" s="115"/>
+    </row>
+    <row r="35" spans="1:11" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B35" s="66"/>
+      <c r="C35" s="67"/>
+      <c r="D35" s="67"/>
+      <c r="E35" s="67"/>
+      <c r="F35" s="67"/>
+      <c r="G35" s="21">
+        <f>SUM(G32:G34)</f>
+        <v>0</v>
+      </c>
+      <c r="H35" s="21">
+        <f>SUM(H32:H34)</f>
+        <v>0</v>
+      </c>
+      <c r="I35" s="21">
+        <f>SUM(I32:I34)</f>
+        <v>0</v>
+      </c>
+      <c r="J35" s="105">
+        <f>G35+H35+I35</f>
+        <v>0</v>
+      </c>
+      <c r="K35" s="106"/>
+    </row>
+    <row r="36" spans="1:11" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B36" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C36" s="71">
+        <f>K32</f>
+        <v>0</v>
+      </c>
+      <c r="D36" s="72"/>
+      <c r="E36" s="72"/>
+      <c r="F36" s="72"/>
+      <c r="G36" s="72"/>
+      <c r="H36" s="72"/>
+      <c r="I36" s="72"/>
+      <c r="J36" s="72"/>
+      <c r="K36" s="73"/>
+    </row>
+    <row r="37" spans="1:11" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="2"/>
+      <c r="B37" s="54"/>
+      <c r="C37" s="55"/>
+      <c r="D37" s="56"/>
+      <c r="E37" s="56"/>
+      <c r="F37" s="56"/>
+      <c r="G37" s="56"/>
+      <c r="H37" s="56"/>
+      <c r="I37" s="56"/>
+      <c r="J37" s="56"/>
+      <c r="K37" s="57"/>
+    </row>
+    <row r="38" spans="1:11" ht="57.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B38" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C38" s="58">
+        <f>SUM(J26+J35)</f>
+        <v>0</v>
+      </c>
+      <c r="D38" s="59"/>
+      <c r="E38" s="59"/>
+      <c r="F38" s="59"/>
+      <c r="G38" s="59"/>
+      <c r="H38" s="59"/>
+      <c r="I38" s="59"/>
+      <c r="J38" s="59"/>
+      <c r="K38" s="60"/>
+    </row>
+    <row r="39" spans="1:11" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B39" s="3"/>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3"/>
+      <c r="E39" s="3"/>
+      <c r="F39" s="3"/>
+      <c r="G39" s="1"/>
+      <c r="H39" s="1"/>
+      <c r="I39" s="1"/>
+      <c r="J39" s="1"/>
+      <c r="K39" s="1"/>
+    </row>
+    <row r="40" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B40" s="3"/>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3"/>
+      <c r="E40" s="3"/>
+      <c r="F40" s="3"/>
+      <c r="G40" s="1"/>
+      <c r="H40" s="1"/>
+      <c r="I40" s="1"/>
+      <c r="J40" s="1"/>
+      <c r="K40" s="1"/>
+    </row>
+    <row r="41" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B41" s="3"/>
+      <c r="C41" s="3"/>
+      <c r="D41" s="3"/>
+      <c r="E41" s="3"/>
+      <c r="F41" s="3"/>
+      <c r="G41" s="1"/>
+      <c r="H41" s="1"/>
+      <c r="I41" s="1"/>
+      <c r="J41" s="1"/>
+      <c r="K41" s="1"/>
+    </row>
+    <row r="42" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B42" s="3"/>
+      <c r="C42" s="3"/>
+      <c r="D42" s="3"/>
+      <c r="E42" s="3"/>
+      <c r="F42" s="3"/>
+      <c r="G42" s="1"/>
+      <c r="H42" s="1"/>
+      <c r="I42" s="1"/>
+      <c r="J42" s="1"/>
+      <c r="K42" s="1"/>
+    </row>
+    <row r="43" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B43" s="3"/>
+      <c r="C43" s="3"/>
+      <c r="D43" s="3"/>
+      <c r="E43" s="3"/>
+      <c r="F43" s="3"/>
+      <c r="G43" s="1"/>
+      <c r="H43" s="1"/>
+      <c r="I43" s="1"/>
+      <c r="J43" s="1"/>
+      <c r="K43" s="1"/>
+    </row>
+    <row r="44" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B44" s="1"/>
+      <c r="C44" s="1"/>
+      <c r="D44" s="1"/>
+      <c r="E44" s="1"/>
+      <c r="F44" s="1"/>
+      <c r="G44" s="1"/>
+      <c r="H44" s="1"/>
+      <c r="I44" s="1"/>
+      <c r="J44" s="1"/>
+      <c r="K44" s="1"/>
+    </row>
+    <row r="45" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B45" s="1"/>
+      <c r="C45" s="1"/>
+      <c r="D45" s="1"/>
+      <c r="E45" s="1"/>
+      <c r="F45" s="1"/>
+      <c r="G45" s="1"/>
+      <c r="H45" s="1"/>
+      <c r="I45" s="1"/>
+      <c r="J45" s="1"/>
+      <c r="K45" s="1"/>
+    </row>
+    <row r="46" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B46" s="1"/>
+      <c r="C46" s="1"/>
+      <c r="D46" s="1"/>
+      <c r="E46" s="1"/>
+      <c r="F46" s="1"/>
+      <c r="G46" s="1"/>
+      <c r="H46" s="1"/>
+      <c r="I46" s="1"/>
+      <c r="J46" s="1"/>
+      <c r="K46" s="1"/>
+    </row>
+    <row r="47" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B47" s="1"/>
+      <c r="C47" s="1"/>
+      <c r="D47" s="1"/>
+      <c r="E47" s="1"/>
+      <c r="F47" s="1"/>
+      <c r="G47" s="1"/>
+      <c r="H47" s="1"/>
+      <c r="I47" s="1"/>
+      <c r="J47" s="1"/>
+      <c r="K47" s="1"/>
+    </row>
+    <row r="48" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B48" s="1"/>
+      <c r="C48" s="1"/>
+      <c r="D48" s="1"/>
+      <c r="E48" s="1"/>
+      <c r="F48" s="1"/>
+      <c r="G48" s="1"/>
+      <c r="H48" s="1"/>
+      <c r="I48" s="1"/>
+      <c r="J48" s="1"/>
+      <c r="K48" s="1"/>
+    </row>
+    <row r="49" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B49" s="1"/>
+      <c r="C49" s="1"/>
+      <c r="D49" s="1"/>
+      <c r="E49" s="1"/>
+      <c r="F49" s="1"/>
+      <c r="G49" s="1"/>
+      <c r="H49" s="1"/>
+      <c r="I49" s="1"/>
+      <c r="J49" s="1"/>
+      <c r="K49" s="1"/>
+    </row>
+    <row r="50" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B50" s="1"/>
+      <c r="C50" s="1"/>
+      <c r="D50" s="1"/>
+      <c r="E50" s="1"/>
+      <c r="F50" s="1"/>
+      <c r="G50" s="1"/>
+      <c r="H50" s="1"/>
+      <c r="I50" s="1"/>
+      <c r="J50" s="1"/>
+      <c r="K50" s="1"/>
+    </row>
+    <row r="51" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B51" s="1"/>
+      <c r="C51" s="1"/>
+      <c r="D51" s="1"/>
+      <c r="E51" s="1"/>
+      <c r="F51" s="1"/>
+      <c r="G51" s="1"/>
+      <c r="H51" s="1"/>
+      <c r="I51" s="1"/>
+      <c r="J51" s="1"/>
+      <c r="K51" s="1"/>
+    </row>
+    <row r="52" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B52" s="1"/>
+      <c r="C52" s="1"/>
+      <c r="D52" s="1"/>
+      <c r="E52" s="1"/>
+      <c r="F52" s="1"/>
+      <c r="G52" s="1"/>
+      <c r="H52" s="1"/>
+      <c r="I52" s="1"/>
+      <c r="J52" s="1"/>
+      <c r="K52" s="1"/>
+    </row>
+  </sheetData>
+  <mergeCells count="48">
+    <mergeCell ref="D10:F10"/>
+    <mergeCell ref="D14:F14"/>
+    <mergeCell ref="B30:B31"/>
+    <mergeCell ref="D15:F15"/>
+    <mergeCell ref="D16:F16"/>
+    <mergeCell ref="D17:F17"/>
+    <mergeCell ref="D21:F21"/>
+    <mergeCell ref="D22:F22"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="B19:B25"/>
+    <mergeCell ref="B12:B18"/>
+    <mergeCell ref="K19:K25"/>
+    <mergeCell ref="C25:F25"/>
+    <mergeCell ref="D23:F23"/>
+    <mergeCell ref="D24:F24"/>
+    <mergeCell ref="K12:K18"/>
+    <mergeCell ref="C18:F18"/>
+    <mergeCell ref="K5:K11"/>
+    <mergeCell ref="B1:K1"/>
+    <mergeCell ref="B2:K2"/>
+    <mergeCell ref="H3:H4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="G3:G4"/>
+    <mergeCell ref="D3:F3"/>
+    <mergeCell ref="C3:C4"/>
+    <mergeCell ref="K3:K4"/>
+    <mergeCell ref="I3:I4"/>
+    <mergeCell ref="C11:F11"/>
+    <mergeCell ref="J3:J4"/>
+    <mergeCell ref="B5:B11"/>
+    <mergeCell ref="D7:F7"/>
+    <mergeCell ref="D8:F8"/>
+    <mergeCell ref="D9:F9"/>
+    <mergeCell ref="C38:K38"/>
+    <mergeCell ref="B32:B34"/>
+    <mergeCell ref="B26:F26"/>
+    <mergeCell ref="B35:F35"/>
+    <mergeCell ref="C27:K27"/>
+    <mergeCell ref="C36:K36"/>
+    <mergeCell ref="D30:F30"/>
+    <mergeCell ref="G30:G31"/>
+    <mergeCell ref="J35:K35"/>
+    <mergeCell ref="J26:K26"/>
+    <mergeCell ref="H30:H31"/>
+    <mergeCell ref="I30:I31"/>
+    <mergeCell ref="J30:J31"/>
+    <mergeCell ref="K30:K31"/>
+    <mergeCell ref="K32:K34"/>
+  </mergeCells>
+  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="8" scale="43" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
-[...4 lines deleted...]
-  <Application>Microsoft Office Word</Application>
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
-  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Titolo</vt:lpstr>
+        <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>Piano Economico Finanziario</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Regione Autonoma Valle d'Aosta</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2353</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...6 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>