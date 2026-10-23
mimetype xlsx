--- v0 (2026-06-22)
+++ v1 (2026-10-23)
@@ -1,1599 +1,13714 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
-<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-</workbook>
+<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:body>
+    <w:p w14:paraId="5A2F1A4D" w14:textId="0354B245" w:rsidR="00D940FC" w:rsidRDefault="00166CA9" w:rsidP="001F5CB4">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:spacing w:before="84"/>
+        <w:ind w:right="245"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F558AC">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674112" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="00DBD70C" wp14:editId="61D6321F">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>341558</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>60385</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="847725" cy="999490"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="20996"/>
+                <wp:lineTo x="21357" y="20996"/>
+                <wp:lineTo x="21357" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="12" name="Immagine 3" descr="page1image24805792"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 3" descr="page1image24805792"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="847725" cy="999490"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="001F5CB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C10EAA4" w14:textId="6F3B328E" w:rsidR="00D940FC" w:rsidRDefault="00D940FC" w:rsidP="007B108F">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:spacing w:before="84"/>
+        <w:ind w:left="5697" w:right="245" w:firstLine="63"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="638DFACA" w14:textId="7908F143" w:rsidR="00D940FC" w:rsidRDefault="00D940FC" w:rsidP="001F5CB4">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:spacing w:before="84"/>
+        <w:ind w:right="245"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58DB0108" w14:textId="7893B530" w:rsidR="00D940FC" w:rsidRDefault="00D940FC" w:rsidP="007B108F">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:spacing w:before="84"/>
+        <w:ind w:left="5697" w:right="245" w:firstLine="63"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BF113F8" w14:textId="5FA68620" w:rsidR="005C0CC7" w:rsidRDefault="005C0CC7" w:rsidP="007B108F">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:spacing w:before="84"/>
+        <w:ind w:left="5697" w:right="245" w:firstLine="63"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49BE0B73" w14:textId="3A3C6DC0" w:rsidR="00291423" w:rsidRPr="00AE597A" w:rsidRDefault="005C0CC7" w:rsidP="007B108F">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:spacing w:before="84"/>
+        <w:ind w:left="5697" w:right="245" w:firstLine="63"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="007B108F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MARCA </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DA </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>BOLLO da €</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>16,00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ACA27BA" w14:textId="25874990" w:rsidR="00291423" w:rsidRPr="00AE597A" w:rsidRDefault="00E7665D" w:rsidP="007B108F">
+      <w:pPr>
+        <w:spacing w:before="3"/>
+        <w:ind w:left="6417" w:right="200"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Escl</w:t>
+      </w:r>
+      <w:r w:rsidR="0051362A">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">usivamente in caso di imprese sociali costituite in forma di società ai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sensi dell’art. </w:t>
+      </w:r>
+      <w:r w:rsidR="0051362A">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>82 del D.lgs 117/2017</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5862C217" w14:textId="00312BA4" w:rsidR="00291423" w:rsidRDefault="00291423">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76127C59" w14:textId="77777777" w:rsidR="00F578B5" w:rsidRPr="00AE597A" w:rsidRDefault="00F578B5">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FBCDD0C" w14:textId="0695F63F" w:rsidR="00291423" w:rsidRPr="00AE597A" w:rsidRDefault="00291423">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:spacing w:before="6"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E1C253E" w14:textId="77777777" w:rsidR="00293523" w:rsidRPr="001E3FCE" w:rsidRDefault="00293523" w:rsidP="00293523">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:ind w:left="5760"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E3FCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>AL DIPARTIMENTO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SANITÀ, SALUTE E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3FCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> POLITICHE SOCIALI </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C3388FC" w14:textId="77777777" w:rsidR="00293523" w:rsidRPr="001E3FCE" w:rsidRDefault="00293523" w:rsidP="00293523">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:ind w:left="5760"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t xml:space="preserve">U.O. AMMINISTRAZIONE CONDIVISA E TERZO SETTORE </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="001ADD01" w14:textId="77777777" w:rsidR="00293523" w:rsidRPr="007B1B80" w:rsidRDefault="00293523" w:rsidP="00293523">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:ind w:left="5760"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B1B80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>VIA DE TILLIER 30,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="219D1E58" w14:textId="77777777" w:rsidR="00293523" w:rsidRPr="007B1B80" w:rsidRDefault="00293523" w:rsidP="00293523">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:ind w:left="5760"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B1B80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>11100 AOSTA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="270AB38B" w14:textId="1EC1BD15" w:rsidR="00291423" w:rsidRPr="00AE597A" w:rsidRDefault="00291423">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:spacing w:before="4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AD5936B" w14:textId="77777777" w:rsidR="001E3FCE" w:rsidRDefault="001E3FCE" w:rsidP="00FB6A31">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:ind w:left="1515" w:right="1511"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FF32106" w14:textId="1EFEAA3C" w:rsidR="004D2058" w:rsidRDefault="00E7665D" w:rsidP="00FB6A31">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:ind w:left="1515" w:right="1511"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>DOMANDA DI PARTECIPAZIONE</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA5732">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FB8CC0C" w14:textId="77777777" w:rsidR="00F92814" w:rsidRDefault="00F92814" w:rsidP="00FB6A31">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:ind w:left="1515" w:right="1511"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F87E6AA" w14:textId="0AE4C5D0" w:rsidR="00836A4A" w:rsidRPr="00836A4A" w:rsidRDefault="00BB045D" w:rsidP="00131501">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:ind w:left="284" w:right="223"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00142A30">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>all’</w:t>
+      </w:r>
+      <w:r w:rsidR="00F92814" w:rsidRPr="00142A30">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t xml:space="preserve">istruttoria </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142A30">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>pubblica</w:t>
+      </w:r>
+      <w:r w:rsidR="00783016" w:rsidRPr="00142A30">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00131501" w:rsidRPr="00131501">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">finalizzata all’individuazione di un soggetto del Terzo Settore disponibile alla co-progettazione e alla gestione in partnership del servizio di co-housing in favore di persone anziane autosufficienti ai sensi della deliberazione della Giunta regionale n. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C32A35" w:rsidRPr="00C32A35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>980</w:t>
+      </w:r>
+      <w:r w:rsidR="00C32A35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00131501" w:rsidRPr="00131501">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>del 28 agosto 2026 - CUP B75I26000160002</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B90DBE3" w14:textId="77777777" w:rsidR="008D1EBE" w:rsidRPr="00AE597A" w:rsidRDefault="008D1EBE" w:rsidP="008D1EBE">
+      <w:pPr>
+        <w:spacing w:before="61" w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="1515" w:right="1505"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Dichiarazioni sostitutive di certificazioni o sostitutive di atto di notorietà (artt. 46 e 47 del D.P.R. 445/2000 e ss. mm. e i.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F505FE5" w14:textId="77777777" w:rsidR="008D1EBE" w:rsidRPr="00AE597A" w:rsidRDefault="008D1EBE" w:rsidP="0091753E">
+      <w:pPr>
+        <w:ind w:left="255" w:right="245" w:firstLine="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44A2EAB0" w14:textId="77777777" w:rsidR="00291423" w:rsidRPr="00AE597A" w:rsidRDefault="00E7665D" w:rsidP="0091753E">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5601"/>
+          <w:tab w:val="left" w:pos="7900"/>
+          <w:tab w:val="left" w:pos="9947"/>
+        </w:tabs>
+        <w:ind w:left="255"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:u w:val="single" w:color="221E1E"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>Il</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>sottoscritto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:u w:val="single" w:color="221E1E"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:u w:val="single" w:color="221E1E"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>nato</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:spacing w:val="9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:u w:val="single" w:color="221E1E"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:u w:val="single" w:color="221E1E"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>il</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:w w:val="99"/>
+          <w:u w:val="single" w:color="221E1E"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:u w:val="single" w:color="221E1E"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="391239D4" w14:textId="77777777" w:rsidR="00291423" w:rsidRPr="00AE597A" w:rsidRDefault="00E7665D">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="622"/>
+          <w:tab w:val="left" w:pos="1723"/>
+          <w:tab w:val="left" w:pos="2088"/>
+          <w:tab w:val="left" w:pos="5743"/>
+        </w:tabs>
+        <w:spacing w:before="133"/>
+        <w:ind w:left="255"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>residente</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:w w:val="99"/>
+          <w:u w:val="single" w:color="221E1E"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:u w:val="single" w:color="221E1E"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>prov.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="99"/>
+          <w:u w:val="single" w:color="221E1E"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:spacing w:val="-6"/>
+          <w:u w:val="single" w:color="221E1E"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>CAP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:w w:val="99"/>
+          <w:u w:val="single" w:color="221E1E"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:u w:val="single" w:color="221E1E"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B415655" w14:textId="77777777" w:rsidR="00785E47" w:rsidRPr="00AE597A" w:rsidRDefault="00E7665D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4721"/>
+          <w:tab w:val="left" w:pos="9942"/>
+        </w:tabs>
+        <w:spacing w:before="133" w:line="355" w:lineRule="auto"/>
+        <w:ind w:left="255" w:right="195" w:hanging="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Via/Piazza</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single" w:color="221E1E"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single" w:color="221E1E"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00785E47" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CF </w:t>
+      </w:r>
+      <w:r w:rsidR="00785E47" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single" w:color="221E1E"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00785E47" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single" w:color="221E1E"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6499A5F6" w14:textId="41BC13F5" w:rsidR="00625979" w:rsidRPr="00F129B2" w:rsidRDefault="008C707D" w:rsidP="006045E8">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4721"/>
+          <w:tab w:val="left" w:pos="9942"/>
+        </w:tabs>
+        <w:spacing w:before="133" w:line="355" w:lineRule="auto"/>
+        <w:ind w:right="195"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk205896766"/>
+      <w:r w:rsidRPr="00F129B2">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in qualità di </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F129B2">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>(carica</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F129B2">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="231F1F"/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F129B2">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>sociale)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F129B2">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:u w:val="single" w:color="221E1E"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F129B2">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">autorizzato a rappresentare legalmente </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00F129B2">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">il seguente </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ente del Terzo settore</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F129B2">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iscritto al Registro unico nazionale del Terzo settore (RUNTS)</w:t>
+      </w:r>
+      <w:r w:rsidR="00193118">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17F2A8F3" w14:textId="534833B0" w:rsidR="001F3D97" w:rsidRPr="001F3D97" w:rsidRDefault="00E7665D" w:rsidP="001F3D97">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4721"/>
+          <w:tab w:val="left" w:pos="9942"/>
+        </w:tabs>
+        <w:spacing w:before="133" w:line="355" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="195" w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>barrare la casella appropriata e inserire denominazione e ragione</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="231F1F"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>sociale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B6F156C" w14:textId="77777777" w:rsidR="00F92814" w:rsidRPr="00B4341B" w:rsidRDefault="00F92814" w:rsidP="00F92814">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9839"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="992" w:right="244" w:hanging="425"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F3D97">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">organizzazione di volontariato </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00736F1D">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F95C32C" w14:textId="77777777" w:rsidR="00F92814" w:rsidRPr="00B4341B" w:rsidRDefault="00F92814" w:rsidP="00F92814">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9839"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="992" w:right="244" w:hanging="425"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00402F79">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">associazione di promozione sociale </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00736F1D">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F6D6140" w14:textId="77777777" w:rsidR="00F92814" w:rsidRPr="00B4341B" w:rsidRDefault="00F92814" w:rsidP="00F92814">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9839"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="992" w:right="244" w:hanging="425"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000934E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>cooperativa sociale/impresa sociale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00736F1D">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6238AE2A" w14:textId="5F4AFF7B" w:rsidR="00F92814" w:rsidRPr="00B4341B" w:rsidRDefault="00F92814" w:rsidP="00F92814">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9839"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="992" w:right="244" w:hanging="425"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F3D97">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ente filantropico </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00736F1D">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36B8AC15" w14:textId="332C3185" w:rsidR="003E042C" w:rsidRPr="003E042C" w:rsidRDefault="00F92814" w:rsidP="003E042C">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9839"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="992" w:right="244" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000934E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">altro ente del Terzo settore </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000934E6">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:u w:val="single" w:color="221E1E"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41748426" w14:textId="5A47AC38" w:rsidR="003E042C" w:rsidRPr="003E042C" w:rsidRDefault="003E042C" w:rsidP="00023A4B">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9839"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="992" w:right="244" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A4B">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>rete associativa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E042C">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00023A4B">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="278037F8" w14:textId="60E25498" w:rsidR="003E042C" w:rsidRPr="00023A4B" w:rsidRDefault="003E042C" w:rsidP="003E042C">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9839"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="992" w:right="244" w:hanging="425"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A4B">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">società di mutuo soccorso </w:t>
+      </w:r>
+      <w:r w:rsidR="00023A4B">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C88FC9E" w14:textId="77777777" w:rsidR="00FA7FD0" w:rsidRPr="00AE597A" w:rsidRDefault="00FA7FD0" w:rsidP="003E042C">
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="992"/>
+        <w:rPr>
+          <w:sz w:val="15"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CAFA8F1" w14:textId="77777777" w:rsidR="003E042C" w:rsidRDefault="003E042C" w:rsidP="003E042C"/>
+    <w:p w14:paraId="5677B1CA" w14:textId="77777777" w:rsidR="007A2126" w:rsidRDefault="007A2126" w:rsidP="007A2126">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6719"/>
+          <w:tab w:val="left" w:pos="7542"/>
+          <w:tab w:val="left" w:pos="9880"/>
+          <w:tab w:val="left" w:pos="9947"/>
+          <w:tab w:val="left" w:pos="10028"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="108"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:u w:val="single" w:color="221E1E"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>sede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:spacing w:val="9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>legale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:w w:val="99"/>
+          <w:u w:val="single" w:color="221E1E"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:u w:val="single" w:color="221E1E"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:u w:val="single" w:color="221E1E"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:u w:val="single" w:color="221E1E"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:u w:val="single" w:color="221E1E"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>operativa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:w w:val="99"/>
+          <w:u w:val="single" w:color="221E1E"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:u w:val="single" w:color="221E1E"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:u w:val="single" w:color="221E1E"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:u w:val="single" w:color="221E1E"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:u w:val="single" w:color="221E1E"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:u w:val="single" w:color="221E1E"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> numero</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>di</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>telefono</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:u w:val="single" w:color="221E1E"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:u w:val="single" w:color="221E1E"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48EC7B5B" w14:textId="77777777" w:rsidR="007A2126" w:rsidRPr="00AE597A" w:rsidRDefault="007A2126" w:rsidP="007A2126">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6719"/>
+          <w:tab w:val="left" w:pos="7542"/>
+          <w:tab w:val="left" w:pos="9880"/>
+          <w:tab w:val="left" w:pos="9947"/>
+          <w:tab w:val="left" w:pos="10028"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="108"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:u w:val="single" w:color="221E1E"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>posta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>elettronica certificata (PEC)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:w w:val="99"/>
+          <w:u w:val="single" w:color="221E1E"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D91CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="299C63EE" w14:textId="77777777" w:rsidR="00101504" w:rsidRPr="00E23BF7" w:rsidRDefault="00101504" w:rsidP="00D91CAC">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:spacing w:before="13" w:line="475" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="338B826A" w14:textId="2E980A8E" w:rsidR="00634B43" w:rsidRPr="00AE597A" w:rsidRDefault="00114815" w:rsidP="00634B43">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:spacing w:before="13" w:line="475" w:lineRule="auto"/>
+        <w:ind w:left="255" w:firstLine="11"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="231F1F"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="35" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="707E02D5" wp14:editId="2D3F976C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>1665108</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>4445</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4359275" cy="608965"/>
+                <wp:effectExtent l="0" t="0" r="3175" b="635"/>
+                <wp:wrapNone/>
+                <wp:docPr id="8" name="Text Box 39"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4359275" cy="608965"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="0">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor"/>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:tbl>
+                            <w:tblPr>
+                              <w:tblStyle w:val="TableNormal"/>
+                              <w:tblW w:w="6852" w:type="dxa"/>
+                              <w:tblInd w:w="5" w:type="dxa"/>
+                              <w:tblLayout w:type="fixed"/>
+                              <w:tblCellMar>
+                                <w:left w:w="5" w:type="dxa"/>
+                                <w:right w:w="5" w:type="dxa"/>
+                              </w:tblCellMar>
+                              <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+                            </w:tblPr>
+                            <w:tblGrid>
+                              <w:gridCol w:w="427"/>
+                              <w:gridCol w:w="426"/>
+                              <w:gridCol w:w="426"/>
+                              <w:gridCol w:w="425"/>
+                              <w:gridCol w:w="426"/>
+                              <w:gridCol w:w="425"/>
+                              <w:gridCol w:w="426"/>
+                              <w:gridCol w:w="425"/>
+                              <w:gridCol w:w="424"/>
+                              <w:gridCol w:w="427"/>
+                              <w:gridCol w:w="433"/>
+                              <w:gridCol w:w="418"/>
+                              <w:gridCol w:w="424"/>
+                              <w:gridCol w:w="425"/>
+                              <w:gridCol w:w="426"/>
+                              <w:gridCol w:w="469"/>
+                            </w:tblGrid>
+                            <w:tr w:rsidR="00F71B59" w14:paraId="33613785" w14:textId="77777777">
+                              <w:trPr>
+                                <w:trHeight w:val="525"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="426" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="2F89219B" w14:textId="77777777" w:rsidR="00F71B59" w:rsidRDefault="00F71B59">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="425" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="3ADAF5CD" w14:textId="77777777" w:rsidR="00F71B59" w:rsidRDefault="00F71B59">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="426" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="7D147FAD" w14:textId="77777777" w:rsidR="00F71B59" w:rsidRDefault="00F71B59">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="425" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="1673179F" w14:textId="77777777" w:rsidR="00F71B59" w:rsidRDefault="00F71B59">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="426" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="585DE755" w14:textId="77777777" w:rsidR="00F71B59" w:rsidRDefault="00F71B59">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="425" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="2580870A" w14:textId="77777777" w:rsidR="00F71B59" w:rsidRDefault="00F71B59">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="426" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="4EC95855" w14:textId="77777777" w:rsidR="00F71B59" w:rsidRDefault="00F71B59">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="425" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="1D4E9C95" w14:textId="77777777" w:rsidR="00F71B59" w:rsidRDefault="00F71B59">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="424" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="6BD9C297" w14:textId="77777777" w:rsidR="00F71B59" w:rsidRDefault="00F71B59">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="427" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="1C0AF91E" w14:textId="77777777" w:rsidR="00F71B59" w:rsidRDefault="00F71B59">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="433" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="6C03BADA" w14:textId="77777777" w:rsidR="00F71B59" w:rsidRDefault="00F71B59">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="418" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="66243DEC" w14:textId="77777777" w:rsidR="00F71B59" w:rsidRDefault="00F71B59">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="424" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="176862F9" w14:textId="77777777" w:rsidR="00F71B59" w:rsidRDefault="00F71B59">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="425" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="1AA9B4F0" w14:textId="77777777" w:rsidR="00F71B59" w:rsidRDefault="00F71B59">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="426" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="7B8F23CA" w14:textId="77777777" w:rsidR="00F71B59" w:rsidRDefault="00F71B59">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="469" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="3D5CFCF6" w14:textId="77777777" w:rsidR="00F71B59" w:rsidRDefault="00F71B59">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="00F71B59" w14:paraId="77D72E06" w14:textId="77777777">
+                              <w:trPr>
+                                <w:trHeight w:val="402"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="426" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="339BAE1A" w14:textId="77777777" w:rsidR="00F71B59" w:rsidRDefault="00F71B59">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="425" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="7672EB8A" w14:textId="77777777" w:rsidR="00F71B59" w:rsidRDefault="00F71B59">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="426" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="31C31401" w14:textId="77777777" w:rsidR="00F71B59" w:rsidRDefault="00F71B59">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="425" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="23E34268" w14:textId="77777777" w:rsidR="00F71B59" w:rsidRDefault="00F71B59">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="426" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="607753AA" w14:textId="77777777" w:rsidR="00F71B59" w:rsidRDefault="00F71B59">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="425" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="5CD19053" w14:textId="77777777" w:rsidR="00F71B59" w:rsidRDefault="00F71B59">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="426" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="6E9AABBF" w14:textId="77777777" w:rsidR="00F71B59" w:rsidRDefault="00F71B59">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="425" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="3EBBB84C" w14:textId="77777777" w:rsidR="00F71B59" w:rsidRDefault="00F71B59">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="424" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="429A0377" w14:textId="77777777" w:rsidR="00F71B59" w:rsidRDefault="00F71B59">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="427" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="2983CD7D" w14:textId="77777777" w:rsidR="00F71B59" w:rsidRDefault="00F71B59">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="433" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="406F0568" w14:textId="77777777" w:rsidR="00F71B59" w:rsidRDefault="00F71B59">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="2162" w:type="dxa"/>
+                                  <w:gridSpan w:val="5"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                    <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="7E2F4E2E" w14:textId="77777777" w:rsidR="00F71B59" w:rsidRDefault="00F71B59">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                          </w:tbl>
+                          <w:p w14:paraId="150D8B00" w14:textId="77777777" w:rsidR="00F71B59" w:rsidRDefault="00F71B59">
+                            <w:pPr>
+                              <w:pStyle w:val="Corpotesto"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="707E02D5" id="Text Box 39" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:131.1pt;margin-top:.35pt;width:343.25pt;height:47.95pt;z-index:35;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA+OZJG6QEAAC4EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3bSJWuMOMW2osOA&#10;YS3W7gMUWbIFSKIgKbHz96Nkx+22U4ddZIrieyQf6d3NYDQ5CR8U2JouFyUlwnJolG1r+vPp7t01&#10;JSEy2zANVtT0LAK92b99s+tdJVbQgW6EJ0hiQ9W7mnYxuqooAu+EYWEBTlh8lOANi3j1bdF41iO7&#10;0cWqLDdFD75xHrgIAb234yPdZ34pBY/3UgYRia4p1hbz6fN5SGex37Gq9cx1ik9lsH+owjBlMelM&#10;dcsiI0ev/qIyinsIIOOCgylASsVF7gG7WZZ/dPPYMSdyLyhOcLNM4f/R8u+nB09UU1MclGUGR/Qk&#10;hkg+wUCutkme3oUKox7dg59uAc3U6yC9SV/sggxZ0vMsaeLg6Hx/td6uPqwp4fi2Ka+3m3UiLZ7R&#10;zof4RYAhyaipx5FlJdnpW4hj6CUkJbNwp7RGP6u0JX1K+JsbmbXFBKnssdBsxbMWI+aHkNhvrjc5&#10;Avft4bP2ZFwK3Fpck8tqZDIEpECJaV+JnSAJLfIuvhI/g3J+sHHGG2XBZyFfdJfMOByGaUwHaM44&#10;W/3V4r6k3b8Y/mIcLgazvAMUIFJydF61HQ5iOen68RhBqjyJlGBknQTGpcyznH6gtPUv7znq+Tff&#10;/wIAAP//AwBQSwMEFAAGAAgAAAAhAB+jUuDaAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjkFP&#10;hDAUhO8m/ofmmXhzi8TUXaRszBISvenqxVuXPoFIX4F2Af+9z5PeZjKTmS/fr64XM06h86ThdpOA&#10;QKq97ajR8P5W3WxBhGjImt4TavjGAPvi8iI3mfULveJ8jI3gEQqZ0dDGOGRShrpFZ8LGD0icffrJ&#10;mch2aqSdzMLjrpdpkijpTEf80JoBDy3WX8ez01BOylbh8FRWu4+ljM8v4zzKUevrq/XxAUTENf6V&#10;4Ref0aFgppM/kw2i15CqNOWqhnsQHO/utixOLJQCWeTyP3/xAwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAD45kkbpAQAALgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAB+jUuDaAAAABwEAAA8AAAAAAAAAAAAAAAAAQwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight="0">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:tbl>
+                      <w:tblPr>
+                        <w:tblStyle w:val="TableNormal"/>
+                        <w:tblW w:w="6852" w:type="dxa"/>
+                        <w:tblInd w:w="5" w:type="dxa"/>
+                        <w:tblLayout w:type="fixed"/>
+                        <w:tblCellMar>
+                          <w:left w:w="5" w:type="dxa"/>
+                          <w:right w:w="5" w:type="dxa"/>
+                        </w:tblCellMar>
+                        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+                      </w:tblPr>
+                      <w:tblGrid>
+                        <w:gridCol w:w="427"/>
+                        <w:gridCol w:w="426"/>
+                        <w:gridCol w:w="426"/>
+                        <w:gridCol w:w="425"/>
+                        <w:gridCol w:w="426"/>
+                        <w:gridCol w:w="425"/>
+                        <w:gridCol w:w="426"/>
+                        <w:gridCol w:w="425"/>
+                        <w:gridCol w:w="424"/>
+                        <w:gridCol w:w="427"/>
+                        <w:gridCol w:w="433"/>
+                        <w:gridCol w:w="418"/>
+                        <w:gridCol w:w="424"/>
+                        <w:gridCol w:w="425"/>
+                        <w:gridCol w:w="426"/>
+                        <w:gridCol w:w="469"/>
+                      </w:tblGrid>
+                      <w:tr w:rsidR="00F71B59" w14:paraId="33613785" w14:textId="77777777">
+                        <w:trPr>
+                          <w:trHeight w:val="525"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="426" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="2F89219B" w14:textId="77777777" w:rsidR="00F71B59" w:rsidRDefault="00F71B59">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="425" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="3ADAF5CD" w14:textId="77777777" w:rsidR="00F71B59" w:rsidRDefault="00F71B59">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="426" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="7D147FAD" w14:textId="77777777" w:rsidR="00F71B59" w:rsidRDefault="00F71B59">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="425" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="1673179F" w14:textId="77777777" w:rsidR="00F71B59" w:rsidRDefault="00F71B59">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="426" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="585DE755" w14:textId="77777777" w:rsidR="00F71B59" w:rsidRDefault="00F71B59">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="425" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="2580870A" w14:textId="77777777" w:rsidR="00F71B59" w:rsidRDefault="00F71B59">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="426" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="4EC95855" w14:textId="77777777" w:rsidR="00F71B59" w:rsidRDefault="00F71B59">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="425" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="1D4E9C95" w14:textId="77777777" w:rsidR="00F71B59" w:rsidRDefault="00F71B59">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="424" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="6BD9C297" w14:textId="77777777" w:rsidR="00F71B59" w:rsidRDefault="00F71B59">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="427" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="1C0AF91E" w14:textId="77777777" w:rsidR="00F71B59" w:rsidRDefault="00F71B59">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="433" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="6C03BADA" w14:textId="77777777" w:rsidR="00F71B59" w:rsidRDefault="00F71B59">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="418" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="66243DEC" w14:textId="77777777" w:rsidR="00F71B59" w:rsidRDefault="00F71B59">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="424" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="176862F9" w14:textId="77777777" w:rsidR="00F71B59" w:rsidRDefault="00F71B59">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="425" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="1AA9B4F0" w14:textId="77777777" w:rsidR="00F71B59" w:rsidRDefault="00F71B59">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="426" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="7B8F23CA" w14:textId="77777777" w:rsidR="00F71B59" w:rsidRDefault="00F71B59">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="469" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="3D5CFCF6" w14:textId="77777777" w:rsidR="00F71B59" w:rsidRDefault="00F71B59">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="00F71B59" w14:paraId="77D72E06" w14:textId="77777777">
+                        <w:trPr>
+                          <w:trHeight w:val="402"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="426" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="339BAE1A" w14:textId="77777777" w:rsidR="00F71B59" w:rsidRDefault="00F71B59">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="425" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="7672EB8A" w14:textId="77777777" w:rsidR="00F71B59" w:rsidRDefault="00F71B59">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="426" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="31C31401" w14:textId="77777777" w:rsidR="00F71B59" w:rsidRDefault="00F71B59">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="425" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="23E34268" w14:textId="77777777" w:rsidR="00F71B59" w:rsidRDefault="00F71B59">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="426" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="607753AA" w14:textId="77777777" w:rsidR="00F71B59" w:rsidRDefault="00F71B59">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="425" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="5CD19053" w14:textId="77777777" w:rsidR="00F71B59" w:rsidRDefault="00F71B59">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="426" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="6E9AABBF" w14:textId="77777777" w:rsidR="00F71B59" w:rsidRDefault="00F71B59">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="425" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="3EBBB84C" w14:textId="77777777" w:rsidR="00F71B59" w:rsidRDefault="00F71B59">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="424" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="429A0377" w14:textId="77777777" w:rsidR="00F71B59" w:rsidRDefault="00F71B59">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="427" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="2983CD7D" w14:textId="77777777" w:rsidR="00F71B59" w:rsidRDefault="00F71B59">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="433" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="406F0568" w14:textId="77777777" w:rsidR="00F71B59" w:rsidRDefault="00F71B59">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="2162" w:type="dxa"/>
+                            <w:gridSpan w:val="5"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="7E2F4E2E" w14:textId="77777777" w:rsidR="00F71B59" w:rsidRDefault="00F71B59">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                    </w:tbl>
+                    <w:p w14:paraId="150D8B00" w14:textId="77777777" w:rsidR="00F71B59" w:rsidRDefault="00F71B59">
+                      <w:pPr>
+                        <w:pStyle w:val="Corpotesto"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="page"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00634B43" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t xml:space="preserve">codice </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fiscale </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="240ACBCF" w14:textId="01D9FF8C" w:rsidR="00402F79" w:rsidRDefault="00E7665D" w:rsidP="00D91CAC">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:spacing w:before="13" w:line="475" w:lineRule="auto"/>
+        <w:ind w:left="255" w:firstLine="11"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>partita IVA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="526190D4" w14:textId="77777777" w:rsidR="00D91CAC" w:rsidRDefault="00D91CAC" w:rsidP="00D91CAC">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:ind w:left="623"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BA72B73" w14:textId="77777777" w:rsidR="003E042C" w:rsidRDefault="003E042C" w:rsidP="003E042C">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03E3CE96" w14:textId="1B3C842B" w:rsidR="001C006C" w:rsidRPr="00D91CAC" w:rsidRDefault="001C006C" w:rsidP="003E042C">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>REFERENTE PER LA PROCEDURA (COGNOME E NOME):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D91CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EA59240" w14:textId="77777777" w:rsidR="00DF441C" w:rsidRPr="00AE597A" w:rsidRDefault="00DF441C" w:rsidP="008869D5">
+      <w:pPr>
+        <w:pStyle w:val="Titolo2"/>
+        <w:spacing w:before="74"/>
+        <w:ind w:left="0" w:right="1508"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50E86A28" w14:textId="77777777" w:rsidR="008869D5" w:rsidRPr="00AE597A" w:rsidRDefault="00E7665D" w:rsidP="008869D5">
+      <w:pPr>
+        <w:pStyle w:val="Titolo2"/>
+        <w:spacing w:before="74"/>
+        <w:ind w:left="1515" w:right="1508"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>CHIEDE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F3D5040" w14:textId="77777777" w:rsidR="008869D5" w:rsidRPr="00001FB8" w:rsidRDefault="008869D5" w:rsidP="008869D5">
+      <w:pPr>
+        <w:pStyle w:val="Titolo2"/>
+        <w:spacing w:before="74"/>
+        <w:ind w:left="1515" w:right="1508"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F671E6D" w14:textId="0E0789DD" w:rsidR="00F92814" w:rsidRDefault="00E7665D" w:rsidP="00914375">
+      <w:pPr>
+        <w:spacing w:before="160"/>
+        <w:ind w:left="284" w:right="365"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>DI PARTECIPARE ALLA PROCEDURA</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grigliatabella"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="9356"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EA4F4C" w14:paraId="11E629B6" w14:textId="77777777" w:rsidTr="008A78D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C5D5511" w14:textId="77777777" w:rsidR="00EA4F4C" w:rsidRDefault="00EA4F4C" w:rsidP="00914375">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Serif Pro SemiBold" w:hAnsi="Source Serif Pro SemiBold"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="03954E36" w14:textId="3A5AB2DD" w:rsidR="00D91CAC" w:rsidRPr="00CA5732" w:rsidRDefault="00D91CAC" w:rsidP="00951439">
+            <w:pPr>
+              <w:pStyle w:val="Corpotesto"/>
+              <w:spacing w:after="120"/>
+              <w:ind w:right="108"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="231F20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="039F0635" w14:textId="216DA3AE" w:rsidR="00291423" w:rsidRPr="00D91CAC" w:rsidRDefault="00D91CAC" w:rsidP="00D91CAC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="460"/>
+        </w:tabs>
+        <w:spacing w:before="100" w:beforeAutospacing="1"/>
+        <w:ind w:left="426" w:hanging="284"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D91CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Serif Pro SemiBold" w:hAnsi="Source Serif Pro SemiBold"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>❒</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Serif Pro SemiBold" w:hAnsi="Source Serif Pro SemiBold"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00D91CAC">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>COME</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00D91CAC">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F1F"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00D91CAC">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>SINGOLO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53531FC7" w14:textId="36F6EFCF" w:rsidR="00D91CAC" w:rsidRPr="00D91CAC" w:rsidRDefault="002E2782" w:rsidP="00D91CAC">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:ind w:left="255"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>OPPURE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="609E7BD7" w14:textId="77777777" w:rsidR="005A128A" w:rsidRPr="00AE597A" w:rsidRDefault="005A128A">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:spacing w:before="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="778E24B2" w14:textId="0041EC6A" w:rsidR="00B23CA6" w:rsidRPr="00AE597A" w:rsidRDefault="00D91CAC" w:rsidP="00914375">
+      <w:pPr>
+        <w:pStyle w:val="Titolo2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D91CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Serif Pro SemiBold" w:hAnsi="Source Serif Pro SemiBold"/>
+        </w:rPr>
+        <w:t>❒</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Serif Pro SemiBold" w:hAnsi="Source Serif Pro SemiBold"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>COME MANDATARIA/</w:t>
+      </w:r>
+      <w:r w:rsidR="00193118">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>CONSORZIATA</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>CAPOGRUPPO/</w:t>
+      </w:r>
+      <w:r w:rsidR="00193118" w:rsidRPr="00193118">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00193118" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>ENTE CAPOFILA</w:t>
+      </w:r>
+      <w:r w:rsidR="00193118">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B23CA6" w:rsidRPr="00AE597A">
+        <w:t>del raggruppamento/partnership:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2322B182" w14:textId="77777777" w:rsidR="00B23CA6" w:rsidRPr="00AE597A" w:rsidRDefault="00B23CA6" w:rsidP="00B23CA6">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:spacing w:before="8"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="050090FC" w14:textId="6EEEB5F2" w:rsidR="00B23CA6" w:rsidRPr="00AE597A" w:rsidRDefault="00940E61" w:rsidP="00C6014A">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3696"/>
+          <w:tab w:val="left" w:pos="6271"/>
+        </w:tabs>
+        <w:spacing w:line="355" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="81"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00001FB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00B23CA6" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t xml:space="preserve">già costituito </w:t>
+      </w:r>
+      <w:r w:rsidR="00B23CA6" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>come da contratto di mandato collettivo speciale e dalla procura di cui all’atto pubblico in</w:t>
+      </w:r>
+      <w:r w:rsidR="00B23CA6" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:spacing w:val="56"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B23CA6" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>data</w:t>
+      </w:r>
+      <w:r w:rsidR="00B23CA6" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:u w:val="single" w:color="221E1E"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B23CA6" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:u w:val="single" w:color="221E1E"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B23CA6" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>n.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B23CA6" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:u w:val="single" w:color="221E1E"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B23CA6" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:u w:val="single" w:color="221E1E"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001A3019">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>di</w:t>
+      </w:r>
+      <w:r w:rsidR="00B23CA6" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> repertorio ricevuto dal notaio</w:t>
+      </w:r>
+      <w:r w:rsidR="00B23CA6" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:spacing w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B23CA6" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Dr.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43F30A26" w14:textId="64282A40" w:rsidR="00B23CA6" w:rsidRDefault="00B23CA6" w:rsidP="00914375">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5054"/>
+          <w:tab w:val="left" w:pos="5400"/>
+          <w:tab w:val="left" w:pos="5841"/>
+          <w:tab w:val="left" w:pos="6820"/>
+          <w:tab w:val="left" w:pos="7672"/>
+          <w:tab w:val="left" w:pos="8728"/>
+          <w:tab w:val="left" w:pos="9794"/>
+        </w:tabs>
+        <w:spacing w:before="2"/>
+        <w:ind w:left="284" w:right="81"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:w w:val="99"/>
+          <w:u w:val="single" w:color="221E1E"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:u w:val="single" w:color="221E1E"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>da</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>scrittura</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>privata</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F92814">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>sottoscritta in data _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50E4A617" w14:textId="77777777" w:rsidR="0091753E" w:rsidRPr="00AE597A" w:rsidRDefault="0091753E" w:rsidP="0091753E">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3069"/>
+          <w:tab w:val="left" w:pos="6179"/>
+          <w:tab w:val="left" w:pos="8013"/>
+        </w:tabs>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="726DBC72" w14:textId="27E7917B" w:rsidR="00ED778E" w:rsidRPr="00AE597A" w:rsidRDefault="00940E61" w:rsidP="0091753E">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3069"/>
+          <w:tab w:val="left" w:pos="6179"/>
+          <w:tab w:val="left" w:pos="8013"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED778E" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>costituito</w:t>
+      </w:r>
+      <w:r w:rsidR="00B23CA6" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dai seguenti soggetti</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED778E" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76E35C5E" w14:textId="77777777" w:rsidR="00ED778E" w:rsidRPr="00AE597A" w:rsidRDefault="00ED778E" w:rsidP="0091753E">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3069"/>
+          <w:tab w:val="left" w:pos="6179"/>
+          <w:tab w:val="left" w:pos="8013"/>
+        </w:tabs>
+        <w:ind w:left="975"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableNormal"/>
+        <w:tblW w:w="9829" w:type="dxa"/>
+        <w:tblInd w:w="231" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="5" w:type="dxa"/>
+          <w:right w:w="5" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3460"/>
+        <w:gridCol w:w="3544"/>
+        <w:gridCol w:w="2825"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00ED778E" w:rsidRPr="00AE597A" w14:paraId="1EE83867" w14:textId="77777777" w:rsidTr="001F3D97">
+        <w:trPr>
+          <w:trHeight w:val="459"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B5B8534" w14:textId="77777777" w:rsidR="00ED778E" w:rsidRPr="00AE597A" w:rsidRDefault="00ED778E" w:rsidP="00853BAB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4331"/>
+              </w:tabs>
+              <w:ind w:left="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="231F1F"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="1" w:name="_Hlk137805792"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5111C387" w14:textId="77777777" w:rsidR="00ED778E" w:rsidRPr="00AE597A" w:rsidRDefault="00ED778E" w:rsidP="00211C90">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4331"/>
+              </w:tabs>
+              <w:ind w:left="69"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="231F1F"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE597A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="231F1F"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>DENOMINAZIONE/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3186EF41" w14:textId="77777777" w:rsidR="00ED778E" w:rsidRPr="00AE597A" w:rsidRDefault="00ED778E" w:rsidP="00211C90">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4331"/>
+              </w:tabs>
+              <w:ind w:left="69"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE597A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="231F1F"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>RAGIONE SOCIALE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="209568F5" w14:textId="77777777" w:rsidR="00ED778E" w:rsidRPr="00AE597A" w:rsidRDefault="00ED778E" w:rsidP="00211C90">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE597A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>LEGALE RAPPRESENTANTE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="1"/>
+      <w:tr w:rsidR="00ED778E" w:rsidRPr="00AE597A" w14:paraId="68B77844" w14:textId="77777777" w:rsidTr="001F3D97">
+        <w:trPr>
+          <w:trHeight w:val="693"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4DC88023" w14:textId="77777777" w:rsidR="00ED778E" w:rsidRPr="00AE597A" w:rsidRDefault="00ED778E" w:rsidP="00853BAB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="205" w:lineRule="exact"/>
+              <w:ind w:left="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="231F1F"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE597A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="231F1F"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>MANDATARIA</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE597A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="231F1F"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (o CONSORZIATA CAPOGRUPPO o CAPOFILA DELLA PARTNERSHIP)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1FE8ABD0" w14:textId="77777777" w:rsidR="00ED778E" w:rsidRPr="00AE597A" w:rsidRDefault="00ED778E" w:rsidP="00853BAB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C141006" w14:textId="77777777" w:rsidR="00ED778E" w:rsidRPr="00AE597A" w:rsidRDefault="00ED778E" w:rsidP="00853BAB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED778E" w:rsidRPr="00AE597A" w14:paraId="3F1835CF" w14:textId="77777777" w:rsidTr="001F3D97">
+        <w:trPr>
+          <w:trHeight w:val="418"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="618DAA7C" w14:textId="77777777" w:rsidR="00ED778E" w:rsidRPr="00AE597A" w:rsidRDefault="00ED778E" w:rsidP="00853BAB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE597A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="231F1F"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>MANDANTE</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE597A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE597A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="231F1F"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(o CONSORZIATA o PARTNER)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="12D23276" w14:textId="77777777" w:rsidR="00ED778E" w:rsidRPr="00AE597A" w:rsidRDefault="00ED778E" w:rsidP="00853BAB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24E6A36C" w14:textId="77777777" w:rsidR="00ED778E" w:rsidRPr="00AE597A" w:rsidRDefault="00ED778E" w:rsidP="00853BAB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED778E" w:rsidRPr="00AE597A" w14:paraId="2CB501BC" w14:textId="77777777" w:rsidTr="001F3D97">
+        <w:trPr>
+          <w:trHeight w:val="525"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1ED51C4B" w14:textId="77777777" w:rsidR="00ED778E" w:rsidRPr="00AE597A" w:rsidRDefault="00ED778E" w:rsidP="00853BAB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE597A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="231F1F"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>MANDANTE</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE597A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="231F1F"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (o CONSORZIATA o PARTNER)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70AB37C5" w14:textId="77777777" w:rsidR="00ED778E" w:rsidRPr="00AE597A" w:rsidRDefault="00ED778E" w:rsidP="00853BAB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73876830" w14:textId="77777777" w:rsidR="00ED778E" w:rsidRPr="00AE597A" w:rsidRDefault="00ED778E" w:rsidP="00853BAB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED778E" w:rsidRPr="00AE597A" w14:paraId="262C45A5" w14:textId="77777777" w:rsidTr="001F3D97">
+        <w:trPr>
+          <w:trHeight w:val="561"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37104C5C" w14:textId="77777777" w:rsidR="00ED778E" w:rsidRPr="00AE597A" w:rsidRDefault="00ED778E" w:rsidP="00853BAB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE597A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="231F1F"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>MANDANTE</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE597A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="231F1F"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (o CONSORZIATA o PARTNER)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="074E2EB5" w14:textId="77777777" w:rsidR="00ED778E" w:rsidRPr="00AE597A" w:rsidRDefault="00ED778E" w:rsidP="00853BAB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D627B97" w14:textId="77777777" w:rsidR="00ED778E" w:rsidRPr="00AE597A" w:rsidRDefault="00ED778E" w:rsidP="00853BAB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7868C138" w14:textId="77777777" w:rsidR="00166CA9" w:rsidRDefault="00166CA9" w:rsidP="00001FB8">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:ind w:left="255"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50785A49" w14:textId="77777777" w:rsidR="00065B28" w:rsidRPr="00AE597A" w:rsidRDefault="00065B28" w:rsidP="00166CA9">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:ind w:left="255"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>OPPURE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1983F7B6" w14:textId="77777777" w:rsidR="00B23CA6" w:rsidRPr="00F578B5" w:rsidRDefault="00B23CA6" w:rsidP="00B23CA6">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:spacing w:before="6"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76C2C3A7" w14:textId="1A50619A" w:rsidR="00B23CA6" w:rsidRPr="00AE597A" w:rsidRDefault="00B23CA6" w:rsidP="006045E8">
+      <w:pPr>
+        <w:pStyle w:val="Titolo2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="1"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>da costituirsi tra i seguenti soggetti</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28D8C2E6" w14:textId="77777777" w:rsidR="00B23CA6" w:rsidRPr="00AE597A" w:rsidRDefault="00B23CA6" w:rsidP="00B23CA6">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:spacing w:before="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableNormal"/>
+        <w:tblW w:w="9829" w:type="dxa"/>
+        <w:tblInd w:w="231" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="5" w:type="dxa"/>
+          <w:right w:w="5" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3460"/>
+        <w:gridCol w:w="3544"/>
+        <w:gridCol w:w="2825"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B23CA6" w:rsidRPr="00AE597A" w14:paraId="1475E182" w14:textId="77777777" w:rsidTr="001F3D97">
+        <w:trPr>
+          <w:trHeight w:val="459"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1EB9B451" w14:textId="77777777" w:rsidR="00B23CA6" w:rsidRPr="00AE597A" w:rsidRDefault="00B23CA6" w:rsidP="00853BAB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4331"/>
+              </w:tabs>
+              <w:ind w:left="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="231F1F"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55475B32" w14:textId="77777777" w:rsidR="00B23CA6" w:rsidRPr="00AE597A" w:rsidRDefault="00B23CA6" w:rsidP="00F578B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4331"/>
+              </w:tabs>
+              <w:ind w:left="69"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="231F1F"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE597A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="231F1F"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>DENOMINAZIONE/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D8269DA" w14:textId="77777777" w:rsidR="00B23CA6" w:rsidRPr="00AE597A" w:rsidRDefault="00B23CA6" w:rsidP="00F578B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4331"/>
+              </w:tabs>
+              <w:ind w:left="69"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE597A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="231F1F"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>RAGIONE SOCIALE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F239E1E" w14:textId="77777777" w:rsidR="00B23CA6" w:rsidRPr="00AE597A" w:rsidRDefault="00B23CA6" w:rsidP="00F578B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE597A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>LEGALE RAPPRESENTANTE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B23CA6" w:rsidRPr="00AE597A" w14:paraId="2925BD6B" w14:textId="77777777" w:rsidTr="001F3D97">
+        <w:trPr>
+          <w:trHeight w:val="693"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0958EE67" w14:textId="77777777" w:rsidR="00B23CA6" w:rsidRPr="00AE597A" w:rsidRDefault="00B23CA6" w:rsidP="00853BAB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="205" w:lineRule="exact"/>
+              <w:ind w:left="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="231F1F"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE597A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="231F1F"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>MANDATARIA</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE597A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="231F1F"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (o CONSORZIATA CAPOGRUPPO o CAPOFILA DELLA PARTNERSHIP)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33BEA568" w14:textId="77777777" w:rsidR="00B23CA6" w:rsidRPr="00AE597A" w:rsidRDefault="00B23CA6" w:rsidP="00853BAB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33DC6544" w14:textId="77777777" w:rsidR="00B23CA6" w:rsidRPr="00AE597A" w:rsidRDefault="00B23CA6" w:rsidP="00853BAB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B23CA6" w:rsidRPr="00AE597A" w14:paraId="4B2C6067" w14:textId="77777777" w:rsidTr="001F3D97">
+        <w:trPr>
+          <w:trHeight w:val="418"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27E071F0" w14:textId="77777777" w:rsidR="00B23CA6" w:rsidRPr="00AE597A" w:rsidRDefault="00B23CA6" w:rsidP="00853BAB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE597A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="231F1F"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>MANDANTE</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE597A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE597A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="231F1F"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(o CONSORZIATA o PARTNER)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="687FC346" w14:textId="77777777" w:rsidR="00B23CA6" w:rsidRPr="00AE597A" w:rsidRDefault="00B23CA6" w:rsidP="00853BAB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08735263" w14:textId="77777777" w:rsidR="00B23CA6" w:rsidRPr="00AE597A" w:rsidRDefault="00B23CA6" w:rsidP="00853BAB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B23CA6" w:rsidRPr="00AE597A" w14:paraId="0E687B4B" w14:textId="77777777" w:rsidTr="001F3D97">
+        <w:trPr>
+          <w:trHeight w:val="525"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="007B315A" w14:textId="77777777" w:rsidR="00B23CA6" w:rsidRPr="00AE597A" w:rsidRDefault="00B23CA6" w:rsidP="00853BAB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE597A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="231F1F"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>MANDANTE</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE597A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="231F1F"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (o CONSORZIATA o PARTNER)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="11210CAF" w14:textId="77777777" w:rsidR="00B23CA6" w:rsidRPr="00AE597A" w:rsidRDefault="00B23CA6" w:rsidP="00853BAB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3BF057E3" w14:textId="77777777" w:rsidR="00B23CA6" w:rsidRPr="00AE597A" w:rsidRDefault="00B23CA6" w:rsidP="00853BAB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B23CA6" w:rsidRPr="00AE597A" w14:paraId="7B2DDC8D" w14:textId="77777777" w:rsidTr="001F3D97">
+        <w:trPr>
+          <w:trHeight w:val="561"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="594EA38B" w14:textId="77777777" w:rsidR="00B23CA6" w:rsidRPr="00AE597A" w:rsidRDefault="00B23CA6" w:rsidP="00853BAB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE597A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="231F1F"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>MANDANTE</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE597A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="231F1F"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (o CONSORZIATA o PARTNER)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="38E4E749" w14:textId="77777777" w:rsidR="00B23CA6" w:rsidRPr="00AE597A" w:rsidRDefault="00B23CA6" w:rsidP="00853BAB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4089A28D" w14:textId="77777777" w:rsidR="00B23CA6" w:rsidRPr="00AE597A" w:rsidRDefault="00B23CA6" w:rsidP="00853BAB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="29730B8E" w14:textId="49319A99" w:rsidR="00B23CA6" w:rsidRDefault="00B23CA6" w:rsidP="00C1135C">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F04C770" w14:textId="77777777" w:rsidR="00D62090" w:rsidRPr="00AE597A" w:rsidRDefault="00D62090" w:rsidP="00C1135C">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D8F03A7" w14:textId="77777777" w:rsidR="00291423" w:rsidRPr="00AE597A" w:rsidRDefault="00E7665D" w:rsidP="00001FB8">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:ind w:left="255"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>OPPURE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="328BF8EF" w14:textId="77777777" w:rsidR="00291423" w:rsidRPr="00C1135C" w:rsidRDefault="00291423" w:rsidP="00C1135C">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E86911F" w14:textId="76AFE49A" w:rsidR="00291423" w:rsidRPr="003C23EB" w:rsidRDefault="00D62090" w:rsidP="00914375">
+      <w:pPr>
+        <w:pStyle w:val="Titolo2"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D91CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Serif Pro SemiBold" w:hAnsi="Source Serif Pro SemiBold"/>
+        </w:rPr>
+        <w:t>❒</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Serif Pro SemiBold" w:hAnsi="Source Serif Pro SemiBold"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> COME MANDANTE</w:t>
+      </w:r>
+      <w:r w:rsidR="00193118">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>/CONSORZIATA/PARTNER</w:t>
+      </w:r>
+      <w:r w:rsidR="002E7313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="003C23EB">
+        <w:t>del raggruppamento/partnership</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7CDD" w:rsidRPr="003C23EB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="003C23EB">
+        <w:t>da costituirsi tra i seguenti soggetti</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7CDD" w:rsidRPr="003C23EB">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B7A480D" w14:textId="77777777" w:rsidR="00291423" w:rsidRPr="00AE597A" w:rsidRDefault="00291423">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:spacing w:before="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableNormal"/>
+        <w:tblW w:w="9829" w:type="dxa"/>
+        <w:tblInd w:w="231" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="5" w:type="dxa"/>
+          <w:right w:w="5" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3460"/>
+        <w:gridCol w:w="3544"/>
+        <w:gridCol w:w="2825"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008B326A" w:rsidRPr="00AE597A" w14:paraId="231230F6" w14:textId="77777777" w:rsidTr="001F3D97">
+        <w:trPr>
+          <w:trHeight w:val="459"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D2AE2E0" w14:textId="77777777" w:rsidR="008B326A" w:rsidRPr="00AE597A" w:rsidRDefault="008B326A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4331"/>
+              </w:tabs>
+              <w:ind w:left="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="231F1F"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="214EA882" w14:textId="77777777" w:rsidR="008B326A" w:rsidRPr="00AE597A" w:rsidRDefault="008B326A" w:rsidP="0092144C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4331"/>
+              </w:tabs>
+              <w:ind w:left="69"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="231F1F"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE597A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="231F1F"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>DENOMINAZIONE/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61A343E3" w14:textId="77777777" w:rsidR="008B326A" w:rsidRPr="00AE597A" w:rsidRDefault="008B326A" w:rsidP="0092144C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4331"/>
+              </w:tabs>
+              <w:ind w:left="69"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE597A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="231F1F"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>RAGIONE SOCIALE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F70524D" w14:textId="77777777" w:rsidR="008B326A" w:rsidRPr="00AE597A" w:rsidRDefault="008B326A" w:rsidP="0092144C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE597A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>LEGALE RAPPRESENTANTE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008B326A" w:rsidRPr="00AE597A" w14:paraId="4AFDBB02" w14:textId="77777777" w:rsidTr="001F3D97">
+        <w:trPr>
+          <w:trHeight w:val="693"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BED10CE" w14:textId="77777777" w:rsidR="008B326A" w:rsidRPr="00AE597A" w:rsidRDefault="002F73FA" w:rsidP="000D2F24">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="205" w:lineRule="exact"/>
+              <w:ind w:left="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="231F1F"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE597A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="231F1F"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>MANDATARIA</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE597A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="231F1F"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="008B326A" w:rsidRPr="00AE597A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="231F1F"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>o CONSORZIATA CAPOGRUPP</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE597A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="231F1F"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>O o CAPOFILA DELLA PARTNERSHIP)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20AA7499" w14:textId="77777777" w:rsidR="008B326A" w:rsidRPr="00AE597A" w:rsidRDefault="008B326A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4647C92E" w14:textId="77777777" w:rsidR="008B326A" w:rsidRPr="00AE597A" w:rsidRDefault="008B326A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008B326A" w:rsidRPr="00AE597A" w14:paraId="6FAEDEBF" w14:textId="77777777" w:rsidTr="001F3D97">
+        <w:trPr>
+          <w:trHeight w:val="418"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02FC18A4" w14:textId="77777777" w:rsidR="008B326A" w:rsidRPr="00AE597A" w:rsidRDefault="008B326A" w:rsidP="002F73FA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE597A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="231F1F"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>MANDANTE</w:t>
+            </w:r>
+            <w:r w:rsidR="002F73FA" w:rsidRPr="00AE597A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002F73FA" w:rsidRPr="00AE597A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="231F1F"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE597A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="231F1F"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>o CONSORZIATA o PARTNER)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C4A080C" w14:textId="77777777" w:rsidR="008B326A" w:rsidRPr="00AE597A" w:rsidRDefault="008B326A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F237E3D" w14:textId="77777777" w:rsidR="008B326A" w:rsidRPr="00AE597A" w:rsidRDefault="008B326A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008B326A" w:rsidRPr="00AE597A" w14:paraId="4B711352" w14:textId="77777777" w:rsidTr="001F3D97">
+        <w:trPr>
+          <w:trHeight w:val="525"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22A43781" w14:textId="77777777" w:rsidR="008B326A" w:rsidRPr="00AE597A" w:rsidRDefault="008B326A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE597A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="231F1F"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>MANDANTE</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE597A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="231F1F"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (o CONSORZIATA o PARTNER)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10F21BEB" w14:textId="77777777" w:rsidR="008B326A" w:rsidRPr="00AE597A" w:rsidRDefault="008B326A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3325C7DC" w14:textId="77777777" w:rsidR="008B326A" w:rsidRPr="00AE597A" w:rsidRDefault="008B326A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008B326A" w:rsidRPr="00AE597A" w14:paraId="38F53E68" w14:textId="77777777" w:rsidTr="001F3D97">
+        <w:trPr>
+          <w:trHeight w:val="561"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BFF06CE" w14:textId="77777777" w:rsidR="008B326A" w:rsidRPr="00AE597A" w:rsidRDefault="008B326A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE597A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="231F1F"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>MANDANTE</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE597A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="231F1F"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (o CONSORZIATA o PARTNER)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11B4FAC2" w14:textId="77777777" w:rsidR="008B326A" w:rsidRPr="00AE597A" w:rsidRDefault="008B326A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6704A9DC" w14:textId="77777777" w:rsidR="008B326A" w:rsidRPr="00AE597A" w:rsidRDefault="008B326A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3367DB52" w14:textId="77777777" w:rsidR="00291423" w:rsidRPr="00AE597A" w:rsidRDefault="00291423">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:spacing w:before="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3255B3D4" w14:textId="77777777" w:rsidR="00B76538" w:rsidRPr="00AE597A" w:rsidRDefault="00B76538" w:rsidP="0092144C">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:spacing w:line="269" w:lineRule="exact"/>
+        <w:ind w:left="255"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CE09A18" w14:textId="4AB6A10F" w:rsidR="00B76538" w:rsidRPr="00073C5F" w:rsidRDefault="00B76538" w:rsidP="0092144C">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:spacing w:line="269" w:lineRule="exact"/>
+        <w:ind w:left="255"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00073C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>DICHIAR</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA4E30">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7610DEC1" w14:textId="77777777" w:rsidR="00341899" w:rsidRPr="00073C5F" w:rsidRDefault="00341899" w:rsidP="0092144C">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:spacing w:line="269" w:lineRule="exact"/>
+        <w:ind w:left="255"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F50F85A" w14:textId="01021640" w:rsidR="009727B2" w:rsidRPr="00131501" w:rsidRDefault="00F92814" w:rsidP="006045E8">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="009727B2" w:rsidRPr="009727B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>i possedere i requisiti di ordine generale come dichiarato nell’</w:t>
+      </w:r>
+      <w:r w:rsidR="009727B2" w:rsidRPr="009727B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Allegato 1</w:t>
+      </w:r>
+      <w:r w:rsidR="009727B2" w:rsidRPr="009727B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009727B2" w:rsidRPr="009727B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">parte integrante della </w:t>
+      </w:r>
+      <w:r w:rsidR="009727B2" w:rsidRPr="00131501">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>presente domanda di partecipazione;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ADE5BB3" w14:textId="6DA71DCF" w:rsidR="00562B21" w:rsidRPr="00131501" w:rsidRDefault="00562B21" w:rsidP="00562B21">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00131501">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>di possedere i requisiti speciali richiesti nell’Avviso pubblico, così come infra meglio dettagliato;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FF460B0" w14:textId="0D2E264B" w:rsidR="003E042C" w:rsidRPr="00131501" w:rsidRDefault="003E042C" w:rsidP="000465B2">
+      <w:pPr>
+        <w:pStyle w:val="Titolo2"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2082A0BD" w14:textId="77777777" w:rsidR="00562B21" w:rsidRPr="00131501" w:rsidRDefault="00562B21" w:rsidP="00562B21">
+      <w:pPr>
+        <w:pStyle w:val="Titolo2"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00131501">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Oppure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E5D4382" w14:textId="77777777" w:rsidR="00562B21" w:rsidRPr="00131501" w:rsidRDefault="00562B21" w:rsidP="00562B21">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AF3ABB0" w14:textId="3F2F7168" w:rsidR="00562B21" w:rsidRPr="00131501" w:rsidRDefault="00562B21" w:rsidP="00562B21">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="245"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00131501">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>che le imprese/enti del raggruppamento/partnership possiedono i requisiti speciali richiesti nell’Avviso pubblico, così come infra meglio dettagliato.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4816B483" w14:textId="72C07B29" w:rsidR="00FA4E30" w:rsidRDefault="00FA4E30" w:rsidP="000465B2">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="615" w:right="245"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D41DA17" w14:textId="77777777" w:rsidR="00FA4E30" w:rsidRDefault="00FA4E30" w:rsidP="000465B2">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="615" w:right="245"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C6DCD93" w14:textId="2A17EBDE" w:rsidR="000465B2" w:rsidRPr="00FA4E30" w:rsidRDefault="000465B2" w:rsidP="00FA4E30">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="615" w:right="245"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4E30">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>DICHIARA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44484FD8" w14:textId="77777777" w:rsidR="000465B2" w:rsidRPr="000465B2" w:rsidRDefault="000465B2" w:rsidP="000465B2">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="615" w:right="245"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="210E7A7F" w14:textId="77777777" w:rsidR="00562B21" w:rsidRPr="00AE597A" w:rsidRDefault="00562B21" w:rsidP="00562B21">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9947"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>he in caso di aggiudicazione il sottoscritto operatore economico</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>/ente</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> si impegna a conferire mandato collettivo con rappresentanza a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:w w:val="99"/>
+          <w:u w:val="single" w:color="221E1E"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:u w:val="single" w:color="221E1E"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (indicare la denominazione del soggetto qualificato come mandatario), il quale stipulerà il contratto in nome e per conto proprio e dei</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>mandanti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="481C3A1D" w14:textId="77777777" w:rsidR="00562B21" w:rsidRDefault="00562B21" w:rsidP="00562B21">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="615"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A33E7AF" w14:textId="77777777" w:rsidR="00F92814" w:rsidRPr="00FA4E30" w:rsidRDefault="00F92814" w:rsidP="00F92814">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="615" w:right="245"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk224735244"/>
+      <w:r w:rsidRPr="00FA4E30">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>DICHIARA</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="344C1D5C" w14:textId="77777777" w:rsidR="00F92814" w:rsidRDefault="00F92814" w:rsidP="00F92814">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="615" w:right="245"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="670F24C4" w14:textId="1BB45310" w:rsidR="00F92814" w:rsidRPr="00382AC2" w:rsidRDefault="00F92814" w:rsidP="00F92814">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00382AC2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">che </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00382AC2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nominativi dei soggetti sottoposti ai controlli antimafia (di cui all’articolo 85 del </w:t>
+      </w:r>
+      <w:r w:rsidR="005D04A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00382AC2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.lgs</w:t>
+      </w:r>
+      <w:r w:rsidR="005F50EB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00382AC2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 159/2011 e al comma 3 del medesimo articolo) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sono indicati </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142A30">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>all’Allegato 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00914375">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00382AC2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> parte integrante della presente domanda.</w:t>
+      </w:r>
+      <w:r w:rsidR="003B6F8F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DB0FF03" w14:textId="77777777" w:rsidR="00F92814" w:rsidRPr="00AE597A" w:rsidRDefault="00F92814" w:rsidP="00C1135C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="255"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single" w:color="231F1F"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D319922" w14:textId="232CDF7F" w:rsidR="00291423" w:rsidRPr="00AE597A" w:rsidRDefault="00E7665D" w:rsidP="00C1135C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="255"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SOLO PER </w:t>
+      </w:r>
+      <w:r w:rsidR="000833C6" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>CONSORZI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B86CD14" w14:textId="77777777" w:rsidR="00527748" w:rsidRPr="00AE597A" w:rsidRDefault="00527748" w:rsidP="00C1135C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="255"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E018E75" w14:textId="773F79C3" w:rsidR="001B6961" w:rsidRPr="00E23BF7" w:rsidRDefault="00C82F71" w:rsidP="00E23BF7">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="795"/>
+          <w:tab w:val="left" w:pos="796"/>
+          <w:tab w:val="left" w:pos="9921"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="216"/>
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009978E9">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="005C7421">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>onsorzio</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="009978E9">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> formato dalle seguenti imprese: </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableNormal"/>
+        <w:tblW w:w="9781" w:type="dxa"/>
+        <w:tblInd w:w="279" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="5" w:type="dxa"/>
+          <w:right w:w="5" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4239"/>
+        <w:gridCol w:w="2014"/>
+        <w:gridCol w:w="3528"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00291423" w:rsidRPr="00AE597A" w14:paraId="2228AA8B" w14:textId="77777777" w:rsidTr="001F3D97">
+        <w:trPr>
+          <w:trHeight w:val="493"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="310D9F60" w14:textId="77777777" w:rsidR="00291423" w:rsidRPr="00AE597A" w:rsidRDefault="00E7665D" w:rsidP="00A44F39">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="247" w:lineRule="exact"/>
+              <w:ind w:left="69"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE597A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="231F1F"/>
+              </w:rPr>
+              <w:t>DENOMINAZIONE/RAGIONE SOCIALE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2014" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72A7E556" w14:textId="77777777" w:rsidR="00291423" w:rsidRPr="00AE597A" w:rsidRDefault="00E7665D" w:rsidP="00A44F39">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="247" w:lineRule="exact"/>
+              <w:ind w:left="73"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE597A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="231F1F"/>
+              </w:rPr>
+              <w:t>SEDE LEGALE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3528" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E160EAD" w14:textId="77777777" w:rsidR="00291423" w:rsidRPr="00AE597A" w:rsidRDefault="00E7665D" w:rsidP="00A44F39">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="247" w:lineRule="exact"/>
+              <w:ind w:left="118" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE597A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="231F1F"/>
+              </w:rPr>
+              <w:t>LEGALI RAPPRESENTANTI</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F3DD532" w14:textId="77777777" w:rsidR="00291423" w:rsidRPr="00AE597A" w:rsidRDefault="00E7665D" w:rsidP="00A44F39">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="227" w:lineRule="exact"/>
+              <w:ind w:left="118" w:right="112"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE597A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="231F1F"/>
+              </w:rPr>
+              <w:t>(dati anagrafici)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009978E9" w:rsidRPr="00AE597A" w14:paraId="095FB7AF" w14:textId="77777777" w:rsidTr="001F3D97">
+        <w:trPr>
+          <w:trHeight w:val="537"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="75132FB9" w14:textId="77777777" w:rsidR="009978E9" w:rsidRPr="00AE597A" w:rsidRDefault="009978E9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2014" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C1AD0D4" w14:textId="77777777" w:rsidR="009978E9" w:rsidRPr="00AE597A" w:rsidRDefault="009978E9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3528" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2BCA4256" w14:textId="77777777" w:rsidR="009978E9" w:rsidRPr="00AE597A" w:rsidRDefault="009978E9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009978E9" w:rsidRPr="00AE597A" w14:paraId="6448F4CB" w14:textId="77777777" w:rsidTr="001F3D97">
+        <w:trPr>
+          <w:trHeight w:val="537"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="38167144" w14:textId="77777777" w:rsidR="009978E9" w:rsidRPr="00AE597A" w:rsidRDefault="009978E9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2014" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50041C7D" w14:textId="77777777" w:rsidR="009978E9" w:rsidRPr="00AE597A" w:rsidRDefault="009978E9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3528" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48C5B8A2" w14:textId="77777777" w:rsidR="009978E9" w:rsidRPr="00AE597A" w:rsidRDefault="009978E9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00291423" w:rsidRPr="00AE597A" w14:paraId="1F60614D" w14:textId="77777777" w:rsidTr="001F3D97">
+        <w:trPr>
+          <w:trHeight w:val="537"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D236600" w14:textId="77777777" w:rsidR="00291423" w:rsidRPr="00AE597A" w:rsidRDefault="00291423">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2014" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="220CB6C3" w14:textId="77777777" w:rsidR="00291423" w:rsidRPr="00AE597A" w:rsidRDefault="00291423">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3528" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5CCC297C" w14:textId="77777777" w:rsidR="00291423" w:rsidRPr="00AE597A" w:rsidRDefault="00291423">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00291423" w:rsidRPr="00AE597A" w14:paraId="580FB712" w14:textId="77777777" w:rsidTr="001F3D97">
+        <w:trPr>
+          <w:trHeight w:val="537"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F8185FD" w14:textId="77777777" w:rsidR="00291423" w:rsidRPr="00AE597A" w:rsidRDefault="00291423">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2014" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36FE0B89" w14:textId="77777777" w:rsidR="00291423" w:rsidRPr="00AE597A" w:rsidRDefault="00291423">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3528" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B0D4B54" w14:textId="77777777" w:rsidR="00291423" w:rsidRPr="00AE597A" w:rsidRDefault="00291423">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6DEF1A68" w14:textId="77777777" w:rsidR="00D62FFC" w:rsidRPr="00436F38" w:rsidRDefault="00D62FFC">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:spacing w:before="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F300543" w14:textId="77777777" w:rsidR="00D62FFC" w:rsidRPr="00436F38" w:rsidRDefault="00D62FFC" w:rsidP="00E46855">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="255"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2046BC00" w14:textId="6F874C7A" w:rsidR="00291423" w:rsidRDefault="00CA6A7D" w:rsidP="00E46855">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="255"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E, CONSAPEVOLE DELLA RESPONSABILITÀ PENALE IN CUI INCORRE CHI SOTTOSCRIVE DICHIARAZIONI MENDACI E DELLE RELATIVE SANZIONI PENALI DI CUI ALL’ART. 76 DEL </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F1F"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D.P.R. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>N. 445/2000 NONCHÉ DELLE CONSEGUENZE AMMINISTRATIVE DI DECADENZA DAI BENEFICI EVENTUALMENTE CONSEGUITI DAL PROVVEDIMENTO EMANATO</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA4E30">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>DICHIARA</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA4E30">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AI SENSI DEL </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F1F"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D.P.R. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>N. 445/2000</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA4E30">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CHE I FATTI, STATI E QUALITÀ RIPORTATI NEI SUCCESSIVI PARAGRAFI CORRISPONDONO A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F1F"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>VERITÀ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38A67FC4" w14:textId="77777777" w:rsidR="00E23BF7" w:rsidRPr="00E23BF7" w:rsidRDefault="00E23BF7" w:rsidP="00E23BF7">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:spacing w:before="119" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="255" w:right="245"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C8698BB" w14:textId="1BBF820C" w:rsidR="00291423" w:rsidRPr="00AE597A" w:rsidRDefault="00E7665D">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:spacing w:before="101"/>
+        <w:ind w:left="1515" w:right="1511"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>DICHIARA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="229DFAB4" w14:textId="77777777" w:rsidR="00C71712" w:rsidRPr="00436F38" w:rsidRDefault="00C71712" w:rsidP="00B1103D">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:ind w:left="1515" w:right="1511"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F482FC4" w14:textId="75E03597" w:rsidR="00E215A3" w:rsidRPr="00853273" w:rsidRDefault="00F92814" w:rsidP="00853273">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="74" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="246" w:hanging="283"/>
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E215A3">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00E215A3">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r w:rsidR="00E215A3" w:rsidRPr="00E215A3">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">essere informato, </w:t>
+      </w:r>
+      <w:r w:rsidR="00853273">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00853273" w:rsidRPr="00853273">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i sensi del Regolamento UE n.679 del 2016 in materia di protezione dei dati personali e in attuazione del d.lgs. 101 del 2018, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E215A3" w:rsidRPr="00853273">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>che i dati personali raccolti saranno trattati, anche con strumenti informatici, esclusivamente nell’ambito del procedimento per il quale la presente dichiarazione viene resa</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA4E30" w:rsidRPr="00853273">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21A78AC8" w14:textId="47EBEAE9" w:rsidR="00291423" w:rsidRPr="00AE597A" w:rsidRDefault="00E215A3" w:rsidP="00944498">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="74" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="246" w:hanging="283"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">di </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>aver preso conoscenza di tutte le circostanze generali e particolari che possono influire sull’esecuzione del progetto di cui trattasi e di aver ritenuto le condizioni stesse tali da consentire l’offerta;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3383E7C2" w14:textId="38DA0A7E" w:rsidR="00291423" w:rsidRPr="00AE597A" w:rsidRDefault="00F92814" w:rsidP="00944498">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="246" w:hanging="283"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00783016">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>avere preso integrale ed accurata visione e di accettare senza condizione o riserva alcuna le norme contenute nell’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Avviso</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> di indizione di istruttoria, nel progetto di massima e degli altri documenti messi a disposizione dell’Amministrazione</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF71FB" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>regionale</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="665ED3CB" w14:textId="3B749F11" w:rsidR="00291423" w:rsidRPr="00AE597A" w:rsidRDefault="00F92814" w:rsidP="00944498">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00783016">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>obbligarsi ad applicare i contratti collettivi di lavoro nazionali e, se esistenti, gli accordi integrativi territoriali e/o aziendali anche dopo la scadenza e fino alla loro</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>sostituzione;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12DB27C9" w14:textId="70850841" w:rsidR="0091540C" w:rsidRPr="0091540C" w:rsidRDefault="00F92814" w:rsidP="00944498">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00783016">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>accettare</w:t>
+      </w:r>
+      <w:r w:rsidR="0091540C" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, se selezionato, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>di partecipare al tavolo di co-progettazione</w:t>
+      </w:r>
+      <w:r w:rsidR="0091540C">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>e e di accettare</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tutte le condizioni riportate nell’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Avviso</w:t>
+      </w:r>
+      <w:r w:rsidR="0091540C">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EEFF62D" w14:textId="16B758ED" w:rsidR="00291423" w:rsidRPr="00131501" w:rsidRDefault="00E7665D" w:rsidP="00944498">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00131501">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>di avere formulato il piano economico-finanziario anche in considerazione degli elementi riportati nei documenti predisposti dall’Amministrazione regionale;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36C3F79C" w14:textId="6D00E47D" w:rsidR="00291423" w:rsidRPr="00131501" w:rsidRDefault="00F92814" w:rsidP="00944498">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="246" w:hanging="283"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i essere consapevole che, qualora fosse accertata la non veridicità del contenuto della presente dichiarazione, il concorrente sarà escluso dalla presente selezione per la quale la dichiarazione è stata </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00131501">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rilasciata </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00131501">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00131501">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>nel caso risultasse aggiudicataria provvisoria</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00131501">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, decadrà dalla aggiudicazione medesima e</w:t>
+      </w:r>
+      <w:r w:rsidR="0091540C" w:rsidRPr="00131501">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00131501">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se fosse già stato stipulato il contratto, esso stesso sarà risolto di</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00131501">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00131501">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>diritto</w:t>
+      </w:r>
+      <w:r w:rsidR="00C463F6" w:rsidRPr="00131501">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="575A3725" w14:textId="40C022A6" w:rsidR="000C0C49" w:rsidRPr="0049691B" w:rsidRDefault="00F92814" w:rsidP="00944498">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00131501">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00131501">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i osservare le norme sulla sicurezza sui luoghi di lavoro (ex </w:t>
+      </w:r>
+      <w:r w:rsidR="00460B33" w:rsidRPr="00131501">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00131501">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00460B33" w:rsidRPr="00131501">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00131501">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gs. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00131501">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">81/2008) nonché di essere in possesso dei </w:t>
+      </w:r>
+      <w:r w:rsidR="0091540C" w:rsidRPr="00131501">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">relativi </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00131501">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>requisiti obbligatori p</w:t>
+      </w:r>
+      <w:r w:rsidR="000C0C49" w:rsidRPr="00131501">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>revisti dalla</w:t>
+      </w:r>
+      <w:r w:rsidR="000C0C49" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> normativa vigente</w:t>
+      </w:r>
+      <w:r w:rsidR="00C463F6">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B026FB7" w14:textId="10ECA602" w:rsidR="00291423" w:rsidRPr="00914375" w:rsidRDefault="00F92814" w:rsidP="00944498">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914375">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00914375">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i essere a conoscenza degli obblighi di condotta previsti dal “Codice di Comportamento” </w:t>
+      </w:r>
+      <w:r w:rsidR="007321A2" w:rsidRPr="00914375">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>dell’Amministrazione</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00914375">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> regionale, di cui a deliberazione di Giunta regionale n. </w:t>
+      </w:r>
+      <w:r w:rsidR="006363F8" w:rsidRPr="00914375">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>1378</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00914375">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del </w:t>
+      </w:r>
+      <w:r w:rsidR="006363F8" w:rsidRPr="00914375">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>27 novembre 2023</w:t>
+      </w:r>
+      <w:r w:rsidR="00C463F6">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6784A12F" w14:textId="3C66650F" w:rsidR="00291423" w:rsidRPr="00CC22C0" w:rsidRDefault="00F92814" w:rsidP="00944498">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>i impegnarsi ad osservare e far osservare gli obblighi di condotta di cui al punto precedente ai propri dipendenti e collaboratori a qualsiasi</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>titolo</w:t>
+      </w:r>
+      <w:r w:rsidR="00C463F6">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5449C7E0" w14:textId="3F4D1190" w:rsidR="00F92814" w:rsidRPr="00131501" w:rsidRDefault="00F92814" w:rsidP="00F92814">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AA78CB2" w14:textId="77777777" w:rsidR="00501D89" w:rsidRPr="00131501" w:rsidRDefault="00501D89" w:rsidP="00F92814">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70DD5869" w14:textId="77777777" w:rsidR="00501D89" w:rsidRPr="00131501" w:rsidRDefault="00501D89" w:rsidP="00501D89">
+      <w:pPr>
+        <w:pStyle w:val="Titolo2"/>
+        <w:spacing w:line="475" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="81"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00131501">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REQUISITI SPECIALI </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76959C24" w14:textId="77777777" w:rsidR="00501D89" w:rsidRPr="00131501" w:rsidRDefault="00501D89" w:rsidP="00501D89">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="596ADD1E" w14:textId="77777777" w:rsidR="00131501" w:rsidRPr="00131501" w:rsidRDefault="00131501" w:rsidP="00131501">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00131501">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>garantire la messa a disposizione di un immobile da adibire a co-housing in favore di persone anziane autosufficienti che abbia i seguenti requisiti:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73B1BF1B" w14:textId="77777777" w:rsidR="00131501" w:rsidRPr="00131501" w:rsidRDefault="00131501" w:rsidP="00131501">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00131501">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>essere composto almeno da tre camere da letto con i rispettivi bagni, una zona cucina/soggiorno;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04FD6EA4" w14:textId="77777777" w:rsidR="00131501" w:rsidRPr="00131501" w:rsidRDefault="00131501" w:rsidP="00131501">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00131501">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">essere dotato di una sala polifunzionale per le attività di laboratorio e di gruppo; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="098A3890" w14:textId="77777777" w:rsidR="00131501" w:rsidRPr="00131501" w:rsidRDefault="00131501" w:rsidP="00131501">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00131501">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>essere dotato di un’area verde da adibire a zona orto in favore degli ospiti e da dedicare alle attività di orto solidale;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28FE39FB" w14:textId="32FB36F8" w:rsidR="0051293B" w:rsidRPr="0051293B" w:rsidRDefault="00131501" w:rsidP="0051293B">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00131501">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>prevedere una zona da adibire al parcheggio delle auto degli ospiti e degli operatori.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52FC5499" w14:textId="77777777" w:rsidR="00501D89" w:rsidRPr="00131501" w:rsidRDefault="00501D89" w:rsidP="00131501">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1029"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C827356" w14:textId="026F6AA7" w:rsidR="006A66EC" w:rsidRPr="002A6EEB" w:rsidRDefault="004E2162" w:rsidP="006A66EC">
+      <w:pPr>
+        <w:pStyle w:val="Titolo2"/>
+        <w:spacing w:line="475" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="81"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A6EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>DICHIARA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2226B57D" w14:textId="1C46F6F1" w:rsidR="006A66EC" w:rsidRPr="00DB03A2" w:rsidRDefault="006A66EC" w:rsidP="006A66EC">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:spacing w:before="119" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="244"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB03A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Ciascun soggetto partecipante</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2162" w:rsidRPr="00DB03A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (singolo o raggruppamento)</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2162" w:rsidRPr="00DB03A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ai fini della valutazione, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB03A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">di aver maturato esperienze pregresse </w:t>
+      </w:r>
+      <w:r w:rsidR="004C543C" w:rsidRPr="00DB03A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nell’ambito della gestione </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB03A2" w:rsidRPr="00DB03A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>del servizio di co-housing in favore di persone anziane autosufficienti</w:t>
+      </w:r>
+      <w:r w:rsidR="004C543C" w:rsidRPr="00DB03A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB03A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>come da tabella seguente:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableNormal"/>
+        <w:tblW w:w="4895" w:type="pct"/>
+        <w:tblInd w:w="137" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:left w:w="5" w:type="dxa"/>
+          <w:right w:w="5" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2409"/>
+        <w:gridCol w:w="4394"/>
+        <w:gridCol w:w="3120"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00DB03A2" w:rsidRPr="00DB03A2" w14:paraId="08D33571" w14:textId="77777777" w:rsidTr="00D6040E">
+        <w:trPr>
+          <w:trHeight w:val="459"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1214" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="420D2FA9" w14:textId="77777777" w:rsidR="006A66EC" w:rsidRPr="00DB03A2" w:rsidRDefault="006A66EC" w:rsidP="00D6040E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4331"/>
+              </w:tabs>
+              <w:ind w:left="69"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB03A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>SOGGETTO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2214" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D137F6F" w14:textId="196BDB9F" w:rsidR="006A66EC" w:rsidRPr="00DB03A2" w:rsidRDefault="006A66EC" w:rsidP="007A703F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="136" w:right="138"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB03A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Esperienze pregresse maturate nell’ambito d</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD3C30" w:rsidRPr="00DB03A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ella gestione</w:t>
+            </w:r>
+            <w:r w:rsidR="007A703F" w:rsidRPr="00DB03A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DB03A2" w:rsidRPr="00DB03A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>del servizio di co-housing in favore di persone anziane autosufficienti</w:t>
+            </w:r>
+            <w:r w:rsidR="007A703F" w:rsidRPr="00DB03A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, oggetto del presente Avviso pubblico</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="000C926E" w14:textId="77777777" w:rsidR="006A66EC" w:rsidRPr="00DB03A2" w:rsidRDefault="006A66EC" w:rsidP="00D6040E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB03A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Periodo di esecuzione</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D5A35E9" w14:textId="77777777" w:rsidR="006A66EC" w:rsidRPr="00DB03A2" w:rsidRDefault="006A66EC" w:rsidP="00D6040E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB03A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Dal … (mese e anno) al … (mese e anno)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006A66EC" w:rsidRPr="00AE597A" w14:paraId="36F86E32" w14:textId="77777777" w:rsidTr="00D6040E">
+        <w:trPr>
+          <w:trHeight w:val="573"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1214" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29B5F2AA" w14:textId="77777777" w:rsidR="006A66EC" w:rsidRPr="00AE597A" w:rsidRDefault="006A66EC" w:rsidP="00D6040E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="205" w:lineRule="exact"/>
+              <w:ind w:left="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="231F1F"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2214" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="442B2997" w14:textId="77777777" w:rsidR="006A66EC" w:rsidRPr="00AE597A" w:rsidRDefault="006A66EC" w:rsidP="00D6040E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46E76AC9" w14:textId="77777777" w:rsidR="006A66EC" w:rsidRPr="00AE597A" w:rsidRDefault="006A66EC" w:rsidP="00D6040E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006A66EC" w:rsidRPr="00AE597A" w14:paraId="03F0F2F3" w14:textId="77777777" w:rsidTr="00D6040E">
+        <w:trPr>
+          <w:trHeight w:val="553"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1214" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73A85172" w14:textId="77777777" w:rsidR="006A66EC" w:rsidRPr="00AE597A" w:rsidRDefault="006A66EC" w:rsidP="00D6040E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2214" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B498817" w14:textId="77777777" w:rsidR="006A66EC" w:rsidRPr="00AE597A" w:rsidRDefault="006A66EC" w:rsidP="00D6040E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6EF68FA0" w14:textId="77777777" w:rsidR="006A66EC" w:rsidRPr="00AE597A" w:rsidRDefault="006A66EC" w:rsidP="00D6040E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006A66EC" w:rsidRPr="00AE597A" w14:paraId="73BA955A" w14:textId="77777777" w:rsidTr="00D6040E">
+        <w:trPr>
+          <w:trHeight w:val="525"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1214" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4DA517A3" w14:textId="77777777" w:rsidR="006A66EC" w:rsidRPr="00AE597A" w:rsidRDefault="006A66EC" w:rsidP="00D6040E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2214" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5188AD5E" w14:textId="77777777" w:rsidR="006A66EC" w:rsidRPr="00AE597A" w:rsidRDefault="006A66EC" w:rsidP="00D6040E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="036FD13C" w14:textId="77777777" w:rsidR="006A66EC" w:rsidRPr="00AE597A" w:rsidRDefault="006A66EC" w:rsidP="00D6040E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006A66EC" w:rsidRPr="00AE597A" w14:paraId="069FFCD5" w14:textId="77777777" w:rsidTr="00D6040E">
+        <w:trPr>
+          <w:trHeight w:val="561"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1214" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5800A47D" w14:textId="77777777" w:rsidR="006A66EC" w:rsidRPr="00AE597A" w:rsidRDefault="006A66EC" w:rsidP="00D6040E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2214" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2BB346EC" w14:textId="77777777" w:rsidR="006A66EC" w:rsidRPr="00AE597A" w:rsidRDefault="006A66EC" w:rsidP="00D6040E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="231F1F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17B49AB6" w14:textId="77777777" w:rsidR="006A66EC" w:rsidRPr="00AE597A" w:rsidRDefault="006A66EC" w:rsidP="00D6040E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="08AB96F0" w14:textId="39CA333B" w:rsidR="004E2162" w:rsidRDefault="004E2162">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B324EEF" w14:textId="77777777" w:rsidR="004E2162" w:rsidRPr="00131501" w:rsidRDefault="004E2162" w:rsidP="004E2162">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="474"/>
+        </w:tabs>
+        <w:spacing w:before="74" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="246"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00131501">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In caso di raggruppamenti temporanei d’impresa, consorzi, partnership il requisito è dato dall’insieme dei requisiti posseduti dal complesso dei soggetti facenti parte del R.T.I., consorzi, partnership.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D1C2132" w14:textId="77777777" w:rsidR="004E2162" w:rsidRPr="00914375" w:rsidRDefault="004E2162" w:rsidP="00914375">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="094E4FAD" w14:textId="77777777" w:rsidR="00062551" w:rsidRPr="00AE597A" w:rsidRDefault="00062551" w:rsidP="00062551">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:spacing w:before="101"/>
+        <w:ind w:left="284" w:right="1511"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>DICHIARA INOLTRE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ECFA5E6" w14:textId="77777777" w:rsidR="00062551" w:rsidRPr="00062551" w:rsidRDefault="00062551" w:rsidP="00062551">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="563DDA5C" w14:textId="6BA3971E" w:rsidR="00300DF6" w:rsidRDefault="00062551" w:rsidP="00062551">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>che la compartecipazione alle attività oggetto della presente istruttoria di co-progettazione è garantita mediante le seguenti attività e per il seguente valore economico:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DE959A6" w14:textId="082ADE57" w:rsidR="00062551" w:rsidRDefault="00062551" w:rsidP="00062551">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grigliatabella"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="137" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3244"/>
+        <w:gridCol w:w="3409"/>
+        <w:gridCol w:w="3346"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00062551" w14:paraId="62AA9681" w14:textId="468D4A1E" w:rsidTr="003F54D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3244" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="010007CA" w14:textId="3E2A8914" w:rsidR="00062551" w:rsidRDefault="00062551" w:rsidP="00062551">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>attività</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3409" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="793789B3" w14:textId="06D2FE4D" w:rsidR="00062551" w:rsidRDefault="00062551" w:rsidP="00062551">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valore economico </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3346" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35614228" w14:textId="5673894E" w:rsidR="00062551" w:rsidRDefault="00062551" w:rsidP="00062551">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>base di calcolo e i criteri economici adottati</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00062551" w14:paraId="5191CB40" w14:textId="6F33C987" w:rsidTr="003F54D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3244" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="455CCF9E" w14:textId="77777777" w:rsidR="00062551" w:rsidRDefault="00062551" w:rsidP="00062551">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3409" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1495CACD" w14:textId="77777777" w:rsidR="00062551" w:rsidRDefault="00062551" w:rsidP="00062551">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3346" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30C72772" w14:textId="77777777" w:rsidR="00062551" w:rsidRDefault="00062551" w:rsidP="00062551">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E215A3" w14:paraId="174F6E65" w14:textId="77777777" w:rsidTr="003F54D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3244" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53E7416B" w14:textId="77777777" w:rsidR="00E215A3" w:rsidRDefault="00E215A3" w:rsidP="00062551">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3409" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69C5906B" w14:textId="77777777" w:rsidR="00E215A3" w:rsidRDefault="00E215A3" w:rsidP="00062551">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3346" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B423DF3" w14:textId="77777777" w:rsidR="00E215A3" w:rsidRDefault="00E215A3" w:rsidP="00062551">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E215A3" w14:paraId="5AE351EA" w14:textId="77777777" w:rsidTr="003F54D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3244" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20461DF5" w14:textId="77777777" w:rsidR="00E215A3" w:rsidRDefault="00E215A3" w:rsidP="00062551">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3409" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CF7F487" w14:textId="77777777" w:rsidR="00E215A3" w:rsidRDefault="00E215A3" w:rsidP="00062551">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3346" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F6CC58C" w14:textId="77777777" w:rsidR="00E215A3" w:rsidRDefault="00E215A3" w:rsidP="00062551">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00062551" w14:paraId="745EAA56" w14:textId="63410D5D" w:rsidTr="003F54D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3244" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0379D20D" w14:textId="77777777" w:rsidR="00062551" w:rsidRDefault="00062551" w:rsidP="00062551">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3409" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="737BEDCC" w14:textId="77777777" w:rsidR="00062551" w:rsidRDefault="00062551" w:rsidP="00062551">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3346" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51AA9787" w14:textId="77777777" w:rsidR="00062551" w:rsidRDefault="00062551" w:rsidP="00062551">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00062551" w14:paraId="367CB541" w14:textId="188401B8" w:rsidTr="003F54D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3244" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EB98F90" w14:textId="77777777" w:rsidR="00062551" w:rsidRDefault="00062551" w:rsidP="00062551">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3409" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FC57DEC" w14:textId="77777777" w:rsidR="00062551" w:rsidRDefault="00062551" w:rsidP="00062551">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3346" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B42A3FF" w14:textId="77777777" w:rsidR="00062551" w:rsidRDefault="00062551" w:rsidP="00062551">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F751E7" w14:paraId="6B6039D8" w14:textId="77777777" w:rsidTr="003F54D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3244" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19BD01E6" w14:textId="534AEAAD" w:rsidR="00F751E7" w:rsidRDefault="00F751E7" w:rsidP="00062551">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>TOTALE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3409" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02FE88EF" w14:textId="77777777" w:rsidR="00F751E7" w:rsidRDefault="00F751E7" w:rsidP="00062551">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3346" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79D7EB06" w14:textId="77777777" w:rsidR="00F751E7" w:rsidRDefault="00F751E7" w:rsidP="00062551">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2694AA6F" w14:textId="77777777" w:rsidR="00062551" w:rsidRPr="00062551" w:rsidRDefault="00062551" w:rsidP="00062551">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64407F05" w14:textId="77777777" w:rsidR="00AA14B6" w:rsidRPr="004D0A70" w:rsidRDefault="00AA14B6" w:rsidP="00AC27EA">
+      <w:pPr>
+        <w:pStyle w:val="Titolo2"/>
+        <w:ind w:left="0" w:right="1510"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04391A63" w14:textId="77777777" w:rsidR="00291423" w:rsidRDefault="00E7665D" w:rsidP="00C71712">
+      <w:pPr>
+        <w:pStyle w:val="Titolo2"/>
+        <w:ind w:left="1515" w:right="1510"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>DICHIARA INFINE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AFA80F7" w14:textId="77777777" w:rsidR="00AD6F2A" w:rsidRPr="00AE597A" w:rsidRDefault="00AD6F2A" w:rsidP="00C71712">
+      <w:pPr>
+        <w:pStyle w:val="Titolo2"/>
+        <w:ind w:left="1515" w:right="1510"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DB5F872" w14:textId="77777777" w:rsidR="00DA642B" w:rsidRPr="00AE597A" w:rsidRDefault="00DA642B">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:spacing w:before="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6908F4E5" w14:textId="77777777" w:rsidR="00291423" w:rsidRPr="00AE597A" w:rsidRDefault="00E7665D">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:spacing w:line="269" w:lineRule="exact"/>
+        <w:ind w:left="1515" w:right="1507"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>IN RELAZIONE AL PROGETTO PRESENTATO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17A7D9F9" w14:textId="77777777" w:rsidR="006F0783" w:rsidRPr="00AE597A" w:rsidRDefault="006F0783" w:rsidP="00876578">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:spacing w:before="119" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="255" w:right="245"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>(Barrare la casella di interesse)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D61E4B3" w14:textId="77777777" w:rsidR="00291423" w:rsidRPr="00AE597A" w:rsidRDefault="00291423">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:spacing w:before="8"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ACBFBEF" w14:textId="08DFF6C5" w:rsidR="00AA2390" w:rsidRPr="00AA2390" w:rsidRDefault="006A66EC" w:rsidP="00C6014A">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="74" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="246"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00876578">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he il contenuto del progetto presentato costituisce </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00876578">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in toto </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00876578">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>segreto industriale ed aziendale per la seguente motivazione:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B50445C" w14:textId="77777777" w:rsidR="00291423" w:rsidRPr="00AE597A" w:rsidRDefault="00E7665D" w:rsidP="00AA2390">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:spacing w:before="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="56" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="54CC7D1E" wp14:editId="43E8CFC0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>702310</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>181610</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6156960" cy="6985"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="41" name="Rectangle 9"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6156360" cy="6480"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="231F1F"/>
+                        </a:solidFill>
+                        <a:ln w="0">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="7BE750C3" id="Rectangle 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:55.3pt;margin-top:14.3pt;width:484.8pt;height:.55pt;z-index:-503316424;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfAQmJzgEAAPYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817KcVEgFyzk0cC9F&#10;GyTpB9AUKRHgC0vWsv++y7WipO0pRS8UV9zZ2Rkut7cnZ9lRQTLBd7xerTlTXobe+KHjP572H244&#10;S1n4XtjgVcfPKvHb3ft32ym2ahPGYHsFDIv41E6x42POsa2qJEflRFqFqDwe6gBOZAxhqHoQE1Z3&#10;ttqs1001BegjBKlSwr93l0O+o/paK5m/a51UZrbj2FumFWg9lLXabUU7gIijkXMb4h+6cMJ4JF1K&#10;3Yks2E8wf5VyRkJIQeeVDK4KWhupSAOqqdd/qHkcRVSkBc1JcbEp/b+y8tvxHpjpO35dc+aFwzt6&#10;QNeEH6xin4o/U0wtpj3Ge5ijhNsi9qTBlS/KYCfy9Lx4qk6ZSfzZ1B+bqwatl3jWXN+Q5dULNkLK&#10;X1RwrGw6DshNRorj15SRD1OfUwpVCtb0e2MtBTAcPltgR4G3u7mq9/W+NIyQ39KsZ1Ppq0B8KOBL&#10;kvWYW9Rd9NAun60qedY/KI2+kCzikjPZZXhwulHT8wghIwFKosb6b8TOkIJWNLNvxC8g4g8+L3hn&#10;fADy5JW6sj2E/kz3SQbgcJFt80Mo0/s6JptenuvuFwAAAP//AwBQSwMEFAAGAAgAAAAhAGLkZYfe&#10;AAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLxDAQhe+C/yGM4EXcZIPUWpsusrCCB4Wu4jmb&#10;jm2xmZQmu63/3tmTnoY383jzvXKz+EGccIp9IAPrlQKB5ELTU2vg4313m4OIyVJjh0Bo4AcjbKrL&#10;i9IWTZipxtM+tYJDKBbWQJfSWEgZXYfexlUYkfj2FSZvE8uplc1kZw73g9RKZdLbnvhDZ0fcdui+&#10;90dv4I281tu72uU7515eP5/nOruZjbm+Wp4eQSRc0p8ZzviMDhUzHcKRmigG1muVsdWAznmeDSpX&#10;GsSBNw/3IKtS/q9Q/QIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCfAQmJzgEAAPYDAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBi5GWH3gAAAAoB&#10;AAAPAAAAAAAAAAAAAAAAACgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMwUAAAAA&#10;" o:allowincell="f" fillcolor="#231f1f" stroked="f" strokeweight="0">
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="615B601A" w14:textId="77777777" w:rsidR="00291423" w:rsidRPr="00AE597A" w:rsidRDefault="00291423">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:spacing w:before="4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0982A7C1" w14:textId="77777777" w:rsidR="00291423" w:rsidRDefault="00E7665D">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:spacing w:before="100" w:line="269" w:lineRule="exact"/>
+        <w:ind w:left="4889"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>Oppure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DDFB79B" w14:textId="77777777" w:rsidR="00AD6F2A" w:rsidRPr="00AE597A" w:rsidRDefault="00AD6F2A">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:spacing w:before="100" w:line="269" w:lineRule="exact"/>
+        <w:ind w:left="4889"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="746A5693" w14:textId="130A8A62" w:rsidR="00291423" w:rsidRPr="00AE597A" w:rsidRDefault="006A66EC" w:rsidP="00C6014A">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9508"/>
+        </w:tabs>
+        <w:ind w:left="709" w:right="246" w:hanging="425"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he il contenuto del progetto presentato costituisce </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in parte </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>segreto industriale ed aziendale per la seguente</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">motivazione: </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single" w:color="221E1E"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single" w:color="221E1E"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E883FD6" w14:textId="77777777" w:rsidR="00291423" w:rsidRPr="00AE597A" w:rsidRDefault="00291423" w:rsidP="00C6014A">
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C05C717" w14:textId="48177673" w:rsidR="00291423" w:rsidRPr="00AE597A" w:rsidRDefault="006A66EC" w:rsidP="00AD6F2A">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7175"/>
+        </w:tabs>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>Le parti costituenti segreto si individuano</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>alle</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>pagine</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:u w:val="single" w:color="221E1E"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:u w:val="single" w:color="221E1E"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>del progetto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17323EB4" w14:textId="77777777" w:rsidR="00AD6F2A" w:rsidRPr="00AE597A" w:rsidRDefault="00AD6F2A">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:spacing w:before="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="369163CC" w14:textId="77777777" w:rsidR="00291423" w:rsidRDefault="00E7665D">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:spacing w:line="269" w:lineRule="exact"/>
+        <w:ind w:left="4889"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>Oppure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D9C30FD" w14:textId="77777777" w:rsidR="00AD6F2A" w:rsidRPr="00AE597A" w:rsidRDefault="00AD6F2A">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:spacing w:line="269" w:lineRule="exact"/>
+        <w:ind w:left="4889"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02AE583D" w14:textId="166B8887" w:rsidR="00291423" w:rsidRPr="00AE597A" w:rsidRDefault="006A66EC" w:rsidP="00C6014A">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:line="269" w:lineRule="exact"/>
+        <w:ind w:left="709" w:right="0" w:hanging="425"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>he il contenuto del progetto presentato non contiene segreti industriali o</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7665D" w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:color w:val="231F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>aziendali.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="757BC871" w14:textId="77777777" w:rsidR="00291423" w:rsidRPr="00AE597A" w:rsidRDefault="00291423">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69FFE67C" w14:textId="77777777" w:rsidR="00291423" w:rsidRPr="00AE597A" w:rsidRDefault="00291423">
+      <w:pPr>
+        <w:spacing w:before="5"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62B84A57" w14:textId="7531683A" w:rsidR="00291423" w:rsidRPr="00BC305F" w:rsidRDefault="00E7665D" w:rsidP="00BC305F">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3134"/>
+          <w:tab w:val="left" w:pos="6412"/>
+        </w:tabs>
+        <w:spacing w:before="108"/>
+        <w:ind w:left="255"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:w w:val="99"/>
+          <w:u w:val="single" w:color="221E1E"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:u w:val="single" w:color="221E1E"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>lì</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:u w:val="single" w:color="221E1E"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+          <w:u w:val="single" w:color="221E1E"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5308CDFC" w14:textId="77777777" w:rsidR="00291423" w:rsidRPr="00AE597A" w:rsidRDefault="00291423">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13D32959" w14:textId="6B92F9E0" w:rsidR="005F6BF8" w:rsidRDefault="004D0A70" w:rsidP="00180FF8">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:spacing w:before="3"/>
+        <w:ind w:left="5417"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D0A70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>(Firma del dichiarante)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F1C0355" w14:textId="77777777" w:rsidR="00570289" w:rsidRDefault="00570289" w:rsidP="00180FF8">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:spacing w:before="3"/>
+        <w:ind w:left="5417"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14DB2053" w14:textId="4883354B" w:rsidR="00D21CB7" w:rsidRPr="00AE597A" w:rsidRDefault="00D21CB7" w:rsidP="004D0A70">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:spacing w:before="123"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="27"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="3810" distB="3810" distL="3810" distR="3810" simplePos="0" relativeHeight="251662848" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="3573C640" wp14:editId="358964A2">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>5207635</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>26670</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1753235" cy="1905"/>
+                <wp:effectExtent l="0" t="0" r="18415" b="17145"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="6" name="Freeform 11"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1753235" cy="1905"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="2760">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="2760" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:noFill/>
+                        <a:ln w="7615">
+                          <a:solidFill>
+                            <a:srgbClr val="221E1E"/>
+                          </a:solidFill>
+                          <a:round/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="483B5DCF" id="Freeform 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:410.05pt;margin-top:2.1pt;width:138.05pt;height:.15pt;z-index:-251653632;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:.3pt;mso-wrap-distance-top:.3pt;mso-wrap-distance-right:.3pt;mso-wrap-distance-bottom:.3pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2760,1905" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAa/x+zFwIAALYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8L/sRAS1iyaEJvVRt&#10;1KQ/wHht1pK/ZBsW/n3Hs8tC0lOqXszY43me994O6/uT0eQoQlTONrSalZQIy12r7L6hv1+2nz5T&#10;EhOzLdPOioaeRaT3m48f1r1fidp1TrciEACxcdX7hnYp+VVRRN4Jw+LMeWEhKV0wLME27Is2sB7Q&#10;jS7qslwUvQutD46LGOH0YUjSDeJLKXj6KWUUieiGQm8J14DrLq/FZs1W+8B8p/jYBvuHLgxTFh6d&#10;oB5YYuQQ1F9QRvHgopNpxp0pnJSKC+QAbKryDZvnjnmBXECc6CeZ4v+D5T+OT4GotqELSiwzYNE2&#10;CJEFJ1WV5el9XMGtZ/8Uxl2EMHM9yWDyL7AgJ5T0PEkqTolwOKyW87v6bk4Jh1z1pZxnyOJayw8x&#10;fRMOcdjxe0yDIe0lYt0l4id7CQPYmg3VaGiiBAwNlIChu8FQz1Kuy83lkPQNrZeLEh0y7iheHKbS&#10;m7ahr2tW29tbWE4u/ODikIYgP4CUpkfh8JaWdVulNfLSNreyXFRzbCU6rdqczN3EsN991YEcGTCr&#10;6+qxehy1enUtuINtBw21hXezPYMhGKWzFhlN219Cgq/oC8LzEX/4+GE6YRwuI4B8oCBflNDPO2vH&#10;klwtcObeWT8V4fvOpqneKOsCynDDLoc7157xg0QBYDjQgnGQ8/Td7lGm69/N5g8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQDKSD7g3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjc&#10;WLJqTKM0nQAJsStjQhzTxrRVE6dq0q3w6/FO7Gb7PT1/r9jO3okjjrELpGG5UCCQ6mA7ajQcPl7v&#10;NiBiMmSNC4QafjDCtry+Kkxuw4ne8bhPjeAQirnR0KY05FLGukVv4iIMSKx9h9GbxOvYSDuaE4d7&#10;JzOl1tKbjvhDawZ8abHu95PX0L/14XeH8fNr5Z/nKR4qtXOj1rc389MjiIRz+jfDGZ/RoWSmKkxk&#10;o3AaNplaslXDKgNx1tXDmqeKD/cgy0JeFij/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ABr/H7MXAgAAtgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAMpIPuDcAAAACAEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" o:allowincell="f" path="m,l2760,e" filled="f" strokecolor="#221e1e" strokeweight=".21153mm">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1822519F" w14:textId="77777777" w:rsidR="00C6014A" w:rsidRPr="00AE597A" w:rsidRDefault="00C6014A" w:rsidP="00C6014A">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:spacing w:before="7" w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="255" w:right="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3012AF79" w14:textId="77777777" w:rsidR="00E215A3" w:rsidRDefault="00E215A3" w:rsidP="00E215A3">
+      <w:pPr>
+        <w:ind w:right="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00131501">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>Ai sensi dell’art. 38, comma 3 del D.P.R. n. 445/2000</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, per la validità della presente istanza, che non necessita di autenticazione della firma, deve essere allegata copia fotostatica del documento di identità del sottoscrittore, se </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>la stessa è sottoscritta in forma autografa. Se la dichiarazione è presentata in formato elettronico, la stessa dovrà riportare la dicitura “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A752D2">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>firma</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>ta digitalmente</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A752D2">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57E285BB" w14:textId="77777777" w:rsidR="00E215A3" w:rsidRDefault="00E215A3" w:rsidP="00E215A3">
+      <w:pPr>
+        <w:ind w:right="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2831296E" w14:textId="77777777" w:rsidR="00E215A3" w:rsidRPr="00AE597A" w:rsidRDefault="00E215A3" w:rsidP="00E215A3">
+      <w:pPr>
+        <w:ind w:right="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Garamond"/>
+          <w:color w:val="231F1F"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D0A70">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="231F1F"/>
+        </w:rPr>
+        <w:t>Il sottoscrittore, in caso di falsità o dichiarazione mendace, è sottoposto alle sanzioni penali di cui all’art.76 del D.P.R. n. 445/2000.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E0C8921" w14:textId="4B6D02D6" w:rsidR="00714409" w:rsidRPr="00AE597A" w:rsidRDefault="00714409" w:rsidP="00E215A3">
+      <w:pPr>
+        <w:ind w:right="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Garamond"/>
+          <w:color w:val="231F1F"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00714409" w:rsidRPr="00AE597A" w:rsidSect="00622991">
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1100" w:right="880" w:bottom="1180" w:left="880" w:header="0" w:footer="942" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:formProt w:val="0"/>
+      <w:docGrid w:linePitch="100" w:charSpace="4096"/>
+    </w:sectPr>
+  </w:body>
+</w:document>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...42 lines deleted...]
-</calcChain>
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="7E6F457D" w14:textId="77777777" w:rsidR="00700FF0" w:rsidRDefault="00700FF0">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="11231BB7" w14:textId="77777777" w:rsidR="00700FF0" w:rsidRDefault="00700FF0">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
-<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-[...85 lines deleted...]
-</sst>
+<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Microsoft YaHei">
+    <w:panose1 w:val="020B0503020204020204"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lucida Sans">
+    <w:panose1 w:val="020B0602030504020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Source Serif Pro SemiBold">
+    <w:altName w:val="Source Serif Pro SemiBold"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="02000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
 </file>
 
-<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-[...1120 lines deleted...]
-</styleSheet>
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="59D0B174" w14:textId="77777777" w:rsidR="00F71B59" w:rsidRDefault="00F71B59">
+    <w:pPr>
+      <w:pStyle w:val="Corpotesto"/>
+      <w:spacing w:line="12" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:lang w:eastAsia="it-IT"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="85" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="55CAA565" wp14:editId="5A37F399">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>3683000</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9927590</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="192405" cy="140335"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="53" name="Text Box 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="191880" cy="139680"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="0">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:scrgbClr r="0" g="0" b="0"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:scrgbClr r="0" g="0" b="0"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:scrgbClr r="0" g="0" b="0"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4F81945D" w14:textId="77777777" w:rsidR="00F71B59" w:rsidRDefault="00F71B59">
+                          <w:pPr>
+                            <w:pStyle w:val="Contenutocornice"/>
+                            <w:spacing w:line="196" w:lineRule="exact"/>
+                            <w:ind w:left="60"/>
+                            <w:rPr>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText>PAGE</w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00912A9E">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>4</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect w14:anchorId="55CAA565" id="Text Box 3" o:spid="_x0000_s1027" style="position:absolute;margin-left:290pt;margin-top:781.7pt;width:15.15pt;height:11.05pt;z-index:-503316395;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZZltM5gEAAC0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L44brEiNOMW2osOA&#10;YSvW7gMUWYoFSKJAKbHz96NkJ+22U4ddZIrieyQf6c3t6Cw7KowGfMvrxZIz5SV0xu9b/vPp/t2a&#10;s5iE74QFr1p+UpHfbt++2QyhUVfQg+0UMiLxsRlCy/uUQlNVUfbKibiAoDw9akAnEl1xX3UoBmJ3&#10;trpaLq+rAbALCFLFSN676ZFvC7/WSqbvWkeVmG051ZbKieXc5bPabkSzRxF6I+cyxD9U4YTxlPRC&#10;dSeSYAc0f1E5IxEi6LSQ4CrQ2khVeqBu6uUf3Tz2IqjSC4kTw0Wm+P9o5bfjAzLTtfz9ijMvHM3o&#10;SY2JfYSRrbI8Q4gNRT2GB5xvkczc66jR5S91wcYi6ekiaaaQ5Kxv6vWahJf0VK9urskmluoZHDCm&#10;zwocy0bLkSZWhBTHrzFNoeeQnMvDvbGW/KKxng05329uYraeEuSqpzqLlU5WTZgfSlO7pdzsiBL3&#10;u08W2bQTtLRU7HkzChkBcqCmtK/EzpCMVmUVX4m/gEp+8OmCd8YDFiFfdJfNNO7GeUo76E40WvvF&#10;07rk1T8beDZ2Z0N42QMJkDg7BDT7ngZRz7p+OCTQpkwiJ5hYZ4FpJ8ss5/8nL/3Le4l6/su3vwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhALLSRX/hAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQ&#10;RO9I/IO1SNyoU0qiNI1ToUaR4AaFCzc3XpKI2E5sNwl/z/ZEjzszmn2T7xfdswmd76wRsF5FwNDU&#10;VnWmEfD5UT2kwHyQRsneGhTwix72xe1NLjNlZ/OO0zE0jEqMz6SANoQh49zXLWrpV3ZAQ963dVoG&#10;Ol3DlZMzleueP0ZRwrXsDH1o5YCHFuuf41kLKF2iKn94Kavt11yG17dxGvkoxP3d8rwDFnAJ/2G4&#10;4BM6FMR0smejPOsFxGlEWwIZcbJ5AkaRZB1tgJ0uUhrHwIucX68o/gAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQBZZltM5gEAAC0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQCy0kV/4QAAAA0BAAAPAAAAAAAAAAAAAAAAAEAEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAATgUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight="0">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="4F81945D" w14:textId="77777777" w:rsidR="00F71B59" w:rsidRDefault="00F71B59">
+                    <w:pPr>
+                      <w:pStyle w:val="Contenutocornice"/>
+                      <w:spacing w:line="196" w:lineRule="exact"/>
+                      <w:ind w:left="60"/>
+                      <w:rPr>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText>PAGE</w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00912A9E">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>4</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="2EF531E7" w14:textId="77777777" w:rsidR="00700FF0" w:rsidRDefault="00700FF0">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="79DF56DA" w14:textId="77777777" w:rsidR="00700FF0" w:rsidRDefault="00700FF0">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3F449B6B" w14:textId="36D02B3B" w:rsidR="00651124" w:rsidRDefault="00651124" w:rsidP="00651124">
+    <w:pPr>
+      <w:pStyle w:val="Intestazione"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="7E3E9617" w14:textId="77777777" w:rsidR="00166CA9" w:rsidRDefault="00166CA9" w:rsidP="00651124">
+    <w:pPr>
+      <w:pStyle w:val="Intestazione"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="4210E46B" w14:textId="77777777" w:rsidR="00166CA9" w:rsidRDefault="00166CA9" w:rsidP="00651124">
+    <w:pPr>
+      <w:pStyle w:val="Intestazione"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="1D17C4A6" w14:textId="77777777" w:rsidR="00166CA9" w:rsidRDefault="00166CA9" w:rsidP="00651124">
+    <w:pPr>
+      <w:pStyle w:val="Intestazione"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="33DFDDBC" w14:textId="77777777" w:rsidR="00166CA9" w:rsidRDefault="00166CA9" w:rsidP="00651124">
+    <w:pPr>
+      <w:pStyle w:val="Intestazione"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="2E4A4F70" w14:textId="77777777" w:rsidR="00166CA9" w:rsidRDefault="00166CA9" w:rsidP="00651124">
+    <w:pPr>
+      <w:pStyle w:val="Intestazione"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
-<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-[...106 lines deleted...]
-</xdr:wsDr>
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="05151DD5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3EA0FF6E"/>
+    <w:lvl w:ilvl="0" w:tplc="420410D2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1590" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2310" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3030" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3750" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4470" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5190" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5910" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6630" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7350" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="053B67AD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="413A9DD4"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="□"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="198"/>
+        </w:tabs>
+        <w:ind w:left="813" w:hanging="245"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:color w:val="231F1F"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1572" w:hanging="245"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2524" w:hanging="245"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3476" w:hanging="245"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4428" w:hanging="245"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5380" w:hanging="245"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6332" w:hanging="245"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="7284" w:hanging="245"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="8236" w:hanging="245"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="070A4AE0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0902F476"/>
+    <w:lvl w:ilvl="0" w:tplc="C71287DE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1146" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1866" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2586" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3306" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4026" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4746" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5466" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6186" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6906" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="09C90621"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="84FAF974"/>
+    <w:lvl w:ilvl="0" w:tplc="0410000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="912" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1632" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2352" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3072" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3792" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4512" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5232" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5952" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6672" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D1167ED"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="96804BDC"/>
+    <w:lvl w:ilvl="0" w:tplc="04100001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="838" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:w w:val="99"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1558" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2278" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2998" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3718" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4438" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5158" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5878" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6598" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0FEC75F4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E9DC3A5A"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="□"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="459" w:hanging="204"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="231F1F"/>
+        <w:w w:val="99"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1428" w:hanging="204"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2396" w:hanging="204"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3364" w:hanging="204"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4332" w:hanging="204"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5300" w:hanging="204"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6268" w:hanging="204"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="7236" w:hanging="204"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="8204" w:hanging="204"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="122B1DB5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CD502AEA"/>
+    <w:lvl w:ilvl="0" w:tplc="420410D2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="928" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1648" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2368" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3088" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3808" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4528" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5248" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5968" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6688" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="15BF75FB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BE7C1EFC"/>
+    <w:lvl w:ilvl="0" w:tplc="420410D2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2475" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3915" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5355" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6075" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6795" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="15CC5CD8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A98CCB72"/>
+    <w:lvl w:ilvl="0" w:tplc="C71287DE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1145" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1865" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2585" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3305" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4025" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4745" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5465" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6185" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6905" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18BC29E5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B3F89F40"/>
+    <w:lvl w:ilvl="0" w:tplc="C8669CE6">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="615" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="231F1F"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1335" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2055" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2775" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3495" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4215" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4935" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5655" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6375" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26E56AFE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BD74C514"/>
+    <w:lvl w:ilvl="0" w:tplc="04100001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1590" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2310" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3030" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3750" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4470" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5190" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5910" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6630" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7350" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BC15065"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="121C2390"/>
+    <w:lvl w:ilvl="0" w:tplc="04100001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="912" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1632" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2352" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3072" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3792" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4512" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5232" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5952" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6672" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32D713E9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="90CC8C72"/>
+    <w:lvl w:ilvl="0" w:tplc="E2CAF438">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-258" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="462" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1182" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1902" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2622" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3342" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4062" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4782" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5502" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44E6746C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7BD40408"/>
+    <w:lvl w:ilvl="0" w:tplc="C49C291C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="614" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1334" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2054" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2774" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3494" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4214" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4934" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5654" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6374" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4822102D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1F9615BC"/>
+    <w:lvl w:ilvl="0" w:tplc="266C7C9E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="615" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="231F1F"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1335" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2055" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2775" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3495" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4215" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4935" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5655" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6375" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A707F54"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="18442976"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="-36"/>
+        </w:tabs>
+        <w:ind w:left="219" w:hanging="219"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond" w:hint="default"/>
+        <w:color w:val="231F1F"/>
+        <w:w w:val="99"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1248" w:hanging="219"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2236" w:hanging="219"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3224" w:hanging="219"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4212" w:hanging="219"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5200" w:hanging="219"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6188" w:hanging="219"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="7176" w:hanging="219"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="8164" w:hanging="219"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4EF312D7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="57AE2538"/>
+    <w:lvl w:ilvl="0" w:tplc="420410D2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2475" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3915" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5355" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6075" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6795" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="531A6265"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C0400222"/>
+    <w:lvl w:ilvl="0" w:tplc="3C4A4DD2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="626" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1346" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2066" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2786" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3506" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4226" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4946" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5666" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6386" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55684D6E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EA52FC6C"/>
+    <w:lvl w:ilvl="0" w:tplc="59E624B8">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="615" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond" w:hint="default"/>
+        <w:color w:val="231F1F"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1335" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2055" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2775" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3495" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4215" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4935" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5655" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6375" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55D63212"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8C10A592"/>
+    <w:lvl w:ilvl="0" w:tplc="420410D2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="7F2EA4DC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:hint="default"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D6818FE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1FBA6980"/>
+    <w:lvl w:ilvl="0" w:tplc="59E624B8">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1395" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond" w:hint="default"/>
+        <w:color w:val="231F1F"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2115" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2835" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3555" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4275" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4995" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5715" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6435" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7155" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="623965E4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3F2E5358"/>
+    <w:lvl w:ilvl="0" w:tplc="9AFE84CA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1553" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:color w:val="231F20"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2273" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2993" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3713" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4433" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5153" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5873" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6593" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7313" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63114CE6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4784F590"/>
+    <w:lvl w:ilvl="0" w:tplc="04100001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="975" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1695" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2415" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3135" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3855" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4575" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5295" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6015" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6735" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B9D0460"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="386614C2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="255" w:hanging="204"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="231F1F"/>
+        <w:w w:val="99"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1248" w:hanging="204"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2236" w:hanging="204"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3224" w:hanging="204"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4212" w:hanging="204"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5200" w:hanging="204"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6188" w:hanging="204"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="7176" w:hanging="204"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="8164" w:hanging="204"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:numIdMacAtCleanup w:val="10"/>
+</w:numbering>
 </file>
 
-<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
+<file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="150"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="it-IT" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="it-IT" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:autoHyphenation/>
+  <w:hyphenationZone w:val="283"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00291423"/>
+    <w:rsid w:val="00001FB8"/>
+    <w:rsid w:val="00005207"/>
+    <w:rsid w:val="00023A4B"/>
+    <w:rsid w:val="00031BE4"/>
+    <w:rsid w:val="000465B2"/>
+    <w:rsid w:val="00046E5C"/>
+    <w:rsid w:val="00046E7F"/>
+    <w:rsid w:val="00053C5C"/>
+    <w:rsid w:val="0006231B"/>
+    <w:rsid w:val="00062551"/>
+    <w:rsid w:val="00062DA1"/>
+    <w:rsid w:val="00065B28"/>
+    <w:rsid w:val="00065F6A"/>
+    <w:rsid w:val="00073C5F"/>
+    <w:rsid w:val="000810E8"/>
+    <w:rsid w:val="00083332"/>
+    <w:rsid w:val="000833C6"/>
+    <w:rsid w:val="00084E33"/>
+    <w:rsid w:val="000934E6"/>
+    <w:rsid w:val="000968F6"/>
+    <w:rsid w:val="000A25E3"/>
+    <w:rsid w:val="000A2671"/>
+    <w:rsid w:val="000B5980"/>
+    <w:rsid w:val="000B785B"/>
+    <w:rsid w:val="000B79B9"/>
+    <w:rsid w:val="000C0C49"/>
+    <w:rsid w:val="000C21F7"/>
+    <w:rsid w:val="000C2520"/>
+    <w:rsid w:val="000C3907"/>
+    <w:rsid w:val="000C4339"/>
+    <w:rsid w:val="000C6B3A"/>
+    <w:rsid w:val="000C72CD"/>
+    <w:rsid w:val="000D2440"/>
+    <w:rsid w:val="000D2F24"/>
+    <w:rsid w:val="000D6BD3"/>
+    <w:rsid w:val="000E2B6D"/>
+    <w:rsid w:val="000E50F7"/>
+    <w:rsid w:val="000E7D75"/>
+    <w:rsid w:val="000F5E95"/>
+    <w:rsid w:val="00101504"/>
+    <w:rsid w:val="001033D7"/>
+    <w:rsid w:val="00103A99"/>
+    <w:rsid w:val="00107B0F"/>
+    <w:rsid w:val="00113E4A"/>
+    <w:rsid w:val="00114815"/>
+    <w:rsid w:val="00125590"/>
+    <w:rsid w:val="00131501"/>
+    <w:rsid w:val="00141B03"/>
+    <w:rsid w:val="00142A30"/>
+    <w:rsid w:val="00142B5E"/>
+    <w:rsid w:val="00142FB0"/>
+    <w:rsid w:val="0014484F"/>
+    <w:rsid w:val="00151316"/>
+    <w:rsid w:val="0015395E"/>
+    <w:rsid w:val="00153F0A"/>
+    <w:rsid w:val="00155D04"/>
+    <w:rsid w:val="00166CA9"/>
+    <w:rsid w:val="00180FF8"/>
+    <w:rsid w:val="00193118"/>
+    <w:rsid w:val="00196B96"/>
+    <w:rsid w:val="001A006B"/>
+    <w:rsid w:val="001A295B"/>
+    <w:rsid w:val="001A3019"/>
+    <w:rsid w:val="001A3031"/>
+    <w:rsid w:val="001A3361"/>
+    <w:rsid w:val="001A519F"/>
+    <w:rsid w:val="001A6BF7"/>
+    <w:rsid w:val="001A7447"/>
+    <w:rsid w:val="001B6961"/>
+    <w:rsid w:val="001C006C"/>
+    <w:rsid w:val="001D33C2"/>
+    <w:rsid w:val="001D3844"/>
+    <w:rsid w:val="001E2AD1"/>
+    <w:rsid w:val="001E3FCE"/>
+    <w:rsid w:val="001E769A"/>
+    <w:rsid w:val="001F3D97"/>
+    <w:rsid w:val="001F5CB4"/>
+    <w:rsid w:val="00211C90"/>
+    <w:rsid w:val="00211C9D"/>
+    <w:rsid w:val="00212732"/>
+    <w:rsid w:val="002147F2"/>
+    <w:rsid w:val="002335A0"/>
+    <w:rsid w:val="00236E9A"/>
+    <w:rsid w:val="00254375"/>
+    <w:rsid w:val="0025523E"/>
+    <w:rsid w:val="002553F1"/>
+    <w:rsid w:val="00255F0A"/>
+    <w:rsid w:val="00274C3C"/>
+    <w:rsid w:val="00275D4A"/>
+    <w:rsid w:val="00276224"/>
+    <w:rsid w:val="00282092"/>
+    <w:rsid w:val="002878A3"/>
+    <w:rsid w:val="00291423"/>
+    <w:rsid w:val="002932E0"/>
+    <w:rsid w:val="00293523"/>
+    <w:rsid w:val="00294F8F"/>
+    <w:rsid w:val="0029773C"/>
+    <w:rsid w:val="002A6EEB"/>
+    <w:rsid w:val="002B4547"/>
+    <w:rsid w:val="002D4925"/>
+    <w:rsid w:val="002E0436"/>
+    <w:rsid w:val="002E2782"/>
+    <w:rsid w:val="002E2C85"/>
+    <w:rsid w:val="002E66DD"/>
+    <w:rsid w:val="002E7313"/>
+    <w:rsid w:val="002F361C"/>
+    <w:rsid w:val="002F73FA"/>
+    <w:rsid w:val="00300DF6"/>
+    <w:rsid w:val="003110D4"/>
+    <w:rsid w:val="003128D7"/>
+    <w:rsid w:val="003153FA"/>
+    <w:rsid w:val="0031585B"/>
+    <w:rsid w:val="0032191C"/>
+    <w:rsid w:val="00323091"/>
+    <w:rsid w:val="003265D2"/>
+    <w:rsid w:val="003310C3"/>
+    <w:rsid w:val="00335565"/>
+    <w:rsid w:val="00337CE1"/>
+    <w:rsid w:val="00341899"/>
+    <w:rsid w:val="00346A1D"/>
+    <w:rsid w:val="00351164"/>
+    <w:rsid w:val="00352E92"/>
+    <w:rsid w:val="00355E99"/>
+    <w:rsid w:val="00356D89"/>
+    <w:rsid w:val="003663E7"/>
+    <w:rsid w:val="00391AAC"/>
+    <w:rsid w:val="00391C3F"/>
+    <w:rsid w:val="003972DF"/>
+    <w:rsid w:val="003B4E40"/>
+    <w:rsid w:val="003B6F8F"/>
+    <w:rsid w:val="003C23EB"/>
+    <w:rsid w:val="003D3227"/>
+    <w:rsid w:val="003D4CC6"/>
+    <w:rsid w:val="003D7B2E"/>
+    <w:rsid w:val="003E042C"/>
+    <w:rsid w:val="003E6CF5"/>
+    <w:rsid w:val="003F172D"/>
+    <w:rsid w:val="003F54D5"/>
+    <w:rsid w:val="003F5B6E"/>
+    <w:rsid w:val="00402F79"/>
+    <w:rsid w:val="00406A4A"/>
+    <w:rsid w:val="004170FB"/>
+    <w:rsid w:val="00436476"/>
+    <w:rsid w:val="00436F38"/>
+    <w:rsid w:val="00443D20"/>
+    <w:rsid w:val="00460B33"/>
+    <w:rsid w:val="00464AD7"/>
+    <w:rsid w:val="004667B7"/>
+    <w:rsid w:val="004675CD"/>
+    <w:rsid w:val="004737BB"/>
+    <w:rsid w:val="0048144E"/>
+    <w:rsid w:val="004820DA"/>
+    <w:rsid w:val="00482F70"/>
+    <w:rsid w:val="0049691B"/>
+    <w:rsid w:val="004C543C"/>
+    <w:rsid w:val="004C74F8"/>
+    <w:rsid w:val="004D0A70"/>
+    <w:rsid w:val="004D2058"/>
+    <w:rsid w:val="004E098A"/>
+    <w:rsid w:val="004E2162"/>
+    <w:rsid w:val="004E7DAB"/>
+    <w:rsid w:val="004F0481"/>
+    <w:rsid w:val="004F0F1B"/>
+    <w:rsid w:val="004F49A5"/>
+    <w:rsid w:val="00501D89"/>
+    <w:rsid w:val="00504393"/>
+    <w:rsid w:val="00505051"/>
+    <w:rsid w:val="0051293B"/>
+    <w:rsid w:val="0051362A"/>
+    <w:rsid w:val="00527748"/>
+    <w:rsid w:val="0054099A"/>
+    <w:rsid w:val="00543BB2"/>
+    <w:rsid w:val="00550418"/>
+    <w:rsid w:val="00562B21"/>
+    <w:rsid w:val="0056385F"/>
+    <w:rsid w:val="00570289"/>
+    <w:rsid w:val="00570C84"/>
+    <w:rsid w:val="005711C4"/>
+    <w:rsid w:val="00580054"/>
+    <w:rsid w:val="005807EA"/>
+    <w:rsid w:val="005A128A"/>
+    <w:rsid w:val="005C0CC7"/>
+    <w:rsid w:val="005C1BED"/>
+    <w:rsid w:val="005C388A"/>
+    <w:rsid w:val="005C3DBF"/>
+    <w:rsid w:val="005C63F5"/>
+    <w:rsid w:val="005C70B4"/>
+    <w:rsid w:val="005C7421"/>
+    <w:rsid w:val="005C7DC2"/>
+    <w:rsid w:val="005D04A4"/>
+    <w:rsid w:val="005D38AC"/>
+    <w:rsid w:val="005E0365"/>
+    <w:rsid w:val="005E3341"/>
+    <w:rsid w:val="005E3501"/>
+    <w:rsid w:val="005F50EB"/>
+    <w:rsid w:val="005F6BF8"/>
+    <w:rsid w:val="006036BC"/>
+    <w:rsid w:val="006045E8"/>
+    <w:rsid w:val="00604C7C"/>
+    <w:rsid w:val="006071B3"/>
+    <w:rsid w:val="00610706"/>
+    <w:rsid w:val="00612B5A"/>
+    <w:rsid w:val="0061311E"/>
+    <w:rsid w:val="00622991"/>
+    <w:rsid w:val="00622ABA"/>
+    <w:rsid w:val="00623754"/>
+    <w:rsid w:val="00625979"/>
+    <w:rsid w:val="00631F84"/>
+    <w:rsid w:val="00634B43"/>
+    <w:rsid w:val="006350EA"/>
+    <w:rsid w:val="006363F8"/>
+    <w:rsid w:val="00642CA2"/>
+    <w:rsid w:val="0064673D"/>
+    <w:rsid w:val="00651124"/>
+    <w:rsid w:val="006578F2"/>
+    <w:rsid w:val="0065792D"/>
+    <w:rsid w:val="00675F80"/>
+    <w:rsid w:val="00687D23"/>
+    <w:rsid w:val="006A30F5"/>
+    <w:rsid w:val="006A4B0C"/>
+    <w:rsid w:val="006A66EC"/>
+    <w:rsid w:val="006B0482"/>
+    <w:rsid w:val="006B260C"/>
+    <w:rsid w:val="006B332B"/>
+    <w:rsid w:val="006B6666"/>
+    <w:rsid w:val="006C308B"/>
+    <w:rsid w:val="006D01AB"/>
+    <w:rsid w:val="006D4167"/>
+    <w:rsid w:val="006D4C1D"/>
+    <w:rsid w:val="006D50F7"/>
+    <w:rsid w:val="006D653B"/>
+    <w:rsid w:val="006E0B7D"/>
+    <w:rsid w:val="006E158F"/>
+    <w:rsid w:val="006E6EEC"/>
+    <w:rsid w:val="006F0783"/>
+    <w:rsid w:val="00700817"/>
+    <w:rsid w:val="00700FF0"/>
+    <w:rsid w:val="00702E18"/>
+    <w:rsid w:val="0070380E"/>
+    <w:rsid w:val="00704F0A"/>
+    <w:rsid w:val="007058B1"/>
+    <w:rsid w:val="00710006"/>
+    <w:rsid w:val="00710A18"/>
+    <w:rsid w:val="00714409"/>
+    <w:rsid w:val="007151B5"/>
+    <w:rsid w:val="00724676"/>
+    <w:rsid w:val="0073031C"/>
+    <w:rsid w:val="007321A2"/>
+    <w:rsid w:val="00733E82"/>
+    <w:rsid w:val="00755ADA"/>
+    <w:rsid w:val="00755F83"/>
+    <w:rsid w:val="00761FB4"/>
+    <w:rsid w:val="007806CB"/>
+    <w:rsid w:val="00783016"/>
+    <w:rsid w:val="00785343"/>
+    <w:rsid w:val="00785E47"/>
+    <w:rsid w:val="007878DF"/>
+    <w:rsid w:val="007945B0"/>
+    <w:rsid w:val="00797F87"/>
+    <w:rsid w:val="007A1A8E"/>
+    <w:rsid w:val="007A2126"/>
+    <w:rsid w:val="007A4144"/>
+    <w:rsid w:val="007A703F"/>
+    <w:rsid w:val="007A7A73"/>
+    <w:rsid w:val="007B010E"/>
+    <w:rsid w:val="007B0D6F"/>
+    <w:rsid w:val="007B108F"/>
+    <w:rsid w:val="007B4E61"/>
+    <w:rsid w:val="007D08FF"/>
+    <w:rsid w:val="007E706E"/>
+    <w:rsid w:val="007F25A3"/>
+    <w:rsid w:val="00804F34"/>
+    <w:rsid w:val="00811842"/>
+    <w:rsid w:val="0081419D"/>
+    <w:rsid w:val="00820444"/>
+    <w:rsid w:val="00820A5C"/>
+    <w:rsid w:val="0082457F"/>
+    <w:rsid w:val="00830DBE"/>
+    <w:rsid w:val="00835D65"/>
+    <w:rsid w:val="00836A4A"/>
+    <w:rsid w:val="00853273"/>
+    <w:rsid w:val="00853BAB"/>
+    <w:rsid w:val="00865579"/>
+    <w:rsid w:val="00866791"/>
+    <w:rsid w:val="00876578"/>
+    <w:rsid w:val="008869D5"/>
+    <w:rsid w:val="00890737"/>
+    <w:rsid w:val="008A3CF4"/>
+    <w:rsid w:val="008A704C"/>
+    <w:rsid w:val="008A78D4"/>
+    <w:rsid w:val="008B326A"/>
+    <w:rsid w:val="008B74E5"/>
+    <w:rsid w:val="008C707D"/>
+    <w:rsid w:val="008D1EBE"/>
+    <w:rsid w:val="008D42DD"/>
+    <w:rsid w:val="008E0E03"/>
+    <w:rsid w:val="0090466F"/>
+    <w:rsid w:val="00906AF4"/>
+    <w:rsid w:val="00912A9E"/>
+    <w:rsid w:val="00914375"/>
+    <w:rsid w:val="0091490C"/>
+    <w:rsid w:val="0091540C"/>
+    <w:rsid w:val="0091753E"/>
+    <w:rsid w:val="0092144C"/>
+    <w:rsid w:val="0092226C"/>
+    <w:rsid w:val="00924E22"/>
+    <w:rsid w:val="009351A0"/>
+    <w:rsid w:val="009401A6"/>
+    <w:rsid w:val="00940E61"/>
+    <w:rsid w:val="00944498"/>
+    <w:rsid w:val="00945BEF"/>
+    <w:rsid w:val="0095353F"/>
+    <w:rsid w:val="00966B61"/>
+    <w:rsid w:val="009727B2"/>
+    <w:rsid w:val="00973AE6"/>
+    <w:rsid w:val="00976F29"/>
+    <w:rsid w:val="0098566F"/>
+    <w:rsid w:val="009978E9"/>
+    <w:rsid w:val="009A226F"/>
+    <w:rsid w:val="009B186E"/>
+    <w:rsid w:val="009C0E26"/>
+    <w:rsid w:val="009C2CEE"/>
+    <w:rsid w:val="009D4552"/>
+    <w:rsid w:val="009D50C7"/>
+    <w:rsid w:val="009F4BF3"/>
+    <w:rsid w:val="009F4E2C"/>
+    <w:rsid w:val="009F63E5"/>
+    <w:rsid w:val="00A1595C"/>
+    <w:rsid w:val="00A3119F"/>
+    <w:rsid w:val="00A44F39"/>
+    <w:rsid w:val="00A70CB9"/>
+    <w:rsid w:val="00AA14B6"/>
+    <w:rsid w:val="00AA2390"/>
+    <w:rsid w:val="00AB68F2"/>
+    <w:rsid w:val="00AC27EA"/>
+    <w:rsid w:val="00AD3DBF"/>
+    <w:rsid w:val="00AD6F2A"/>
+    <w:rsid w:val="00AE507B"/>
+    <w:rsid w:val="00AE597A"/>
+    <w:rsid w:val="00AF4559"/>
+    <w:rsid w:val="00B00628"/>
+    <w:rsid w:val="00B049EA"/>
+    <w:rsid w:val="00B059A4"/>
+    <w:rsid w:val="00B1103D"/>
+    <w:rsid w:val="00B13857"/>
+    <w:rsid w:val="00B23CA6"/>
+    <w:rsid w:val="00B26F29"/>
+    <w:rsid w:val="00B35C87"/>
+    <w:rsid w:val="00B42D2D"/>
+    <w:rsid w:val="00B515C1"/>
+    <w:rsid w:val="00B5197F"/>
+    <w:rsid w:val="00B536B9"/>
+    <w:rsid w:val="00B549D6"/>
+    <w:rsid w:val="00B62272"/>
+    <w:rsid w:val="00B63988"/>
+    <w:rsid w:val="00B71866"/>
+    <w:rsid w:val="00B75F98"/>
+    <w:rsid w:val="00B76538"/>
+    <w:rsid w:val="00B84D78"/>
+    <w:rsid w:val="00B91EE7"/>
+    <w:rsid w:val="00BA1B76"/>
+    <w:rsid w:val="00BB045D"/>
+    <w:rsid w:val="00BB5EA8"/>
+    <w:rsid w:val="00BC305F"/>
+    <w:rsid w:val="00BD2EB5"/>
+    <w:rsid w:val="00BE3715"/>
+    <w:rsid w:val="00BF71FB"/>
+    <w:rsid w:val="00C1135C"/>
+    <w:rsid w:val="00C15320"/>
+    <w:rsid w:val="00C32A35"/>
+    <w:rsid w:val="00C331C5"/>
+    <w:rsid w:val="00C362DE"/>
+    <w:rsid w:val="00C44210"/>
+    <w:rsid w:val="00C463F6"/>
+    <w:rsid w:val="00C516AB"/>
+    <w:rsid w:val="00C5406B"/>
+    <w:rsid w:val="00C54372"/>
+    <w:rsid w:val="00C56F3E"/>
+    <w:rsid w:val="00C57F4F"/>
+    <w:rsid w:val="00C6014A"/>
+    <w:rsid w:val="00C60188"/>
+    <w:rsid w:val="00C64D1C"/>
+    <w:rsid w:val="00C65330"/>
+    <w:rsid w:val="00C71712"/>
+    <w:rsid w:val="00C71F38"/>
+    <w:rsid w:val="00C72CB6"/>
+    <w:rsid w:val="00C76673"/>
+    <w:rsid w:val="00C82F71"/>
+    <w:rsid w:val="00C83FF6"/>
+    <w:rsid w:val="00C85287"/>
+    <w:rsid w:val="00C87101"/>
+    <w:rsid w:val="00CA2DC6"/>
+    <w:rsid w:val="00CA37DD"/>
+    <w:rsid w:val="00CA5732"/>
+    <w:rsid w:val="00CA6A7D"/>
+    <w:rsid w:val="00CC09F1"/>
+    <w:rsid w:val="00CC22C0"/>
+    <w:rsid w:val="00CD3C30"/>
+    <w:rsid w:val="00CD5919"/>
+    <w:rsid w:val="00CF5D68"/>
+    <w:rsid w:val="00D10C4A"/>
+    <w:rsid w:val="00D21CB7"/>
+    <w:rsid w:val="00D26806"/>
+    <w:rsid w:val="00D3043B"/>
+    <w:rsid w:val="00D330E3"/>
+    <w:rsid w:val="00D349E1"/>
+    <w:rsid w:val="00D35124"/>
+    <w:rsid w:val="00D43055"/>
+    <w:rsid w:val="00D51439"/>
+    <w:rsid w:val="00D55E14"/>
+    <w:rsid w:val="00D62090"/>
+    <w:rsid w:val="00D62FFC"/>
+    <w:rsid w:val="00D658AD"/>
+    <w:rsid w:val="00D66ABF"/>
+    <w:rsid w:val="00D77DE5"/>
+    <w:rsid w:val="00D820A0"/>
+    <w:rsid w:val="00D843B1"/>
+    <w:rsid w:val="00D90EDF"/>
+    <w:rsid w:val="00D91CAC"/>
+    <w:rsid w:val="00D940FC"/>
+    <w:rsid w:val="00D95723"/>
+    <w:rsid w:val="00DA0722"/>
+    <w:rsid w:val="00DA08F0"/>
+    <w:rsid w:val="00DA40BA"/>
+    <w:rsid w:val="00DA642B"/>
+    <w:rsid w:val="00DB03A2"/>
+    <w:rsid w:val="00DB10DF"/>
+    <w:rsid w:val="00DB4AD5"/>
+    <w:rsid w:val="00DB5497"/>
+    <w:rsid w:val="00DD57FA"/>
+    <w:rsid w:val="00DD5A16"/>
+    <w:rsid w:val="00DE3627"/>
+    <w:rsid w:val="00DE4E6F"/>
+    <w:rsid w:val="00DE65A1"/>
+    <w:rsid w:val="00DE752C"/>
+    <w:rsid w:val="00DF16F7"/>
+    <w:rsid w:val="00DF441C"/>
+    <w:rsid w:val="00E215A3"/>
+    <w:rsid w:val="00E22CCA"/>
+    <w:rsid w:val="00E23BF7"/>
+    <w:rsid w:val="00E3178F"/>
+    <w:rsid w:val="00E37DE2"/>
+    <w:rsid w:val="00E46855"/>
+    <w:rsid w:val="00E61E5F"/>
+    <w:rsid w:val="00E62D57"/>
+    <w:rsid w:val="00E7665D"/>
+    <w:rsid w:val="00E77AED"/>
+    <w:rsid w:val="00E959FE"/>
+    <w:rsid w:val="00EA0028"/>
+    <w:rsid w:val="00EA4BBF"/>
+    <w:rsid w:val="00EA4F4C"/>
+    <w:rsid w:val="00EA7CDD"/>
+    <w:rsid w:val="00ED778E"/>
+    <w:rsid w:val="00EE3EAB"/>
+    <w:rsid w:val="00EF4844"/>
+    <w:rsid w:val="00EF7351"/>
+    <w:rsid w:val="00F01B33"/>
+    <w:rsid w:val="00F0220B"/>
+    <w:rsid w:val="00F06587"/>
+    <w:rsid w:val="00F129B2"/>
+    <w:rsid w:val="00F2144D"/>
+    <w:rsid w:val="00F22218"/>
+    <w:rsid w:val="00F36506"/>
+    <w:rsid w:val="00F404A6"/>
+    <w:rsid w:val="00F40644"/>
+    <w:rsid w:val="00F45765"/>
+    <w:rsid w:val="00F47DEE"/>
+    <w:rsid w:val="00F578B5"/>
+    <w:rsid w:val="00F6508F"/>
+    <w:rsid w:val="00F71B59"/>
+    <w:rsid w:val="00F72A2D"/>
+    <w:rsid w:val="00F751E7"/>
+    <w:rsid w:val="00F92814"/>
+    <w:rsid w:val="00FA1663"/>
+    <w:rsid w:val="00FA4E30"/>
+    <w:rsid w:val="00FA73A2"/>
+    <w:rsid w:val="00FA7FD0"/>
+    <w:rsid w:val="00FB1861"/>
+    <w:rsid w:val="00FB6713"/>
+    <w:rsid w:val="00FB6A31"/>
+    <w:rsid w:val="00FD4077"/>
+    <w:rsid w:val="00FE0780"/>
+    <w:rsid w:val="00FE5390"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="it-IT" w:eastAsia="" w:bidi=""/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="1F304997"/>
+  <w15:docId w15:val="{F8A6828D-3384-4DAC-940A-8241E7785A5C}"/>
+</w:settings>
+</file>
+
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normale">
+    <w:name w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B23CA6"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:val="it-IT"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titolo1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normale"/>
+    <w:link w:val="Titolo1Carattere"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="1"/>
+      <w:ind w:left="1515" w:right="1508"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:sz w:val="25"/>
+      <w:szCs w:val="25"/>
+      <w:u w:val="single" w:color="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titolo2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normale"/>
+    <w:link w:val="Titolo2Carattere"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="255"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Carpredefinitoparagrafo">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Tabellanormale">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Nessunelenco">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titolo">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normale"/>
+    <w:next w:val="Corpotesto"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:eastAsia="Microsoft YaHei" w:hAnsi="Liberation Sans" w:cs="Lucida Sans"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Corpotesto">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normale"/>
+    <w:link w:val="CorpotestoCarattere"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Elenco">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Corpotesto"/>
+    <w:rPr>
+      <w:rFonts w:cs="Lucida Sans"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Didascalia">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normale"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Lucida Sans"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Indice">
+    <w:name w:val="Indice"/>
+    <w:basedOn w:val="Normale"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Lucida Sans"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Paragrafoelenco">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normale"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="255" w:right="245"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normale"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Contenutocornice">
+    <w:name w:val="Contenuto cornice"/>
+    <w:basedOn w:val="Normale"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Intestazioneepidipagina">
+    <w:name w:val="Intestazione e piè di pagina"/>
+    <w:basedOn w:val="Normale"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pidipagina">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Intestazioneepidipagina"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="Table Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Intestazione">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normale"/>
+    <w:link w:val="IntestazioneCarattere"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008D1EBE"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntestazioneCarattere">
+    <w:name w:val="Intestazione Carattere"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:link w:val="Intestazione"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008D1EBE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:val="it-IT"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Testofumetto">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normale"/>
+    <w:link w:val="TestofumettoCarattere"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C64D1C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TestofumettoCarattere">
+    <w:name w:val="Testo fumetto Carattere"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:link w:val="Testofumetto"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C64D1C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="it-IT"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titolo1Carattere">
+    <w:name w:val="Titolo 1 Carattere"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:link w:val="Titolo1"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00B23CA6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:sz w:val="25"/>
+      <w:szCs w:val="25"/>
+      <w:u w:val="single" w:color="000000"/>
+      <w:lang w:val="it-IT"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titolo2Carattere">
+    <w:name w:val="Titolo 2 Carattere"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:link w:val="Titolo2"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00B23CA6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="it-IT"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CorpotestoCarattere">
+    <w:name w:val="Corpo testo Carattere"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:link w:val="Corpotesto"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00B23CA6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="it-IT"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Rimandocommento">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00631F84"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Testocommento">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normale"/>
+    <w:link w:val="TestocommentoCarattere"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00631F84"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TestocommentoCarattere">
+    <w:name w:val="Testo commento Carattere"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:link w:val="Testocommento"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00631F84"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="it-IT"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Soggettocommento">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Testocommento"/>
+    <w:next w:val="Testocommento"/>
+    <w:link w:val="SoggettocommentoCarattere"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00631F84"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SoggettocommentoCarattere">
+    <w:name w:val="Soggetto commento Carattere"/>
+    <w:basedOn w:val="TestocommentoCarattere"/>
+    <w:link w:val="Soggettocommento"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00631F84"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="it-IT"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Grigliatabella">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00CA5732"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+</file>
+
+<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
-        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
-        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1724,1156 +13839,103 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1087 lines deleted...]
-</worksheet>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0963139-B308-4F6A-92E3-0D66F3527B43}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>7</Pages>
+  <Words>1390</Words>
+  <Characters>7929</Characters>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
+  <Lines>66</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Fogli di lavoro</vt:lpstr>
+        <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Piano Economico Finanziario</vt:lpstr>
+      <vt:lpstr>1061404256_1577332.graffetta</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>INVA S.p.a.</Company>
   <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>9301</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator/>
-  <cp:lastModifiedBy/>
+  <dc:title>1061404256_1577332.graffetta</dc:title>
+  <dc:creator>lmammoliti</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:language>it-IT</dc:language>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
+    <vt:filetime>2019-06-24T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
+    <vt:lpwstr>PDFCreator 3.2.0.11758</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
+    <vt:filetime>2020-05-27T00:00:00Z</vt:filetime>
+  </property>
+</Properties>
+</file>