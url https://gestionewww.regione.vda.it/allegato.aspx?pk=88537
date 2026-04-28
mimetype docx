--- v0 (2025-11-06)
+++ v1 (2026-04-28)
@@ -1,1064 +1,1029 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="009C50D3" w:rsidRPr="000A65B6" w:rsidRDefault="009C50D3" w:rsidP="009C50D3">
+    <w:p w14:paraId="7F92C6C3" w14:textId="77777777" w:rsidR="009C50D3" w:rsidRPr="000A65B6" w:rsidRDefault="009C50D3" w:rsidP="009C50D3">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A65B6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ASSESSORATO AGRICOLTURA E RISORSE NATURALI</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C50D3" w:rsidRPr="009C50D3" w:rsidRDefault="009C50D3" w:rsidP="009C50D3">
+    <w:p w14:paraId="3CE01523" w14:textId="40F13A42" w:rsidR="009C50D3" w:rsidRPr="009C50D3" w:rsidRDefault="009C50D3" w:rsidP="009C50D3">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C50D3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Dipartimento Agricoltura</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="009C50D3" w:rsidRPr="009C50D3" w:rsidRDefault="009C50D3" w:rsidP="009C50D3">
+      <w:r w:rsidR="00275339">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e Risorse Naturali</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B97A193" w14:textId="77777777" w:rsidR="009C50D3" w:rsidRPr="009C50D3" w:rsidRDefault="009C50D3" w:rsidP="009C50D3">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C50D3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Struttura Zootecnia, produzioni lattiero-casearie e laboratori</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C50D3" w:rsidRPr="009C50D3" w:rsidRDefault="009C50D3" w:rsidP="009C50D3">
+    <w:p w14:paraId="031E77A5" w14:textId="77777777" w:rsidR="009C50D3" w:rsidRPr="009C50D3" w:rsidRDefault="009C50D3" w:rsidP="009C50D3">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C50D3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ufficio servizi zootecnici/U.M.A.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C50D3" w:rsidRPr="009C50D3" w:rsidRDefault="009C50D3" w:rsidP="009C50D3">
+    <w:p w14:paraId="42E0B681" w14:textId="77777777" w:rsidR="009C50D3" w:rsidRPr="009C50D3" w:rsidRDefault="009C50D3" w:rsidP="009C50D3">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009C50D3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Località</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009C50D3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> La </w:t>
-[...42 lines deleted...]
-    <w:p w:rsidR="009C50D3" w:rsidRPr="009C50D3" w:rsidRDefault="009C50D3" w:rsidP="009C50D3">
+        <w:t xml:space="preserve"> La Maladière - Rue de La Maladière, 39</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41C64A3B" w14:textId="77777777" w:rsidR="009C50D3" w:rsidRPr="009C50D3" w:rsidRDefault="009C50D3" w:rsidP="009C50D3">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C50D3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">11020   </w:t>
       </w:r>
       <w:r w:rsidRPr="009C50D3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>SAINT-CHRISTOPHE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE6974" w:rsidRPr="0032454F" w:rsidRDefault="00584DC2" w:rsidP="0032454F">
+    <w:p w14:paraId="6F1AA255" w14:textId="77777777" w:rsidR="00FE6974" w:rsidRPr="0032454F" w:rsidRDefault="00275339" w:rsidP="0032454F">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId6" w:history="1">
         <w:r w:rsidR="009C50D3" w:rsidRPr="009C50D3">
           <w:rPr>
             <w:rStyle w:val="Collegamentoipertestuale"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>agricoltura@pec.regione.vda.it</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0032454F" w:rsidRDefault="0032454F" w:rsidP="00CC488F">
+    <w:p w14:paraId="6BD27C1B" w14:textId="77777777" w:rsidR="0032454F" w:rsidRDefault="0032454F" w:rsidP="00CC488F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00584DC2" w:rsidRDefault="00584DC2" w:rsidP="00CC488F">
+    <w:p w14:paraId="04F000F0" w14:textId="77777777" w:rsidR="00584DC2" w:rsidRDefault="00584DC2" w:rsidP="00CC488F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00584DC2" w:rsidRDefault="00584DC2" w:rsidP="00584DC2">
+    <w:p w14:paraId="0660A4AC" w14:textId="77777777" w:rsidR="00584DC2" w:rsidRDefault="00584DC2" w:rsidP="00584DC2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00584DC2" w:rsidRDefault="00584DC2" w:rsidP="00584DC2">
+    <w:p w14:paraId="449A17C7" w14:textId="77777777" w:rsidR="00584DC2" w:rsidRDefault="00584DC2" w:rsidP="00584DC2">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">INFORMAZIONI PER ANAGRAFE - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>AVICOLI</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00584DC2" w:rsidRDefault="00584DC2" w:rsidP="00584DC2">
+    </w:p>
+    <w:p w14:paraId="668EF718" w14:textId="77777777" w:rsidR="00584DC2" w:rsidRDefault="00584DC2" w:rsidP="00584DC2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00584DC2" w:rsidRDefault="00584DC2" w:rsidP="00CC488F">
+    <w:p w14:paraId="15AA50B4" w14:textId="77777777" w:rsidR="00584DC2" w:rsidRDefault="00584DC2" w:rsidP="00CC488F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00584DC2" w:rsidRDefault="00584DC2" w:rsidP="00CC488F">
+    <w:p w14:paraId="41E6BBF8" w14:textId="77777777" w:rsidR="00584DC2" w:rsidRDefault="00584DC2" w:rsidP="00CC488F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009C50D3" w:rsidRPr="004F2E82" w:rsidRDefault="004F2E82" w:rsidP="00CC488F">
+    <w:p w14:paraId="4BC5E3DF" w14:textId="77777777" w:rsidR="009C50D3" w:rsidRPr="004F2E82" w:rsidRDefault="004F2E82" w:rsidP="00CC488F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F2E82">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tipologia della struttura</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C50D3" w:rsidRDefault="004723CB" w:rsidP="004F2E82">
+    <w:p w14:paraId="01C3C67F" w14:textId="77777777" w:rsidR="009C50D3" w:rsidRDefault="004723CB" w:rsidP="004F2E82">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>AL</w:t>
       </w:r>
       <w:r w:rsidR="009C50D3" w:rsidRPr="004F2E82">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>LEVAMENTO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D355EE" w:rsidRPr="004F2E82" w:rsidRDefault="00D355EE" w:rsidP="006569F8">
+    <w:p w14:paraId="4EA29981" w14:textId="77777777" w:rsidR="00D355EE" w:rsidRPr="004F2E82" w:rsidRDefault="00D355EE" w:rsidP="006569F8">
       <w:pPr>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0032454F" w:rsidRPr="004F2E82" w:rsidRDefault="0032454F" w:rsidP="0032454F">
+    <w:p w14:paraId="4EE7B984" w14:textId="77777777" w:rsidR="0032454F" w:rsidRPr="004F2E82" w:rsidRDefault="0032454F" w:rsidP="0032454F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F2E82">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Capacità della struttura</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0032454F" w:rsidRPr="004F2E82" w:rsidRDefault="0032454F" w:rsidP="0032454F">
+    <w:p w14:paraId="2AC4CAA8" w14:textId="77777777" w:rsidR="0032454F" w:rsidRPr="004F2E82" w:rsidRDefault="0032454F" w:rsidP="0032454F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>____________</w:t>
+        <w:t>___________</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="004F2E82">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(n° </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="004F2E82">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>max</w:t>
-[...20 lines deleted...]
-    <w:p w:rsidR="0032454F" w:rsidRPr="0032454F" w:rsidRDefault="0032454F" w:rsidP="0032454F">
+        <w:t>n° max di animali che è possibile detenere)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A9F505E" w14:textId="77777777" w:rsidR="009C50D3" w:rsidRDefault="009C50D3" w:rsidP="00CC488F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CDB0EFA" w14:textId="77777777" w:rsidR="0032454F" w:rsidRPr="0032454F" w:rsidRDefault="0032454F" w:rsidP="0032454F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Modalità di allevamento</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0032454F" w:rsidRPr="0032454F" w:rsidRDefault="00584DC2" w:rsidP="0032454F">
+    <w:p w14:paraId="6ADA44B7" w14:textId="77777777" w:rsidR="0032454F" w:rsidRPr="0032454F" w:rsidRDefault="00275339" w:rsidP="0032454F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1010945161"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0032454F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0032454F" w:rsidRPr="0032454F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> LINEA DA CARNE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0032454F" w:rsidRPr="0032454F" w:rsidRDefault="00584DC2" w:rsidP="0032454F">
+    <w:p w14:paraId="528B0DA6" w14:textId="77777777" w:rsidR="0032454F" w:rsidRPr="0032454F" w:rsidRDefault="00275339" w:rsidP="0032454F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="419217853"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0032454F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0032454F" w:rsidRPr="0032454F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> LINEA DA UOVA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0032454F" w:rsidRPr="0032454F" w:rsidRDefault="0032454F" w:rsidP="0032454F">
-[...8 lines deleted...]
-    <w:p w:rsidR="0032454F" w:rsidRPr="0032454F" w:rsidRDefault="0032454F" w:rsidP="0032454F">
+    <w:p w14:paraId="3B978C2C" w14:textId="77777777" w:rsidR="0032454F" w:rsidRPr="0032454F" w:rsidRDefault="0032454F" w:rsidP="0032454F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FE938EB" w14:textId="77777777" w:rsidR="0032454F" w:rsidRPr="0032454F" w:rsidRDefault="0032454F" w:rsidP="0032454F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032454F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tipologia di allevamento</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0032454F" w:rsidRPr="0032454F" w:rsidRDefault="00584DC2" w:rsidP="0032454F">
+    <w:p w14:paraId="71396D67" w14:textId="77777777" w:rsidR="0032454F" w:rsidRPr="0032454F" w:rsidRDefault="00275339" w:rsidP="0032454F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-487245107"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0032454F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0032454F" w:rsidRPr="0032454F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 0.BIOLOGICO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0032454F" w:rsidRPr="0032454F" w:rsidRDefault="00584DC2" w:rsidP="0032454F">
+    <w:p w14:paraId="4327070C" w14:textId="77777777" w:rsidR="0032454F" w:rsidRPr="0032454F" w:rsidRDefault="00275339" w:rsidP="0032454F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="625735575"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0032454F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0032454F" w:rsidRPr="0032454F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1.ALL’APERTO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0032454F" w:rsidRPr="0032454F" w:rsidRDefault="00584DC2" w:rsidP="0032454F">
+    <w:p w14:paraId="4B46304D" w14:textId="77777777" w:rsidR="0032454F" w:rsidRPr="0032454F" w:rsidRDefault="00275339" w:rsidP="0032454F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1200153473"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0032454F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0032454F" w:rsidRPr="0032454F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2.A TERRA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0032454F" w:rsidRDefault="00584DC2" w:rsidP="0032454F">
+    <w:p w14:paraId="5EB7C4C0" w14:textId="77777777" w:rsidR="0032454F" w:rsidRDefault="00275339" w:rsidP="0032454F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1970703495"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0032454F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0032454F" w:rsidRPr="0032454F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3.IN GABBIA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0032454F" w:rsidRDefault="0032454F" w:rsidP="00CC488F">
-[...8 lines deleted...]
-    <w:p w:rsidR="0032454F" w:rsidRPr="0032454F" w:rsidRDefault="0032454F" w:rsidP="0032454F">
+    <w:p w14:paraId="4B03DE3A" w14:textId="77777777" w:rsidR="0032454F" w:rsidRDefault="0032454F" w:rsidP="00CC488F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E714729" w14:textId="77777777" w:rsidR="0032454F" w:rsidRPr="0032454F" w:rsidRDefault="0032454F" w:rsidP="0032454F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032454F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Specie allevate</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0032454F" w:rsidRPr="0032454F" w:rsidRDefault="00584DC2" w:rsidP="0032454F">
+    <w:p w14:paraId="0AC3E5E9" w14:textId="77777777" w:rsidR="0032454F" w:rsidRPr="0032454F" w:rsidRDefault="00275339" w:rsidP="0032454F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1756634658"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0032454F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0032454F" w:rsidRPr="0032454F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ANATRE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0032454F" w:rsidRPr="0032454F" w:rsidRDefault="00584DC2" w:rsidP="0032454F">
+    <w:p w14:paraId="1857D26B" w14:textId="77777777" w:rsidR="0032454F" w:rsidRPr="0032454F" w:rsidRDefault="00275339" w:rsidP="0032454F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1568458577"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0032454F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0032454F" w:rsidRPr="0032454F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> AVICOLI MISTI</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0032454F" w:rsidRPr="0032454F" w:rsidRDefault="00584DC2" w:rsidP="0032454F">
+    <w:p w14:paraId="7C30243D" w14:textId="77777777" w:rsidR="0032454F" w:rsidRPr="0032454F" w:rsidRDefault="00275339" w:rsidP="0032454F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1007745975"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0032454F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0032454F" w:rsidRPr="0032454F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> COLOMBE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0032454F" w:rsidRPr="0032454F" w:rsidRDefault="00584DC2" w:rsidP="0032454F">
+    <w:p w14:paraId="5DEB4267" w14:textId="77777777" w:rsidR="0032454F" w:rsidRPr="0032454F" w:rsidRDefault="00275339" w:rsidP="0032454F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1219814679"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0032454F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0032454F" w:rsidRPr="0032454F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EMU</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0032454F" w:rsidRPr="0032454F" w:rsidRDefault="00584DC2" w:rsidP="0032454F">
+    <w:p w14:paraId="255F4834" w14:textId="77777777" w:rsidR="0032454F" w:rsidRPr="0032454F" w:rsidRDefault="00275339" w:rsidP="0032454F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1726671417"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0032454F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0032454F" w:rsidRPr="0032454F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> FAGIANI</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0032454F" w:rsidRPr="0032454F" w:rsidRDefault="00584DC2" w:rsidP="0032454F">
+    <w:p w14:paraId="5361C41D" w14:textId="77777777" w:rsidR="0032454F" w:rsidRPr="0032454F" w:rsidRDefault="00275339" w:rsidP="0032454F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1134719000"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0032454F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0032454F" w:rsidRPr="0032454F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> FARAONE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0032454F" w:rsidRPr="0032454F" w:rsidRDefault="00584DC2" w:rsidP="0032454F">
+    <w:p w14:paraId="68AD627A" w14:textId="77777777" w:rsidR="0032454F" w:rsidRPr="0032454F" w:rsidRDefault="00275339" w:rsidP="0032454F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="615564648"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0032454F">
             <w:rPr>
@@ -1067,667 +1032,667 @@
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0032454F" w:rsidRPr="0032454F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> GALLUS </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0032454F" w:rsidRPr="0032454F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>GALLUS</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="0032454F" w:rsidRPr="0032454F" w:rsidRDefault="00584DC2" w:rsidP="0032454F">
+    <w:p w14:paraId="5EA7C945" w14:textId="77777777" w:rsidR="0032454F" w:rsidRPr="0032454F" w:rsidRDefault="00275339" w:rsidP="0032454F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="2107075906"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0032454F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0032454F" w:rsidRPr="0032454F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> OCHE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0032454F" w:rsidRPr="0032454F" w:rsidRDefault="00584DC2" w:rsidP="0032454F">
+    <w:p w14:paraId="65E14BEF" w14:textId="77777777" w:rsidR="0032454F" w:rsidRPr="0032454F" w:rsidRDefault="00275339" w:rsidP="0032454F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1014606270"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0032454F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0032454F" w:rsidRPr="0032454F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> PERNICI</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0032454F" w:rsidRPr="0032454F" w:rsidRDefault="00584DC2" w:rsidP="0032454F">
+    <w:p w14:paraId="0F2AF0EF" w14:textId="77777777" w:rsidR="0032454F" w:rsidRPr="0032454F" w:rsidRDefault="00275339" w:rsidP="0032454F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="2072617219"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0032454F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0032454F" w:rsidRPr="0032454F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> PICCIONI</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0032454F" w:rsidRPr="0032454F" w:rsidRDefault="00584DC2" w:rsidP="0032454F">
+    <w:p w14:paraId="7D69C3E2" w14:textId="77777777" w:rsidR="0032454F" w:rsidRPr="0032454F" w:rsidRDefault="00275339" w:rsidP="0032454F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1297412336"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0032454F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0032454F" w:rsidRPr="0032454F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> QUAGLIE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0032454F" w:rsidRPr="0032454F" w:rsidRDefault="00584DC2" w:rsidP="0032454F">
+    <w:p w14:paraId="5D8CA4BE" w14:textId="77777777" w:rsidR="0032454F" w:rsidRPr="0032454F" w:rsidRDefault="00275339" w:rsidP="0032454F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-2067249742"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0032454F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0032454F" w:rsidRPr="0032454F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> STARNE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0032454F" w:rsidRPr="0032454F" w:rsidRDefault="00584DC2" w:rsidP="0032454F">
+    <w:p w14:paraId="7798FFBC" w14:textId="77777777" w:rsidR="0032454F" w:rsidRPr="0032454F" w:rsidRDefault="00275339" w:rsidP="0032454F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="336504127"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0032454F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0032454F" w:rsidRPr="0032454F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> STRUZZI</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0032454F" w:rsidRPr="0032454F" w:rsidRDefault="00584DC2" w:rsidP="0032454F">
+    <w:p w14:paraId="4397D305" w14:textId="77777777" w:rsidR="0032454F" w:rsidRPr="0032454F" w:rsidRDefault="00275339" w:rsidP="0032454F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-724447816"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0032454F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0032454F" w:rsidRPr="0032454F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> TACCHINI</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0032454F" w:rsidRDefault="00584DC2" w:rsidP="0032454F">
+    <w:p w14:paraId="32874D3F" w14:textId="77777777" w:rsidR="0032454F" w:rsidRDefault="00275339" w:rsidP="0032454F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1634827966"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0032454F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0032454F" w:rsidRPr="0032454F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ALTRO _____________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE6974" w:rsidRDefault="00FE6974" w:rsidP="00CC488F">
-[...8 lines deleted...]
-    <w:p w:rsidR="00D355EE" w:rsidRDefault="0032454F" w:rsidP="00D355EE">
+    <w:p w14:paraId="0BAB28FB" w14:textId="77777777" w:rsidR="00FE6974" w:rsidRDefault="00FE6974" w:rsidP="00CC488F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="404FD669" w14:textId="77777777" w:rsidR="00D355EE" w:rsidRDefault="0032454F" w:rsidP="00D355EE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Note</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0032454F" w:rsidRDefault="0032454F">
+    <w:p w14:paraId="51E160F2" w14:textId="77777777" w:rsidR="0032454F" w:rsidRDefault="0032454F">
       <w:r>
         <w:t>_______________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0032454F" w:rsidRDefault="0032454F">
+    <w:p w14:paraId="4E5105D8" w14:textId="77777777" w:rsidR="0032454F" w:rsidRDefault="0032454F">
       <w:r>
         <w:t>_______________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0032454F" w:rsidRDefault="0032454F">
+    <w:p w14:paraId="155A18D2" w14:textId="77777777" w:rsidR="0032454F" w:rsidRDefault="0032454F">
       <w:r>
         <w:t>_______________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0032454F" w:rsidRPr="00D355EE" w:rsidRDefault="0032454F" w:rsidP="00D355EE">
+    <w:p w14:paraId="3C76F29A" w14:textId="77777777" w:rsidR="0032454F" w:rsidRPr="00D355EE" w:rsidRDefault="0032454F" w:rsidP="00D355EE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D355EE" w:rsidRPr="00D355EE" w:rsidRDefault="00D355EE" w:rsidP="00D355EE">
+    <w:p w14:paraId="3A45CE45" w14:textId="77777777" w:rsidR="00D355EE" w:rsidRPr="00D355EE" w:rsidRDefault="00D355EE" w:rsidP="00D355EE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D355EE" w:rsidRPr="00D355EE" w:rsidRDefault="00D355EE" w:rsidP="00D355EE">
+    <w:p w14:paraId="2306FC1E" w14:textId="77777777" w:rsidR="00D355EE" w:rsidRPr="00D355EE" w:rsidRDefault="00D355EE" w:rsidP="00D355EE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D355EE" w:rsidRPr="004F2E82" w:rsidRDefault="00D355EE" w:rsidP="009C50D3">
+    <w:p w14:paraId="5E02D693" w14:textId="77777777" w:rsidR="00D355EE" w:rsidRPr="004F2E82" w:rsidRDefault="00D355EE" w:rsidP="009C50D3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009C50D3" w:rsidRPr="004F2E82" w:rsidRDefault="009C50D3" w:rsidP="009C50D3">
+    <w:p w14:paraId="2DEEB0C7" w14:textId="77777777" w:rsidR="009C50D3" w:rsidRPr="004F2E82" w:rsidRDefault="009C50D3" w:rsidP="009C50D3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F2E82">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ogni variazione dei suddetti dati dovrà essere comunicata entro il termine di sette giorni direttamente all’Ufficio Servizi Zootecnici.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C50D3" w:rsidRPr="004F2E82" w:rsidRDefault="009C50D3" w:rsidP="009C50D3">
+    <w:p w14:paraId="390080EF" w14:textId="77777777" w:rsidR="009C50D3" w:rsidRPr="004F2E82" w:rsidRDefault="009C50D3" w:rsidP="009C50D3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009C50D3" w:rsidRPr="004F2E82" w:rsidRDefault="009C50D3" w:rsidP="009C50D3">
+    <w:p w14:paraId="635F24F8" w14:textId="77777777" w:rsidR="009C50D3" w:rsidRPr="004F2E82" w:rsidRDefault="009C50D3" w:rsidP="009C50D3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F2E82">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nota: le informazioni sopra esposte sono utili </w:t>
       </w:r>
       <w:r w:rsidRPr="004F2E82">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>esclusivamente</w:t>
       </w:r>
       <w:r w:rsidRPr="004F2E82">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ai fini del popolamento del codice ministeriale e sono escluse dall’ambito di competenza della SCIA. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C50D3" w:rsidRPr="004F2E82" w:rsidRDefault="009C50D3" w:rsidP="009C50D3">
+    <w:p w14:paraId="541A1742" w14:textId="77777777" w:rsidR="009C50D3" w:rsidRPr="004F2E82" w:rsidRDefault="009C50D3" w:rsidP="009C50D3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009C50D3" w:rsidRPr="004F2E82" w:rsidRDefault="009C50D3" w:rsidP="009C50D3">
+    <w:p w14:paraId="07FB1EAA" w14:textId="77777777" w:rsidR="009C50D3" w:rsidRPr="004F2E82" w:rsidRDefault="009C50D3" w:rsidP="009C50D3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009C50D3" w:rsidRPr="004F2E82" w:rsidRDefault="009C50D3" w:rsidP="009C50D3">
+    <w:p w14:paraId="47D41183" w14:textId="77777777" w:rsidR="009C50D3" w:rsidRPr="004F2E82" w:rsidRDefault="009C50D3" w:rsidP="009C50D3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F2E82">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Saint-Christophe, li </w:t>
       </w:r>
       <w:r w:rsidR="00BB64F8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>______________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C50D3" w:rsidRPr="004F2E82" w:rsidRDefault="009C50D3">
-[...17 lines deleted...]
-    <w:p w:rsidR="009C50D3" w:rsidRPr="004F2E82" w:rsidRDefault="009C50D3" w:rsidP="009C50D3">
+    <w:p w14:paraId="2DB09972" w14:textId="77777777" w:rsidR="009C50D3" w:rsidRPr="004F2E82" w:rsidRDefault="009C50D3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AFB6F7F" w14:textId="77777777" w:rsidR="009C50D3" w:rsidRPr="004F2E82" w:rsidRDefault="009C50D3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AF1471C" w14:textId="77777777" w:rsidR="009C50D3" w:rsidRPr="004F2E82" w:rsidRDefault="009C50D3" w:rsidP="009C50D3">
       <w:pPr>
         <w:ind w:left="6804"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F2E82">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>FIRMA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C50D3" w:rsidRPr="004F2E82" w:rsidRDefault="00BB64F8" w:rsidP="009C50D3">
+    <w:p w14:paraId="2541CD46" w14:textId="77777777" w:rsidR="009C50D3" w:rsidRPr="004F2E82" w:rsidRDefault="00BB64F8" w:rsidP="009C50D3">
       <w:pPr>
         <w:ind w:left="6804"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C50D3" w:rsidRPr="004F2E82" w:rsidRDefault="009C50D3" w:rsidP="009C50D3">
+    <w:p w14:paraId="686CB092" w14:textId="77777777" w:rsidR="009C50D3" w:rsidRPr="004F2E82" w:rsidRDefault="009C50D3" w:rsidP="009C50D3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009C50D3" w:rsidRPr="004F2E82" w:rsidRDefault="009C50D3" w:rsidP="009C50D3">
+    <w:p w14:paraId="2CBECF72" w14:textId="77777777" w:rsidR="009C50D3" w:rsidRPr="004F2E82" w:rsidRDefault="009C50D3" w:rsidP="009C50D3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F2E82">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004F2E82">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004F2E82">
@@ -1741,135 +1706,134 @@
       <w:r w:rsidRPr="004F2E82">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004F2E82">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004F2E82">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C50D3" w:rsidRPr="004F2E82" w:rsidRDefault="009C50D3">
+    <w:p w14:paraId="2F290C4D" w14:textId="77777777" w:rsidR="009C50D3" w:rsidRPr="004F2E82" w:rsidRDefault="009C50D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009C50D3" w:rsidRPr="004F2E82" w:rsidSect="004F2E82">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="993" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EDB7E7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9D28B684"/>
     <w:lvl w:ilvl="0" w:tplc="92E84F7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1938,51 +1902,51 @@
     <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DCA5E26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="45C064BC"/>
     <w:lvl w:ilvl="0" w:tplc="04100003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2061,548 +2025,507 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006569F8"/>
     <w:rsid w:val="000A65B6"/>
+    <w:rsid w:val="00275339"/>
     <w:rsid w:val="0032454F"/>
     <w:rsid w:val="004723CB"/>
     <w:rsid w:val="004F2E82"/>
     <w:rsid w:val="00584DC2"/>
     <w:rsid w:val="006569F8"/>
     <w:rsid w:val="00943050"/>
     <w:rsid w:val="0099482D"/>
     <w:rsid w:val="009C50D3"/>
     <w:rsid w:val="00BB64F8"/>
     <w:rsid w:val="00CB51C8"/>
     <w:rsid w:val="00CC488F"/>
     <w:rsid w:val="00D355EE"/>
     <w:rsid w:val="00E0559A"/>
     <w:rsid w:val="00F632E8"/>
     <w:rsid w:val="00FD12AB"/>
     <w:rsid w:val="00FE6974"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="58523CF2"/>
+  <w15:docId w15:val="{CF96014D-C57A-4E07-8C10-7DF5E3CF6C59}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...420 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normale">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="009C50D3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="it-IT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Carpredefinitoparagrafo">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabellanormale">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -2687,73 +2610,73 @@
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CorpotestoCarattere">
     <w:name w:val="Corpo testo Carattere"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:link w:val="Corpotesto"/>
     <w:semiHidden/>
     <w:rsid w:val="00584DC2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="871647875">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agricoltura@pec.regione.vda.it" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agricoltura@pec.regione.vda.it" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\Giovanni\Desktop\lagomorfi_completo.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -3019,68 +2942,68 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{69054E22-1B38-4081-8059-B42071616193}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>lagomorfi_completo</Template>
+  <Template>lagomorfi_completo.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>197</Words>
-  <Characters>1126</Characters>
+  <Words>200</Words>
+  <Characters>1142</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1321</CharactersWithSpaces>
+  <CharactersWithSpaces>1340</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>G</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>